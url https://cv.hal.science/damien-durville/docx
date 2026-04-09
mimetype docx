--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -3812,243 +3812,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression of textile cords in an elastomer matrix: highlighting the helical buckling mechanism</w:t>
+                <w:t xml:space="preserve">Approche numérique et expérimentale pour l'étude du comportement des composites câbles textiles - élastomères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Auteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kablan Guy-Delphin Agniman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Highly Flexible Slender Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOMAS Thematic Conference and IACM Special Interest Conference, Sep 2025, Kaiserslautern, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398704v1</w:t>
+                <w:t xml:space="preserve">hal-05360080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche numérique et expérimentale pour l'étude du comportement des composites câbles textiles - élastomères</w:t>
+                <w:t xml:space="preserve">Compression of textile cords in an elastomer matrix: highlighting the helical buckling mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Auteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kablan Guy-Delphin Agniman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Highly Flexible Slender Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS Thematic Conference and IACM Special Interest Conference, Sep 2025, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360080v1</w:t>
+                <w:t xml:space="preserve">hal-05398704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des liaisons fibres / matrice au sein de composites élastomères renforcés par des câbles</w:t>
               </w:r>
@@ -6274,247 +6274,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced mechanical modeling of cyclically loaded cable-in-conduit conductors for fusion magnets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Torre</w:t>
+                <w:t xml:space="preserve">Enrichissement d'une cinématique poutre\\ Applications aux textiles en carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moustacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th edition of the International Conference on Magnet Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337249v1</w:t>
+                <w:t xml:space="preserve">hal-04824653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement d'une cinématique poutre\\ Applications aux textiles en carbone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Moustacas</w:t>
+                <w:t xml:space="preserve">Advanced mechanical modeling of cyclically loaded cable-in-conduit conductors for fusion magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Riccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Breschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">26th edition of the International Conference on Magnet Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824653v1</w:t>
+                <w:t xml:space="preserve">hal-02337249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved bend over sheave durability of HMPE ropes for deep sea handling</w:t>
               </w:r>
@@ -8947,191 +8947,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling frictional contact interactions in fiber assemblies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation du passage de câbles tressés synthétiques sur une poulie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Do Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Computational Contact Mechanics (ICCCM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845211v1</w:t>
+                <w:t xml:space="preserve">hal-01722076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du passage de câbles tressés synthétiques sur une poulie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling frictional contact interactions in fiber assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Computational Contact Mechanics (ICCCM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722076v1</w:t>
+                <w:t xml:space="preserve">hal-00845211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale approach to the modelling of dense fibrous media based on the the development of an appropriate contact law at macroscopic scale</w:t>
               </w:r>
@@ -12032,51 +12032,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67BF4A7C"/>
+    <w:nsid w:val="962484F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12263,51 +12263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-durville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9544-5587" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162506627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Auteri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charpin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kablan Guy-Delphin Agniman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110529" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Riccioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Torre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Breschi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3156967" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249466v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lebon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3070988" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Sibellas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Rusinowicz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Adrien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2020.1781347" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909285v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.2978463" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148621v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2904151" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sibellas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2019.1659471" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonneric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.104184" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ganghoffer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Kyriakides" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.10.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01904549v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.10.023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Baydoun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moustacas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.06.026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01528578v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nunio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Othmani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2017.2664803" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345967v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Vu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2016.07.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lacotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.01.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100387v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Do Vu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davies" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.12.022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066792v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Latil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2014.09.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB3G02KG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciazynski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bajas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nijhuis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2013.2243494" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673989v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0683-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQ5535K6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725446v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Moustaghfir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil El-Ghezal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner-Kocher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6760-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DW0BW0R2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674009v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517511418563" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718132v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devred" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2177618" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2012.03.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG3PTKJ8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/25/5/054019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0Q252LR3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.21.33-42" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-TVCZPDZ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495110v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0674-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495126v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2042944" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677502v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Weiss" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2091385" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006668v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006684v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006673v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398787v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Crippa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398704v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360080v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Poussard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398669v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Saadat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398766v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822979v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823008v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710509v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Mermouli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro del Sorbo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710520v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610913v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303069v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tranquart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coup&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302958v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427214v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chassagne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303011v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717593v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guiton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martinez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Quideau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heurtier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872523v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484296v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872545v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452025v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452047v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546611v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452068v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mermouli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorbo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tranquart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coup&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.306" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337249v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824653v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02458734v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacotte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Arhant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Belkhabbaz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-77530" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835812v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835826v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835843v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858618v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835831v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858620v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899274v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899292v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858624v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359434v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359435v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187961v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Baptiste" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361252v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187954v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360455v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Durand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vega" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516636v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187959v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Ota&#241;o" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usabiaga Hodei" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urchegui Mikel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083765v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Attia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083762v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083764v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914020v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marcin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722084v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855352v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kibsgard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Craig" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cannell" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-11332" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845211v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722076v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087313v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718138v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718140v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758663v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Vu Thanh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718143v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718147v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648418v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648403v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592887v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495175v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devred" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495172v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566616v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439328v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412117v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439581v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390774v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439317v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274058v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287542v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274021v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492143v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274046v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274040v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274064v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274102v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274109v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219219v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274117v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274121v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825072v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. P. Laurent" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaquette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5890-2_1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FW3LZC5D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662057v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857093714.4.461" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673943v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22167-5_1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QLBZK3HN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439580v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00911-2_5" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271283v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04185449v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-durville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9544-5587" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162506627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Auteri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charpin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kablan Guy-Delphin Agniman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110529" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Riccioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Torre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Breschi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3156967" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249466v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lebon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3070988" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Sibellas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Rusinowicz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Adrien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2020.1781347" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909285v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.2978463" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148621v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2904151" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sibellas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2019.1659471" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonneric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.104184" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ganghoffer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Kyriakides" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.10.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01904549v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.10.023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Baydoun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moustacas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.06.026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01528578v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nunio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Othmani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2017.2664803" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345967v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Vu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2016.07.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lacotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.01.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100387v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Do Vu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davies" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.12.022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066792v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Latil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2014.09.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB3G02KG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciazynski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bajas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nijhuis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2013.2243494" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673989v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0683-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQ5535K6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725446v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Moustaghfir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil El-Ghezal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner-Kocher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6760-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DW0BW0R2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674009v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517511418563" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718132v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devred" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2177618" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2012.03.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG3PTKJ8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/25/5/054019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0Q252LR3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.21.33-42" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-TVCZPDZ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495110v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0674-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495126v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2042944" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677502v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Weiss" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2091385" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006668v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006684v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006673v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398787v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Crippa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360080v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398704v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Poussard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398669v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Saadat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398766v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822979v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823008v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710509v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Mermouli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro del Sorbo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710520v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610913v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303069v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tranquart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coup&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302958v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427214v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chassagne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303011v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717593v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guiton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martinez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Quideau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heurtier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872523v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484296v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872545v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452025v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452047v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546611v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452068v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mermouli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorbo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tranquart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coup&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.306" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824653v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02458734v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacotte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Arhant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Belkhabbaz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-77530" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835812v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835826v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835843v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858618v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835831v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858620v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899274v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899292v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858624v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359434v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359435v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187961v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Baptiste" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361252v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187954v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360455v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Durand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vega" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516636v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187959v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Ota&#241;o" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usabiaga Hodei" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urchegui Mikel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083765v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Attia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083762v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083764v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914020v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marcin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722084v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855352v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kibsgard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Craig" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cannell" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-11332" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722076v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845211v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087313v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718138v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718140v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758663v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Vu Thanh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718143v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718147v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648418v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648403v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592887v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495175v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devred" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495172v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566616v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439328v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412117v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439581v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390774v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439317v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274058v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287542v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274021v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492143v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274046v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274040v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274064v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274102v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274109v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219219v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274117v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274121v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825072v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. P. Laurent" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaquette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5890-2_1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FW3LZC5D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662057v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857093714.4.461" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673943v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22167-5_1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QLBZK3HN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439580v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00911-2_5" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271283v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04185449v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>