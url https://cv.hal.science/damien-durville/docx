--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -112,50 +112,92 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">162506627</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">285445013</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ISNI : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000000432782457</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -171,11692 +213,11999 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical buckling in textile cord-elastomer composites under compressive loadings: Experiments and simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling and simulation of dipped textile cords: Investigating the role of glue in bending response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Auteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Nuytten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2025.110529⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 334, pp.113992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2026.113992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398064v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical analysis of full-scale Nb 3 Sn CICC designs for tokamaks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Riccioli</w:t>
+                <w:t xml:space="preserve">Helical buckling in textile cord-elastomer composites under compressive loadings: Experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Auteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Torre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sophie Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kablan Guy-Delphin Agniman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2022.3156967⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 302, pp.110529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2025.110529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872423v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the ITER TF CICC Mechanical Behavior Under Cool-Down and Repetitive EM Loadings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mechanical analysis of full-scale Nb 3 Sn CICC designs for tokamaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Riccioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Breschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 31 (5), pp.1-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2021.3070988⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 32 (6), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2022.3156967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249466v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of a variable fibre packing density in modelling the tensile behaviour of single filament yarns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgan Rusinowicz</w:t>
+                <w:t xml:space="preserve">Study of the ITER TF CICC Mechanical Behavior Under Cool-Down and Repetitive EM Loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Riccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Breschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Adrien</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Textile Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00405000.2020.1781347⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (5), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2021.3070988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367343v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Modeling of Electromagnetic Loading of Cable-in-Conduit Conductors for Fusion Magnets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The importance of a variable fibre packing density in modelling the tensile behaviour of single filament yarns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Sibellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Rusinowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2020.2978463⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Textile Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112 (5), pp.733-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00405000.2020.1781347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909285v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Modeling and First Case Study on ITER TF CICC Loading Cases With Upgraded Finite Element Code Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Advanced Modeling of Electromagnetic Loading of Cable-in-Conduit Conductors for Fusion Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Riccioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Breschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 29 (5), pp.1-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2019.2904151⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2020.2978463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148621v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the fiber orientations in single and multi-ply continuous filament yarns</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mechanical Modeling and First Case Study on ITER TF CICC Loading Cases With Upgraded Finite Element Code Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Riccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Breschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Textile Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (5), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2019.2904151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00405000.2019.1659471⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02340090v1</w:t>
+                <w:t xml:space="preserve">hal-02148621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue damage mechanisms in steel cable under bending loading</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of the fiber orientations in single and multi-ply continuous filament yarns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Aubin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Aurélien Sibellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.104184⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Textile Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.646-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00405000.2019.1659471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489021v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of fibrous and textile materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fatigue damage mechanisms in steel cable under bending loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bonneric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stelios Kyriakides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.10.010⟩</w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.104184 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.104184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980332v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of a steel cable-rubber composite under bending loading: influence of rubber penetration on the stress distribution in wires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multiscale modelling of fibrous and textile materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ganghoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stelios Kyriakides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.10.023⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 154 (9), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904549v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the initial configuration and characterizing the mechanical properties of 3D angle-interlock fabrics using finite element simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Finite element simulation of a steel cable-rubber composite under bending loading: influence of rubber penetration on the stress distribution in wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bonneric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 154, pp.97-103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.06.026⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647143v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Approach for the Mechanical Analysis of Superconducting Rutherford-Type Cables Using Bimetallic Description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determining the initial configuration and characterizing the mechanical properties of 3D angle-interlock fabrics using finite element simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Baydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Manil</w:t>
+                <w:t xml:space="preserve">Hélène Moustacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nunio</w:t>
+                <w:t xml:space="preserve">Guillaume Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamen Othmani</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2017.2664803⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.97-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528578v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of torsion on braided rope performance, modelling and tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Numerical Approach for the Mechanical Analysis of Superconducting Rutherford-Type Cables Using Bimetallic Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Manil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Davies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Durville</w:t>
+                <w:t xml:space="preserve">François Nunio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.D. Vu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yamen Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2016.07.003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2017.2664803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345967v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical model to predict the lifetime of braided HMPE handling ropes under cyclic bend over sheave (CBOS) loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">The influence of torsion on braided rope performance, modelling and tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Vu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2015.01.003⟩</w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59, pp.417-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2016.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114427v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of the mechanical behaviour of synthetic braided ropes and validation on a tensile test</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An empirical model to predict the lifetime of braided HMPE handling ropes under cyclic bend over sheave (CBOS) loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.12.022⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97, pp.74-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2015.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100387v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of a fibrous scaffold for ligament tissue engineering: Finite elements analysis vs. X-ray tomography imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite element simulation of the mechanical behaviour of synthetic braided ropes and validation on a tensile test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Latil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thanh Do Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2014.09.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58, pp.106-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01066792v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Mechanical-Electrical Modeling of the TARSIS Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Torre</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of a fibrous scaffold for ligament tissue engineering: Finite elements analysis vs. X-ray tomography imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ciazynski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Durville</w:t>
+                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Bajas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.222-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2014.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2013.2243494⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00825131v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact-friction modeling within elastic beam assemblies: an application to knot tightening</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Coupled Mechanical-Electrical Modeling of the TARSIS Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ciazynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nijhuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-012-0683-0⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.8401005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2013.2243494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673989v1</w:t>
+                <w:t xml:space="preserve">hal-00825131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse compression behavior of textile rovings: finite element simulation and experimental study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Contact-friction modeling within elastic beam assemblies: an application to knot tightening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-012-6760-0⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (6), pp.687-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-012-0683-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725446v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse compression behavior of polyamide 6.6 rovings: Experimental study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Transverse compression behavior of textile rovings: finite element simulation and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Moustaghfir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selsabil El-Ghezal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Damien Durville</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textile Research Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0040517511418563⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.Online First. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-012-6760-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674009v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach to Heterogeneous Strain Distribution in Cable-In-Conduit Conductors Through Finite Element Simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Transverse compression behavior of polyamide 6.6 rovings: Experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selsabil El-Ghezal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Moustaghfir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Devred</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Textile Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82 (1), pp.77-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0040517511418563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2011.2177618⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00718132v1</w:t>
+                <w:t xml:space="preserve">hal-00674009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multilayer braided scaffold for Anterior Cruciate Ligament: Mechanical modeling at the fiber scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Approach to Heterogeneous Strain Distribution in Cable-In-Conduit Conductors Through Finite Element Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ciazynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Devred</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2012.03.005⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.4803104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2011.2177618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00718135v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelling of cable-in-conduit conductors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A multilayer braided scaffold for Anterior Cruciate Ligament: Mechanical modeling at the fiber scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Devred</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ganghoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-2048/25/5/054019⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.184-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2012.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718130v1</w:t>
+                <w:t xml:space="preserve">hal-00718135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique du comportement transverse de mèches textiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Finite element modelling of cable-in-conduit conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Devred</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rcma.21.33-42⟩</w:t>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (5), pp.054019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-2048/25/5/054019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00648432v1</w:t>
+                <w:t xml:space="preserve">hal-00718130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the mechanical behaviour of woven fabrics at the scale of fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simulation numérique du comportement transverse de mèches textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Moustaghfir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-009-0674-7⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (1), pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.21.33-42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495110v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of the Mechanical Behavior of ITER Cable-In-Conduit Conductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Mechanical-Electrical Modeling of Stretching Experiment on 45 Nb3Sn Strands CICCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ciazynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Devred</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P. Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 20 (3), pp.1467 - 1470. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2042944⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 21 (3), pp.2042 - 2045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2091385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495126v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical-Electrical Modeling of Stretching Experiment on 45 Nb3Sn Strands CICCs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simulation of the mechanical behaviour of woven fabrics at the scale of fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K.P. Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2091385⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.1241-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0674-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677502v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par éléments finis du comportement mécanique de structures textiles : de la fibre au tissu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of the Mechanical Behavior of ITER Cable-In-Conduit Conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ciazynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Devred</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (3), pp.1467 - 1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2042944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006668v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement mécanique de câbles métalliques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modélisation par éléments finis du comportement mécanique de structures textiles : de la fibre au tissu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 7 (1-3), pp.9-22</w:t>
+              <w:t xml:space="preserve">, 2002, 11 (2-4), pp.463-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006684v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modélisation du comportement mécanique de câbles métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 7 (1-3), pp.9-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Calembour: an implicit method based on an enriched kinematical thin-plate model for sheet-metal forming simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (83)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (85)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Simulation of the Winding Process for Electric Motor Rotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Crippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Highly Flexible Slender Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECCOMAS Thematic Conference and IACM Special Interest Conference, Sep 2025, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche numérique et expérimentale pour l'étude du comportement des composites câbles textiles - élastomères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">TEXTILE-ELASTOMER COMPOSITES: IN-DEPTH COMPARISON OF EXPERIMENTAL RESULTS AND FIBER SCALE SIMULATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Auteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mechanics Society, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360080v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression of textile cords in an elastomer matrix: highlighting the helical buckling mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Auteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kablan Guy-Delphin Agniman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Highly Flexible Slender Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECCOMAS Thematic Conference and IACM Special Interest Conference, Sep 2025, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des liaisons fibres / matrice au sein de composites élastomères renforcés par des câbles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A 1D Kinematically Enriched Ribbon Model for Simulation of Winding of Superconducting Tapes for CORC-like Cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Saadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mechanics Society, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370058v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 1D Kinematically Enriched Ribbon Model for Simulation of REBCO Tapes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Approche numérique et expérimentale pour l'étude du comportement des composites câbles textiles - élastomères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Auteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Neggers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Highly Flexible Slender Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOMAS Thematic Conference and IACM Special Interest Conference, Sep 2025, Kaiserslautern, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398669v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of fibre-matrix bonding in cable-reinforced elastomer composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Modélisation des liaisons fibres / matrice au sein de composites élastomères renforcés par des câbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gandiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Highly Flexible Slender Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOMAS Thematic Conference and IACM Special Interest Conference, Sep 2025, Kaiserslautern, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398766v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient modeling of spiral strands subjected to biaxial bending and variable axial force</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">A 1D Kinematically Enriched Ribbon Model for Simulation of REBCO Tapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ali Saadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Highly Flexible Slender Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS Thematic Conference and IACM Special Interest Conference, Sep 2025, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822979v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principaux facteurs influençant le comportement en compression des cordes textiles : une approche par éléments finis à méso-échelle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling of fibre-matrix bonding in cable-reinforced elastomer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Highly Flexible Slender Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS Thematic Conference and IACM Special Interest Conference, Sep 2025, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823008v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of frictional contact interactions within a Jacquard harness for 3D interlock weaving</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Efficient modeling of spiral strands subjected to biaxial bending and variable axial force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Saadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TexComp-15 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KU Leuven - Composite Materials Grou, Sep 2024, Leuven (Belgium), Belgium</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710509v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber scale modelling of textile/elastomer composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Principaux facteurs influençant le comportement en compression des cordes textiles : une approche par éléments finis à méso-échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Auteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Neggers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TexComp-15 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KU Leuven - Composite Materials Group, Sep 2024, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710520v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de maillages incompatibles 1D-3D pour la simulation de câbles gommés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simulation of frictional contact interactions within a Jacquard harness for 3D interlock weaving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Mermouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro del Sorbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">TexComp-15 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KU Leuven - Composite Materials Grou, Sep 2024, Leuven (Belgium), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610913v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Frictional Contact Interactions within Jacquard Harness in Weaving Process for 3D Interlock Fabrics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fiber scale modelling of textile/elastomer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Auteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HFSS 2023 - International Conference on Highly Flexible Slender Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Rijeka, Faculty of Civil Engineering, Sep 2023, Rijeka, Croatia</w:t>
+              <w:t xml:space="preserve">TexComp-15 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KU Leuven - Composite Materials Group, Sep 2024, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303069v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling 1D beam elements with 3D solid elements for the modelling of fibre-reinforced composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Couplage de maillages incompatibles 1D-3D pour la simulation de câbles gommés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HFSS 2023 - International Conference on Highly Flexible Slender Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Rijeka, Faculty of Civil Engineering, Sep 2023, Rijeka, Croatia</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302958v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element analysis of textile cords in rubber-cord composites under compressive loadings: a filament scale approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Study of Frictional Contact Interactions within Jacquard Harness in Weaving Process for 3D Interlock Fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Mermouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan Neggers</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro del Sorbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Tranquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HFSS 2023 - International Conference on Highly Flexible Slender Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Rijeka, Faculty of Civil Engineering, Sep 2023, Rijeka, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427214v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the bending of spiral strands</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Coupling 1D beam elements with 3D solid elements for the modelling of fibre-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gandiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HFSS 2023 - International Conference on Highly Flexible Slender Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Rijeka, Faculty of Civil Engineering, Sep 2023, Rijeka, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303011v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de modèles FEM à un essai de tension-flexion d'un câble d'ancrage offshore</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Finite element analysis of textile cords in rubber-cord composites under compressive loadings: a filament scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Auteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Neggers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">HFSS 2023 - International Conference on Highly Flexible Slender Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Rijeka, Faculty of Civil Engineering, Sep 2023, Rijeka, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717593v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frictional contact interactions between heddles and yarns within Jacquard harness of weaving looms for 3D interlock fabrics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the bending of spiral strands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Saadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">HFSS 2023 - International Conference on Highly Flexible Slender Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Rijeka, Faculty of Civil Engineering, Sep 2023, Rijeka, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872523v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of frictional contact interactions within Jacquard harness of weaving looms for 3D interlock fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Mermouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro del Sorbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Tranquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Conference on Composite Materials: Composites Meet Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. pp.1349 - 1356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational homogenization of spiral strands using 1d finite strain beam elements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comparaison de modèles FEM à un essai de tension-flexion d'un câble d'ancrage offshore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Quideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872471v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between 1D beam elements and 3D solid elements for the modelling of fiber-reinforced composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Frictional contact interactions between heddles and yarns within Jacquard harness of weaving looms for 3D interlock fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Mermouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro del Sorbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Tranquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872545v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher Order Beam Model With Appropriate Constitutive Model For The Modelling Of Carbon Fiber Tows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Computational homogenization of spiral strands using 1d finite strain beam elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Saadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14-th WCCM&amp;ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452025v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Gradual Degradation Due to Cyclic Magnetic Loadings Within Complex Superconducting Cables</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Coupling between 1D beam elements and 3D solid elements for the modelling of fiber-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Breschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 th WCCM &amp; ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452047v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative electromechanical study of different Nb3Sn CICC designs for tokamaks with FE simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Higher Order Beam Model With Appropriate Constitutive Model For The Modelling Of Carbon Fiber Tows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moustacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Breschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Magnet Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">14-th WCCM&amp;ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546611v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Frictional Interaction Between Warp Yarns and Heddles Within Jacquard Harness for 3d Weaving</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comparative electromechanical study of different Nb3Sn CICC designs for tokamaks with FE simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Riccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Breschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 th WCCM &amp; ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">27th International Conference on Magnet Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452068v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Frictional Contact Interactions Between Warp Yarns and Heddles Within Jacquard Harness for 3d Weaving</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Coupé</w:t>
+                <w:t xml:space="preserve">Identification of Gradual Degradation Due to Cyclic Magnetic Loadings Within Complex Superconducting Cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Riccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Breschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th WCCM-ECCOMAS Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14 th WCCM &amp; ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484271v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement d'une cinématique poutre\\ Applications aux textiles en carbone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simulation of Frictional Interaction Between Warp Yarns and Heddles Within Jacquard Harness for 3d Weaving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Mermouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro del Sorbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Tranquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">14 th WCCM &amp; ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824653v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced mechanical modeling of cyclically loaded cable-in-conduit conductors for fusion magnets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of Frictional Contact Interactions Between Warp Yarns and Heddles Within Jacquard Harness for 3d Weaving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mermouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sorbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tranquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th edition of the International Conference on Magnet Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th WCCM-ECCOMAS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337249v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved bend over sheave durability of HMPE ropes for deep sea handling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enrichissement d'une cinématique poutre\\ Applications aux textiles en carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moustacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458734v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of the transverse compression of carbon tows: influence of disorder within the filament assembly</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Advanced mechanical modeling of cyclically loaded cable-in-conduit conductors for fusion magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Riccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Breschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Solid Mechanics Congress (ESMC2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">26th edition of the International Conference on Magnet Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835812v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Twisting Process on Mechanical Properties of Filament Yarns: Experimental and Numerical Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Finite element simulation of the transverse compression of carbon tows: influence of disorder within the filament assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moustacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Solid Mechanics Congress (ESMC2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835826v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematical enrichment to high order: transversal compression of beams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improved bend over sheave durability of HMPE ropes for deep sea handling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Arhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Belkhabbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM ECFD 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2018-77530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835843v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue damage evolution in coated steel cables under bending loading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence of Twisting Process on Mechanical Properties of Filament Yarns: Experimental and Numerical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sibellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Aubin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th international Fatigue Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Poitiers, France. p.360</w:t>
+              <w:t xml:space="preserve">10th European Solid Mechanics Congress (ESMC2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858618v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Orientation Density Functions of Twisted Filament Yarns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Kinematical enrichment to high order: transversal compression of beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moustacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Solid Mechanics Congress (ESMC2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM ECFD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835831v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue life prediction of steel cable based on crack propagation from surface defects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Fatigue damage evolution in coated steel cables under bending loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bonneric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international Fatigue Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Poitiers, France. pp.682</w:t>
+              <w:t xml:space="preserve">, May 2018, Poitiers, France. p.360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858620v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation par éléments finis du comportement transverse d'une mèche en fibres de carbone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fatigue life prediction of steel cable based on crack propagation from surface defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bonneric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">12th international Fatigue Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Poitiers, France. pp.682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899274v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation par éléments finis de la flexion sur poulie de câbles tressés pour la compréhension des mécanismes d'endommagement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental Orientation Density Functions of Twisted Filament Yarns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sibellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Davies</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">10th European Solid Mechanics Congress (ESMC2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899292v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue damage of composite elastomer - steel under bending loading</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modélisation et simulation par éléments finis du comportement transverse d'une mèche en fibres de carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moustacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Hyannis, United States</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858624v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the initial configuration and characterizing mechanical properties of 3d interlock woven fabrics using finite element simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simulation par éléments finis de la flexion sur poulie de câbles tressés pour la compréhension des mécanismes d'endommagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Belkhabbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D fabrics and their applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Roubaix, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499731v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of fibrous materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fatigue damage of composite elastomer - steel under bending loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bonneric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fiber Society 2016 Spring Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Hyannis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359434v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FE modeling of the initial configuration and mechanical properties of textile materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Determining the initial configuration and characterizing mechanical properties of 3d interlock woven fabrics using finite element simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Baydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moustacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Davies</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling of Textile and Fibrous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Euromech, Apr 2016, Châtenay-Malabry, France</w:t>
+              <w:t xml:space="preserve">3D fabrics and their applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359435v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic Modeling of a Wire Strand for the Simulation of the Mechanical Behavior of Electrical Cables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Finite element simulation of fibrous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th US National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">The Fiber Society 2016 Spring Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187961v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of a 3D woven fabric: determination of the initial configuration and characterization of the mechanical behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">FE modeling of the initial configuration and mechanical properties of textile materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moustacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Texcomp-12 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Rayleigh, NC,, United States</w:t>
+              <w:t xml:space="preserve">Multiscale Modeling of Textile and Fibrous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Euromech, Apr 2016, Châtenay-Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361252v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of the Mechanical Behavior of Fibrous Materials at Microscopic Scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Finite element simulation of a 3D woven fabric: determination of the initial configuration and characterization of the mechanical behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th US National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Texcomp-12 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rayleigh, NC,, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187954v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mésoscopique d’un assemblage de fils pour la simulation du comportement mécanique de conducteurs électriques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of the Mechanical Behavior of Fibrous Materials at Microscopic Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2015 - 12ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">13th US National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360455v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mésoscopique d'un assemblage de fils pour la simulation du comportement mécanique de conducteurs électriques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mesoscopic Modeling of a Wire Strand for the Simulation of the Mechanical Behavior of Electrical Cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durand Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">13th US National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516636v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Piecewise Model Order Reduction Method for the Simulation of the Nonlinear Behavior of Wire Ropes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modélisation mésoscopique d’un assemblage de fils pour la simulation du comportement mécanique de conducteurs électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Urchegui Mikel</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th US National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">CSMA 2015 - 12ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187959v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale Modelling of the Mechanical Behaviour of Textile Reinforcements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modélisation mésoscopique d'un assemblage de fils pour la simulation du comportement mécanique de conducteurs électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Tallec</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083765v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bend-Over-Sheave of Synthetic Braided Ropes: Approach to Internal Mechanisms through Finite Element Simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Piecewise Model Order Reduction Method for the Simulation of the Nonlinear Behavior of Wire Ropes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerea Otaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Davies</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usabiaga Hodei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urchegui Mikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">13th US National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083762v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Simulation of the Mechanical Behaviour of Wire Ropes, Comparison with Analytical Models and Experimental Tests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multi-scale Modelling of the Mechanical Behaviour of Textile Reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Usabiaga Hodei</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083764v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of 3D interlock fabrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bend-Over-Sheave of Synthetic Braided Ropes: Approach to Internal Mechanisms through Finite Element Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Do Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Marcin</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TexComp-11 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Leuven, Belgium. pp.Memory stick</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914020v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-échelle du comportement des câblés textiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Finite Element Simulation of the Mechanical Behaviour of Wire Ropes, Comparison with Analytical Models and Experimental Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerea Otaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Tallec</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usabiaga Hodei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722084v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability of fibre ropes for deep sea handling operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kibsgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cannell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Conference on Ocean, Offshore and Arctic Engineering, OMAE2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2013-11332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du passage de câbles tressés synthétiques sur une poulie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modélisation multi-échelle du comportement des câblés textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Davies</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722076v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling frictional contact interactions in fiber assemblies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Finite element simulation of 3D interlock fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Marcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Computational Contact Mechanics (ICCCM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">TexComp-11 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Leuven, Belgium. pp.Memory stick</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845211v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale approach to the modelling of dense fibrous media based on the the development of an appropriate contact law at macroscopic scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simulation du passage de câbles tressés synthétiques sur une poulie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Do Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Tallec</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contact Mechanics International Symposium 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087313v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of contact-friction interactions in fibrous assemblies for the simulation of the mechanical behaviour of braided ropes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modeling frictional contact interactions in fiber assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Do Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech 514 : New trends in Contact Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Cargèse, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Computational Contact Mechanics (ICCCM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718138v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Modelling of Textile and Fibrous Materials at Microscopic Scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multiscale approach to the modelling of dense fibrous media based on the the development of an appropriate contact law at macroscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMC-2012: 8th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Contact Mechanics International Symposium 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718140v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and finite element simulation of the mechanical behaviour of fibrous materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling of contact-friction interactions in fibrous assemblies for the simulation of the mechanical behaviour of braided ropes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Do Vu Thanh</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Do Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eccomas 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.CD</w:t>
+              <w:t xml:space="preserve">Euromech 514 : New trends in Contact Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758663v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Modeling of a Scaffold for Anterior Cruciate Ligament Tissue Engineering: from Cellular to Physiological Scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Finite Element Modelling of Textile and Fibrous Materials at Microscopic Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ganghoffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMC-2012: 8th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718143v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Bend-Over-Sheave Behaviour of Braided Synthetic Ropes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Modelling and finite element simulation of the mechanical behaviour of fibrous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Vu Thanh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMC-2012: 8th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Eccomas 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718147v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of the Mechanical Behavior of the ITER Cable-in-conduit Conductors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Finite Element Modeling of a Scaffold for Anterior Cruciate Ligament Tissue Engineering: from Cellular to Physiological Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ganghoffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Magnet Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">ESMC-2012: 8th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648418v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of contact and self-contact interactions in fibre assemblies: application to the tightening of knots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simulation of the Bend-Over-Sheave Behaviour of Braided Synthetic Ropes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Vu Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCCM11 :2nd International Conference on Computational Contact Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">ESMC-2012: 8th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648403v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique du comportement de milieux fibreux enchevêtrés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling of contact and self-contact interactions in fibre assemblies: application to the tightening of knots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">ICCCM11 :2nd International Conference on Computational Contact Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592887v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of ITER Cable-in-conduit Conductors Mechanical Behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simulation numérique du comportement de milieux fibreux enchevêtrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Ciazynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 2010 - IV European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495175v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of textile and fibrous materials at the scale of individual fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of the Mechanical Behavior of the ITER Cable-in-conduit Conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 2010 - IV European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Magnet Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495172v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of transverse compression of textile tow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modeling and simulation of textile and fibrous materials at the scale of individual fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fiber Society 2010 Fall Meeting and Technical Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">ECCM 2010 - IV European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566616v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of textile materials at the fiber scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of ITER Cable-in-conduit Conductors Mechanical Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Devred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ciazynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAMPE 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Baltimore, United States. pp.CROM</w:t>
+              <w:t xml:space="preserve">ECCM 2010 - IV European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439328v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la mise en forme et du comportement mécanique de câbles supraconducteurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Finite element simulation of transverse compression of textile tow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Moustaghfir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">The Fiber Society 2010 Fall Meeting and Technical Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412117v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact modeling in entangled fibrous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Approche éléments finis du comportement mécanique de câbles supraconducteurs pour le réacteur ITER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Computational Contact Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439581v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche éléments finis du comportement mécanique de câbles supraconducteurs pour le réacteur ITER</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Contact modeling in entangled fibrous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Computational Contact Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390774v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite element approach of the behaviour of entangled and woven materials at microscopic scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Finite element simulation of textile materials at the fiber scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of microstructured solids: cellular materials, fibre reinforced solids and soft tissues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Turin, Italy</w:t>
+              <w:t xml:space="preserve">SAMPE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Baltimore, United States. pp.CROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439317v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite element approach of the behaviour of woven materials at microscopic scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simulation de la mise en forme et du comportement mécanique de câbles supraconducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Euromech-Mecamat conference - Mechanics of microstructured solids : cellular materials, fiber reinforced solids and soft tissues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Torino, Italy</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274058v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the mechanical behaviour of woven and non-woven materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A finite element approach of the behaviour of entangled and woven materials at microscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fiber Society 2008 Spring Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Mechanics of microstructured solids: cellular materials, fibre reinforced solids and soft tissues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00287542v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pour la simulation numérique des milieux enchevêtrés et des structures tissées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of the mechanical behaviour of woven and non-woven materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">The Fiber Society 2008 Spring Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274021v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte du contact-frottement au sein d’une assemblée à grand nombre de fibres pour l’identification des propriétés mécaniques de structures textiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A finite element approach of the behaviour of woven materials at microscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">11th Euromech-Mecamat conference - Mechanics of microstructured solids : cellular materials, fiber reinforced solids and soft tissues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492143v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of textile materials at mesoscopic scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Prise en compte du contact-frottement au sein d’une assemblée à grand nombre de fibres pour l’identification des propriétés mécaniques de structures textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite element modelling of textiles ans textile composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Saint-Petersbourg, Russia. pp.CDROM</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274046v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte du contact-frottement au sein d'une assemblée à grand nombre de fibres pour l'identification du comportement mécanique de structures textiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une approche pour la simulation numérique des milieux enchevêtrés et des structures tissées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième colloque national en Calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Giens, France. pp.307-312</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274040v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact-friction within large assemblies of fibers for the simulation of textile structures mechanical behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Finite element simulation of textile materials at mesoscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM VII - 7th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">Finite element modelling of textiles ans textile composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Saint-Petersbourg, Russia. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274064v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach of the constitutive material behaviour of textile composites through simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Prise en compte du contact-frottement au sein d'une assemblée à grand nombre de fibres pour l'identification du comportement mécanique de structures textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Membranes 2005 II International conference on Textile Composites and Inflatable Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, France. pp.307-316</w:t>
+              <w:t xml:space="preserve">Huitième colloque national en Calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Giens, France. pp.307-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274102v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation et identification du comportement mécanique de milieux enchevêtrés en grandes déformations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Contact-friction within large assemblies of fibers for the simulation of textile structures mechanical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Troyes, France. pp.CD</w:t>
+              <w:t xml:space="preserve">WCCM VII - 7th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274109v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation et identification du comportement mécanique de milieux enchevêtrés en grandes déformations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Approach of the constitutive material behaviour of textile composites through simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Troyes, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Structural Membranes 2005 II International conference on Textile Composites and Inflatable Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, France. pp.307-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219219v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of contact-friction interactions in entangled fibrous materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simulation et identification du comportement mécanique de milieux enchevêtrés en grandes déformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI World Wide Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Beijing, China. pp.CD</w:t>
+              <w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Troyes, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274117v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simulation et identification du comportement mécanique de milieux enchevêtrés en grandes déformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Troyes, France. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of fibrous media mechanical behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH 459 - Mechanical behaviour of cellular solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00274121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling of contact-friction interactions in entangled fibrous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI World Wide Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Beijing, China. pp.CD</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-Aided Tissue Engineering: Application to the Case of Anterior Cruciate Ligament Repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric C. P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ganghoffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lecca, Paola. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of Cells and Tissues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.1-44, 2013, Lecture Notes in Computational Vision and Biomechanics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-5890-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic approaches for understanding the mechanical behaviour of reinforcement in composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Boisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite reinforcements for optimum performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Woodhead Publishing Limited, pp.461-485, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1533/9780857093714.4.461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662057v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact Modelling in Entangled Fibrous Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Zavarise and P. Wriggers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Computational Contact Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.1-22, 2011, Lecture Notes in Applied and Computational Mechanics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-22167-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Finite Element Approach of the Behaviour of Woven Materials at Microscopic Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-F. Ganghoffer, F. Pastrone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Microstructured Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.39-46, 2009, Lecture Notes in Applied and Computational Mechanics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-00911-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element simulation of the mechanical behaviour of textile composites at the mesoscopic scale of individual fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eugenio Onate and Bernard Kröplin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textile Composites and Inflatable Structures II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.15-34, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11866,105 +12215,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la modélisation et à la simulation du comportement mécanique de milieux enchevêtrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. Université Paris-Saclay, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04185449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId262"/>
+      <w:footerReference w:type="default" r:id="rId269"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12032,51 +12381,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="962484F5"/>
+    <w:nsid w:val="A4941D42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12263,51 +12612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-durville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9544-5587" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162506627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Auteri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charpin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kablan Guy-Delphin Agniman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110529" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Riccioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Torre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Breschi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3156967" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249466v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lebon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3070988" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Sibellas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Rusinowicz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Adrien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2020.1781347" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909285v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.2978463" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148621v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2904151" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sibellas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2019.1659471" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonneric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.104184" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ganghoffer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Kyriakides" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.10.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01904549v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.10.023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Baydoun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moustacas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.06.026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01528578v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nunio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Othmani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2017.2664803" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345967v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Vu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2016.07.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lacotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.01.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100387v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Do Vu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davies" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.12.022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066792v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Latil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2014.09.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB3G02KG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciazynski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bajas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nijhuis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2013.2243494" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673989v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0683-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQ5535K6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725446v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Moustaghfir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil El-Ghezal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner-Kocher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6760-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DW0BW0R2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674009v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517511418563" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718132v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devred" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2177618" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2012.03.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG3PTKJ8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/25/5/054019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0Q252LR3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.21.33-42" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-TVCZPDZ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495110v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0674-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495126v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2042944" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677502v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Weiss" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2091385" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006668v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006684v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006673v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398787v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Crippa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360080v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398704v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Poussard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398669v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Saadat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398766v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822979v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823008v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710509v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Mermouli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro del Sorbo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710520v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610913v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303069v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tranquart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coup&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302958v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427214v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chassagne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303011v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717593v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guiton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martinez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Quideau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heurtier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872523v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484296v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872545v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452025v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452047v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546611v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452068v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mermouli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorbo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tranquart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coup&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.306" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824653v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02458734v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacotte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Arhant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Belkhabbaz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-77530" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835812v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835826v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835843v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858618v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835831v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858620v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899274v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899292v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858624v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359434v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359435v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187961v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Baptiste" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361252v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187954v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360455v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Durand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vega" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516636v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187959v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Ota&#241;o" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usabiaga Hodei" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urchegui Mikel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083765v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Attia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083762v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083764v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914020v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marcin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722084v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855352v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kibsgard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Craig" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cannell" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-11332" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722076v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845211v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087313v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718138v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718140v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758663v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Vu Thanh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718143v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718147v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648418v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648403v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592887v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495175v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devred" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495172v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566616v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439328v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412117v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439581v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390774v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439317v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274058v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287542v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274021v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492143v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274046v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274040v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274064v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274102v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274109v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219219v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274117v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274121v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825072v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. P. Laurent" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaquette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5890-2_1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FW3LZC5D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662057v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857093714.4.461" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673943v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22167-5_1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QLBZK3HN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439580v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00911-2_5" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271283v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04185449v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-durville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9544-5587" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162506627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/285445013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432782457" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593758v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Auteri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nuytten" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2026.113992" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398064v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charpin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kablan Guy-Delphin Agniman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110529" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872423v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Riccioli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Torre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Breschi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3156967" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lebon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3070988" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367343v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Sibellas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Rusinowicz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Adrien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2020.1781347" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.2978463" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2904151" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sibellas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2019.1659471" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489021v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonneric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.104184" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ganghoffer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Kyriakides" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.10.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01904549v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.10.023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647143v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Baydoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moustacas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.06.026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01528578v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nunio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Othmani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2017.2664803" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345967v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Vu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2016.07.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114427v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lacotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.01.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100387v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Do Vu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.12.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Latil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2014.09.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB3G02KG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825131v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciazynski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bajas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nijhuis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2013.2243494" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673989v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0683-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQ5535K6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725446v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Moustaghfir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil El-Ghezal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner-Kocher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6760-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DW0BW0R2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674009v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517511418563" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718132v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devred" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2177618" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2012.03.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG3PTKJ8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718130v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/25/5/054019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0Q252LR3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.21.33-42" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-TVCZPDZ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677502v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Weiss" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2091385" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495110v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0674-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495126v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2042944" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006684v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006673v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398787v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Crippa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398547v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398704v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398582v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Saadat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360080v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370058v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Poussard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398669v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398766v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822979v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823008v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710509v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Mermouli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro del Sorbo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710520v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610913v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303069v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tranquart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coup&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302958v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427214v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chassagne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484296v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717593v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guiton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martinez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Quideau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heurtier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872523v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872471v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872545v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452025v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546611v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452047v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452068v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484271v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mermouli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorbo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tranquart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coup&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.306" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824653v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337249v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835812v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02458734v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacotte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Arhant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Belkhabbaz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-77530" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835826v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835843v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858618v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858620v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835831v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899274v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899292v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858624v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499731v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359434v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359435v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361252v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187961v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Baptiste" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360455v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Durand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vega" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516636v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187959v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Ota&#241;o" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usabiaga Hodei" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urchegui Mikel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083765v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Attia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083762v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083764v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855352v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kibsgard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Craig" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cannell" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-11332" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722084v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914020v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marcin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722076v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845211v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087313v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718138v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718140v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758663v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Vu Thanh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718143v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718147v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648403v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592887v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648418v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495172v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495175v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devred" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566616v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390774v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439581v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439328v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412117v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439317v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287542v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274058v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492143v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274021v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274046v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274040v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274064v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274102v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274109v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219219v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274121v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274117v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825072v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. P. Laurent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaquette" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5890-2_1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FW3LZC5D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662057v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857093714.4.461" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673943v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22167-5_1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QLBZK3HN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439580v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00911-2_5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271283v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04185449v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>