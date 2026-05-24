--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1360,391 +1360,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of fibrous and textile materials</w:t>
+                <w:t xml:space="preserve">Determining the initial configuration and characterizing the mechanical properties of 3D angle-interlock fabrics using finite element simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ganghoffer</w:t>
+                <w:t xml:space="preserve">Ibrahim Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepan Lomov</w:t>
+                <w:t xml:space="preserve">Hélène Moustacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+                <w:t xml:space="preserve">Guillaume Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stelios Kyriakides</w:t>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 154 (9), pp.1. </w:t>
+              <w:t xml:space="preserve">, 2018, 154, pp.97-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980332v1</w:t>
+                <w:t xml:space="preserve">hal-01647143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of a steel cable-rubber composite under bending loading: influence of rubber penetration on the stress distribution in wires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale modelling of fibrous and textile materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ganghoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stelios Kyriakides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.10.023⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 154 (9), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904549v1</w:t>
+                <w:t xml:space="preserve">hal-01980332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the initial configuration and characterizing the mechanical properties of 3D angle-interlock fabrics using finite element simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element simulation of a steel cable-rubber composite under bending loading: influence of rubber penetration on the stress distribution in wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bonneric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 154, pp.97-103. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.06.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647143v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Numerical Approach for the Mechanical Analysis of Superconducting Rutherford-Type Cables Using Bimetallic Description</w:t>
               </w:r>
@@ -2472,794 +2472,794 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact-friction modeling within elastic beam assemblies: an application to knot tightening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element modelling of cable-in-conduit conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Devred</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-012-0683-0⟩</w:t>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (5), pp.054019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-2048/25/5/054019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673989v1</w:t>
+                <w:t xml:space="preserve">hal-00718130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse compression behavior of textile rovings: finite element simulation and experimental study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contact-friction modeling within elastic beam assemblies: an application to knot tightening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-012-6760-0⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (6), pp.687-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-012-0683-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725446v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse compression behavior of polyamide 6.6 rovings: Experimental study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Transverse compression behavior of textile rovings: finite element simulation and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Moustaghfir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selsabil El-Ghezal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Wagner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Durville</w:t>
+                <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textile Research Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 82 (1), pp.77-87. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.Online First. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0040517511418563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-012-6760-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674009v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach to Heterogeneous Strain Distribution in Cable-In-Conduit Conductors Through Finite Element Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Bajas</w:t>
+                <w:t xml:space="preserve">Transverse compression behavior of polyamide 6.6 rovings: Experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selsabil El-Ghezal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Moustaghfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Devred</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2011.2177618⟩</w:t>
+              <w:t xml:space="preserve">Textile Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82 (1), pp.77-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0040517511418563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718132v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multilayer braided scaffold for Anterior Cruciate Ligament: Mechanical modeling at the fiber scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Laurent</w:t>
+                <w:t xml:space="preserve">Approach to Heterogeneous Strain Distribution in Cable-In-Conduit Conductors Through Finite Element Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ciazynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Devred</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2012.03.005⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.4803104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2011.2177618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00718135v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelling of cable-in-conduit conductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Bajas</w:t>
+                <w:t xml:space="preserve">A multilayer braided scaffold for Anterior Cruciate Ligament: Mechanical modeling at the fiber scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Devred</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ganghoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 25 (5), pp.054019. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.184-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-2048/25/5/054019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2012.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718130v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique du comportement transverse de mèches textiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Moustaghfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3312,352 +3312,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical-Electrical Modeling of Stretching Experiment on 45 Nb3Sn Strands CICCs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of the mechanical behaviour of woven fabrics at the scale of fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K.P. Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2091385⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.1241-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0674-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677502v1</w:t>
+                <w:t xml:space="preserve">hal-00495110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the mechanical behaviour of woven fabrics at the scale of fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Simulation of the Mechanical Behavior of ITER Cable-In-Conduit Conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ciazynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Devred</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-009-0674-7⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (3), pp.1467 - 1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2042944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495110v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of the Mechanical Behavior of ITER Cable-In-Conduit Conductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical-Electrical Modeling of Stretching Experiment on 45 Nb3Sn Strands CICCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ciazynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Devred</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P. Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 20 (3), pp.1467 - 1470. </w:t>
+              <w:t xml:space="preserve">, 2010, 21 (3), pp.2042 - 2045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2042944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2091385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495126v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par éléments finis du comportement mécanique de structures textiles : de la fibre au tissu</w:t>
               </w:r>
@@ -3889,109 +3889,109 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Simulation of the Winding Process for Electric Motor Rotors</w:t>
+                <w:t xml:space="preserve">Modelling of fibre-matrix bonding in cable-reinforced elastomer composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Crippa</w:t>
+                <w:t xml:space="preserve">Valentin Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Highly Flexible Slender Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECCOMAS Thematic Conference and IACM Special Interest Conference, Sep 2025, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398787v1</w:t>
+                <w:t xml:space="preserve">hal-05398766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEXTILE-ELASTOMER COMPOSITES: IN-DEPTH COMPARISON OF EXPERIMENTAL RESULTS AND FIBER SCALE SIMULATIONS</w:t>
               </w:r>
@@ -4066,243 +4066,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression of textile cords in an elastomer matrix: highlighting the helical buckling mechanism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kablan Guy-Delphin Agniman</w:t>
+                <w:t xml:space="preserve">Modeling and Simulation of the Winding Process for Electric Motor Rotors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Crippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Highly Flexible Slender Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECCOMAS Thematic Conference and IACM Special Interest Conference, Sep 2025, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398704v1</w:t>
+                <w:t xml:space="preserve">hal-05398787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 1D Kinematically Enriched Ribbon Model for Simulation of Winding of Superconducting Tapes for CORC-like Cables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Torre</w:t>
+                <w:t xml:space="preserve">Compression of textile cords in an elastomer matrix: highlighting the helical buckling mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Auteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Neggers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kablan Guy-Delphin Agniman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Mechanics Society, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Highly Flexible Slender Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS Thematic Conference and IACM Special Interest Conference, Sep 2025, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398582v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche numérique et expérimentale pour l'étude du comportement des composites câbles textiles - élastomères</w:t>
               </w:r>
@@ -4377,329 +4364,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des liaisons fibres / matrice au sein de composites élastomères renforcés par des câbles</w:t>
+                <w:t xml:space="preserve">A 1D Kinematically Enriched Ribbon Model for Simulation of Winding of Superconducting Tapes for CORC-like Cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Poussard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Gandiolle</w:t>
+                <w:t xml:space="preserve">Mohammad Ali Saadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mechanics Society, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370058v1</w:t>
+                <w:t xml:space="preserve">hal-05398582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 1D Kinematically Enriched Ribbon Model for Simulation of REBCO Tapes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Torre</w:t>
+                <w:t xml:space="preserve">Modélisation des liaisons fibres / matrice au sein de composites élastomères renforcés par des câbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Highly Flexible Slender Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOMAS Thematic Conference and IACM Special Interest Conference, Sep 2025, Kaiserslautern, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398669v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of fibre-matrix bonding in cable-reinforced elastomer composites</w:t>
+                <w:t xml:space="preserve">A 1D Kinematically Enriched Ribbon Model for Simulation of REBCO Tapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Poussard</w:t>
+                <w:t xml:space="preserve">Mohammad Ali Saadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Highly Flexible Slender Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECCOMAS Thematic Conference and IACM Special Interest Conference, Sep 2025, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398766v1</w:t>
+                <w:t xml:space="preserve">hal-05398669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient modeling of spiral strands subjected to biaxial bending and variable axial force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ali Saadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4731,217 +4731,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principaux facteurs influençant le comportement en compression des cordes textiles : une approche par éléments finis à méso-échelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan Neggers</w:t>
+                <w:t xml:space="preserve">Simulation of frictional contact interactions within a Jacquard harness for 3D interlock weaving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Mermouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro del Sorbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">TexComp-15 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KU Leuven - Composite Materials Grou, Sep 2024, Leuven (Belgium), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823008v1</w:t>
+                <w:t xml:space="preserve">hal-04710509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of frictional contact interactions within a Jacquard harness for 3D interlock weaving</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pietro del Sorbo</w:t>
+                <w:t xml:space="preserve">Principaux facteurs influençant le comportement en compression des cordes textiles : une approche par éléments finis à méso-échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Auteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TexComp-15 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KU Leuven - Composite Materials Grou, Sep 2024, Leuven (Belgium), Belgium</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710509v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber scale modelling of textile/elastomer composites</w:t>
               </w:r>
@@ -5009,64 +5009,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de maillages incompatibles 1D-3D pour la simulation de câbles gommés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5104,77 +5104,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Frictional Contact Interactions within Jacquard Harness in Weaving Process for 3D Interlock Fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Mermouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro del Sorbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Tranquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5225,64 +5225,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling 1D beam elements with 3D solid elements for the modelling of fibre-reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5428,51 +5428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the bending of spiral strands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ali Saadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5504,70 +5504,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of frictional contact interactions within Jacquard harness of weaving looms for 3D interlock fabrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frictional contact interactions between heddles and yarns within Jacquard harness of weaving looms for 3D interlock fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Mermouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro del Sorbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5579,73 +5579,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Tranquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Composite Materials: Composites Meet Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. pp.1349 - 1356</w:t>
+              <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484296v1</w:t>
+                <w:t xml:space="preserve">hal-03872523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de modèles FEM à un essai de tension-flexion d'un câble d'ancrage offshore</w:t>
               </w:r>
@@ -5750,70 +5750,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frictional contact interactions between heddles and yarns within Jacquard harness of weaving looms for 3D interlock fabrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of frictional contact interactions within Jacquard harness of weaving looms for 3D interlock fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Mermouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro del Sorbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5825,103 +5825,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Tranquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">20th European Conference on Composite Materials: Composites Meet Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. pp.1349 - 1356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872523v1</w:t>
+                <w:t xml:space="preserve">hal-04484296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational homogenization of spiral strands using 1d finite strain beam elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ali Saadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5959,51 +5959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between 1D beam elements and 3D solid elements for the modelling of fiber-reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6041,64 +6041,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher Order Beam Model With Appropriate Constitutive Model For The Modelling Of Carbon Fiber Tows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moustacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6378,77 +6378,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Frictional Interaction Between Warp Yarns and Heddles Within Jacquard Harness for 3d Weaving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Mermouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro del Sorbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Tranquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6629,77 +6629,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichissement d'une cinématique poutre\\ Applications aux textiles en carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moustacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6843,813 +6843,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of the transverse compression of carbon tows: influence of disorder within the filament assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Moustacas</w:t>
+                <w:t xml:space="preserve">Fatigue life prediction of steel cable based on crack propagation from surface defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bonneric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Solid Mechanics Congress (ESMC2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">12th international Fatigue Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Poitiers, France. pp.682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01835812v1</w:t>
+                <w:t xml:space="preserve">hal-01858620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved bend over sheave durability of HMPE ropes for deep sea handling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maël Arhant</w:t>
+                <w:t xml:space="preserve">Experimental Orientation Density Functions of Twisted Filament Yarns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sibellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th European Solid Mechanics Congress (ESMC2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bologna, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458734v1</w:t>
+                <w:t xml:space="preserve">hal-01835831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Twisting Process on Mechanical Properties of Filament Yarns: Experimental and Numerical Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Sibellas</w:t>
+                <w:t xml:space="preserve">Improved bend over sheave durability of HMPE ropes for deep sea handling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Arhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Belkhabbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Solid Mechanics Congress (ESMC2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2018-77530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835826v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematical enrichment to high order: transversal compression of beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Finite element simulation of the transverse compression of carbon tows: influence of disorder within the filament assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moustacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM ECFD 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">10th European Solid Mechanics Congress (ESMC2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01835843v1</w:t>
+                <w:t xml:space="preserve">hal-01835812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue damage evolution in coated steel cables under bending loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bonneric</w:t>
+                <w:t xml:space="preserve">Influence of Twisting Process on Mechanical Properties of Filament Yarns: Experimental and Numerical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sibellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Aubin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th international Fatigue Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Poitiers, France. p.360</w:t>
+              <w:t xml:space="preserve">10th European Solid Mechanics Congress (ESMC2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858618v1</w:t>
+                <w:t xml:space="preserve">hal-01835826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue life prediction of steel cable based on crack propagation from surface defects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bonneric</w:t>
+                <w:t xml:space="preserve">Kinematical enrichment to high order: transversal compression of beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moustacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Aubin</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th international Fatigue Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Poitiers, France. pp.682</w:t>
+              <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM ECFD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858620v1</w:t>
+                <w:t xml:space="preserve">hal-01835843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Orientation Density Functions of Twisted Filament Yarns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Sibellas</w:t>
+                <w:t xml:space="preserve">Fatigue damage evolution in coated steel cables under bending loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bonneric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Solid Mechanics Congress (ESMC2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">12th international Fatigue Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Poitiers, France. p.360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01835831v1</w:t>
+                <w:t xml:space="preserve">hal-01858618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation par éléments finis du comportement transverse d'une mèche en fibres de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moustacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7674,51 +7674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation par éléments finis de la flexion sur poulie de câbles tressés pour la compréhension des mécanismes d'endommagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Belkhabbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7763,1560 +7763,1560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue damage of composite elastomer - steel under bending loading</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FE modeling of the initial configuration and mechanical properties of textile materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moustacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Hyannis, United States</w:t>
+              <w:t xml:space="preserve">Multiscale Modeling of Textile and Fibrous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Euromech, Apr 2016, Châtenay-Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858624v1</w:t>
+                <w:t xml:space="preserve">hal-01359435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the initial configuration and characterizing mechanical properties of 3d interlock woven fabrics using finite element simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatigue damage of composite elastomer - steel under bending loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bonneric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D fabrics and their applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Roubaix, France</w:t>
+              <w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Hyannis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499731v1</w:t>
+                <w:t xml:space="preserve">hal-01858624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of fibrous materials</w:t>
+                <w:t xml:space="preserve">Determining the initial configuration and characterizing mechanical properties of 3d interlock woven fabrics using finite element simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Baydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moustacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fiber Society 2016 Spring Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">3D fabrics and their applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359434v1</w:t>
+                <w:t xml:space="preserve">hal-01499731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FE modeling of the initial configuration and mechanical properties of textile materials</w:t>
+                <w:t xml:space="preserve">Finite element simulation of fibrous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling of Textile and Fibrous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Euromech, Apr 2016, Châtenay-Malabry, France</w:t>
+              <w:t xml:space="preserve">The Fiber Society 2016 Spring Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359435v1</w:t>
+                <w:t xml:space="preserve">hal-01359434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of a 3D woven fabric: determination of the initial configuration and characterization of the mechanical behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+                <w:t xml:space="preserve">A Piecewise Model Order Reduction Method for the Simulation of the Nonlinear Behavior of Wire Ropes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerea Otaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usabiaga Hodei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urchegui Mikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Texcomp-12 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Rayleigh, NC,, United States</w:t>
+              <w:t xml:space="preserve">13th US National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361252v1</w:t>
+                <w:t xml:space="preserve">hal-01187959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of the Mechanical Behavior of Fibrous Materials at Microscopic Scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element simulation of a 3D woven fabric: determination of the initial configuration and characterization of the mechanical behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th US National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Texcomp-12 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rayleigh, NC,, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187954v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic Modeling of a Wire Strand for the Simulation of the Mechanical Behavior of Electrical Cables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Simulation of the Mechanical Behavior of Fibrous Materials at Microscopic Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th US National Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187961v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mésoscopique d’un assemblage de fils pour la simulation du comportement mécanique de conducteurs électriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Durand</w:t>
+                <w:t xml:space="preserve">Mesoscopic Modeling of a Wire Strand for the Simulation of the Mechanical Behavior of Electrical Cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durand Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2015 - 12ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">13th US National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360455v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mésoscopique d'un assemblage de fils pour la simulation du comportement mécanique de conducteurs électriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Modélisation mésoscopique d’un assemblage de fils pour la simulation du comportement mécanique de conducteurs électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">CSMA 2015 - 12ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516636v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Piecewise Model Order Reduction Method for the Simulation of the Nonlinear Behavior of Wire Ropes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nerea Otaño</w:t>
+                <w:t xml:space="preserve">Modélisation mésoscopique d'un assemblage de fils pour la simulation du comportement mécanique de conducteurs électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usabiaga Hodei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Urchegui Mikel</w:t>
+                <w:t xml:space="preserve">Guillaume Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th US National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187959v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale Modelling of the Mechanical Behaviour of Textile Reinforcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houda Attia</w:t>
+                <w:t xml:space="preserve">Finite Element Simulation of the Mechanical Behaviour of Wire Ropes, Comparison with Analytical Models and Experimental Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerea Otaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Tallec</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usabiaga Hodei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083765v1</w:t>
+                <w:t xml:space="preserve">hal-01083764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bend-Over-Sheave of Synthetic Braided Ropes: Approach to Internal Mechanisms through Finite Element Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Do Vu</w:t>
+                <w:t xml:space="preserve">Multi-scale Modelling of the Mechanical Behaviour of Textile Reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Davies</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083762v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Simulation of the Mechanical Behaviour of Wire Ropes, Comparison with Analytical Models and Experimental Tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nerea Otaño</w:t>
+                <w:t xml:space="preserve">Bend-Over-Sheave of Synthetic Braided Ropes: Approach to Internal Mechanisms through Finite Element Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Do Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Usabiaga Hodei</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083764v1</w:t>
+                <w:t xml:space="preserve">hal-01083762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of fibre ropes for deep sea handling operations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation multi-échelle du comportement des câblés textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference on Ocean, Offshore and Arctic Engineering, OMAE2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855352v1</w:t>
+                <w:t xml:space="preserve">hal-01722084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-échelle du comportement des câblés textiles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite element simulation of 3D interlock fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Tallec</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Marcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">TexComp-11 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Leuven, Belgium. pp.Memory stick</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722084v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of 3D interlock fabrics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Durability of fibre ropes for deep sea handling operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kibsgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cannell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TexComp-11 conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd International Conference on Ocean, Offshore and Arctic Engineering, OMAE2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2013-11332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914020v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du passage de câbles tressés synthétiques sur une poulie</w:t>
               </w:r>
@@ -9466,90 +9466,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale approach to the modelling of dense fibrous media based on the the development of an appropriate contact law at macroscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact Mechanics International Symposium 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9807,90 +9807,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Modeling of a Scaffold for Anterior Cruciate Ligament Tissue Engineering: from Cellular to Physiological Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ganghoffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMC-2012: 8th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10224,234 +10224,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of textile and fibrous materials at the scale of individual fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Simulation of ITER Cable-in-conduit Conductors Mechanical Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Devred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ciazynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 2010 - IV European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495172v1</w:t>
+                <w:t xml:space="preserve">hal-00495175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of ITER Cable-in-conduit Conductors Mechanical Behavior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and simulation of textile and fibrous materials at the scale of individual fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Ciazynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 2010 - IV European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495175v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element simulation of transverse compression of textile tow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Moustaghfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10483,329 +10483,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche éléments finis du comportement mécanique de câbles supraconducteurs pour le réacteur ITER</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite element simulation of textile materials at the fiber scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">SAMPE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Baltimore, United States. pp.CROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390774v1</w:t>
+                <w:t xml:space="preserve">hal-00439328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact modeling in entangled fibrous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation de la mise en forme et du comportement mécanique de câbles supraconducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Computational Contact Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439581v1</w:t>
+                <w:t xml:space="preserve">hal-01412117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of textile materials at the fiber scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche éléments finis du comportement mécanique de câbles supraconducteurs pour le réacteur ITER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAMPE 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Baltimore, United States. pp.CROM</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439328v1</w:t>
+                <w:t xml:space="preserve">hal-03390774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la mise en forme et du comportement mécanique de câbles supraconducteurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contact modeling in entangled fibrous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Computational Contact Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412117v1</w:t>
+                <w:t xml:space="preserve">hal-00439581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite element approach of the behaviour of entangled and woven materials at microscopic scale</w:t>
               </w:r>
@@ -10992,303 +10992,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00274058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte du contact-frottement au sein d’une assemblée à grand nombre de fibres pour l’identification des propriétés mécaniques de structures textiles</w:t>
+                <w:t xml:space="preserve">Prise en compte du contact-frottement au sein d'une assemblée à grand nombre de fibres pour l'identification du comportement mécanique de structures textiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">Huitième colloque national en Calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Giens, France. pp.307-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492143v1</w:t>
+                <w:t xml:space="preserve">hal-00274040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pour la simulation numérique des milieux enchevêtrés et des structures tissées</w:t>
+                <w:t xml:space="preserve">Prise en compte du contact-frottement au sein d’une assemblée à grand nombre de fibres pour l’identification des propriétés mécaniques de structures textiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274021v1</w:t>
+                <w:t xml:space="preserve">hal-01492143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of textile materials at mesoscopic scale</w:t>
+                <w:t xml:space="preserve">Une approche pour la simulation numérique des milieux enchevêtrés et des structures tissées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite element modelling of textiles ans textile composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Saint-Petersbourg, Russia. pp.CDROM</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274046v1</w:t>
+                <w:t xml:space="preserve">hal-00274021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte du contact-frottement au sein d'une assemblée à grand nombre de fibres pour l'identification du comportement mécanique de structures textiles</w:t>
+                <w:t xml:space="preserve">Finite element simulation of textile materials at mesoscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième colloque national en Calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Giens, France. pp.307-312</w:t>
+              <w:t xml:space="preserve">Finite element modelling of textiles ans textile composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Saint-Petersbourg, Russia. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274040v1</w:t>
+                <w:t xml:space="preserve">hal-00274046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact-friction within large assemblies of fibers for the simulation of textile structures mechanical behaviour</w:t>
               </w:r>
@@ -11772,51 +11772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ganghoffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lecca, Paola. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of Cells and Tissues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.1-44, 2013, Lecture Notes in Computational Vision and Biomechanics, </w:t>
@@ -11860,203 +11860,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic approaches for understanding the mechanical behaviour of reinforcement in composites</w:t>
+                <w:t xml:space="preserve">Contact Modelling in Entangled Fibrous Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Boisse. </w:t>
+              <w:t xml:space="preserve">G. Zavarise and P. Wriggers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite reinforcements for optimum performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Woodhead Publishing Limited, pp.461-485, 2011, </w:t>
+              <w:t xml:space="preserve">Trends in Computational Contact Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.1-22, 2011, Lecture Notes in Applied and Computational Mechanics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1533/9780857093714.4.461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22167-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662057v2</w:t>
+                <w:t xml:space="preserve">hal-00673943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact Modelling in Entangled Fibrous Materials</w:t>
+                <w:t xml:space="preserve">Microscopic approaches for understanding the mechanical behaviour of reinforcement in composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">G. Zavarise and P. Wriggers. </w:t>
+              <w:t xml:space="preserve">Philippe Boisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Computational Contact Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite reinforcements for optimum performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Woodhead Publishing Limited, pp.461-485, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1533/9780857093714.4.461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22167-5_1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00673943v1</w:t>
+                <w:t xml:space="preserve">hal-00662057v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Finite Element Approach of the Behaviour of Woven Materials at Microscopic Scale</w:t>
               </w:r>
@@ -12381,51 +12381,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4941D42"/>
+    <w:nsid w:val="51CBEF9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12612,51 +12612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-durville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9544-5587" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162506627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/285445013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432782457" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593758v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Auteri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nuytten" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2026.113992" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398064v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charpin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kablan Guy-Delphin Agniman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110529" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872423v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Riccioli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Torre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Breschi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3156967" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lebon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3070988" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367343v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Sibellas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Rusinowicz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Adrien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2020.1781347" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.2978463" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2904151" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sibellas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2019.1659471" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489021v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonneric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.104184" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ganghoffer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Kyriakides" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.10.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01904549v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.10.023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647143v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Baydoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moustacas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.06.026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01528578v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nunio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Othmani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2017.2664803" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345967v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Vu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2016.07.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114427v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lacotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.01.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100387v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Do Vu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.12.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Latil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2014.09.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB3G02KG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825131v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciazynski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bajas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nijhuis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2013.2243494" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673989v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0683-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQ5535K6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725446v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Moustaghfir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil El-Ghezal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner-Kocher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6760-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DW0BW0R2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674009v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517511418563" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718132v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devred" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2177618" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2012.03.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG3PTKJ8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718130v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/25/5/054019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0Q252LR3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.21.33-42" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-TVCZPDZ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677502v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Weiss" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2091385" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495110v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0674-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495126v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2042944" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006684v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006673v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398787v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Crippa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398547v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398704v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398582v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Saadat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360080v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370058v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Poussard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398669v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398766v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822979v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823008v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710509v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Mermouli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro del Sorbo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710520v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610913v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303069v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tranquart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coup&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302958v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427214v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chassagne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484296v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717593v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guiton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martinez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Quideau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heurtier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872523v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872471v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872545v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452025v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546611v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452047v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452068v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484271v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mermouli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorbo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tranquart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coup&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.306" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824653v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337249v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835812v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02458734v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacotte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Arhant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Belkhabbaz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-77530" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835826v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835843v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858618v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858620v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835831v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899274v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899292v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858624v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499731v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359434v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359435v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361252v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187961v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Baptiste" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360455v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Durand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vega" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516636v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187959v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Ota&#241;o" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usabiaga Hodei" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urchegui Mikel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083765v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Attia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083762v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083764v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855352v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kibsgard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Craig" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cannell" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-11332" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722084v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914020v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marcin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722076v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845211v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087313v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718138v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718140v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758663v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Vu Thanh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718143v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718147v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648403v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592887v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648418v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495172v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495175v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devred" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566616v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390774v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439581v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439328v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412117v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439317v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287542v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274058v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492143v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274021v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274046v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274040v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274064v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274102v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274109v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219219v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274121v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274117v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825072v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. P. Laurent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaquette" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5890-2_1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FW3LZC5D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662057v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857093714.4.461" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673943v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22167-5_1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QLBZK3HN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439580v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00911-2_5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271283v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04185449v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-durville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9544-5587" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162506627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/285445013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432782457" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593758v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Auteri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nuytten" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2026.113992" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398064v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charpin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kablan Guy-Delphin Agniman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110529" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872423v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Riccioli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Torre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Breschi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3156967" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lebon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3070988" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367343v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Sibellas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Rusinowicz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Adrien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2020.1781347" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.2978463" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2904151" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sibellas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2019.1659471" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489021v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonneric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.104184" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647143v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Baydoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moustacas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.06.026" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ganghoffer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Kyriakides" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.10.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01904549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.10.023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01528578v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nunio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Othmani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2017.2664803" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345967v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Vu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2016.07.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114427v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lacotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.01.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100387v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Do Vu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.12.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Latil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2014.09.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB3G02KG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825131v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciazynski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bajas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nijhuis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2013.2243494" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devred" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/25/5/054019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0Q252LR3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673989v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0683-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQ5535K6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725446v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Moustaghfir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil El-Ghezal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner-Kocher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6760-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DW0BW0R2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674009v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517511418563" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718132v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2177618" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2012.03.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG3PTKJ8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.21.33-42" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-TVCZPDZ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495110v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0674-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495126v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2042944" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677502v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Weiss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2091385" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006684v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006673v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398766v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Poussard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398547v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398787v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Crippa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398704v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360080v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398582v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Saadat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370058v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398669v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822979v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710509v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Mermouli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro del Sorbo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823008v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710520v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610913v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303069v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tranquart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coup&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302958v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427214v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chassagne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872523v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717593v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guiton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martinez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Quideau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heurtier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484296v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872471v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872545v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452025v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546611v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452047v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452068v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484271v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mermouli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorbo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tranquart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coup&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.306" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824653v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337249v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858620v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835831v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02458734v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacotte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Arhant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Belkhabbaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-77530" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835812v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835826v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835843v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858618v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899274v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899292v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359435v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858624v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499731v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359434v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187959v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Ota&#241;o" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usabiaga Hodei" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urchegui Mikel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361252v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187954v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187961v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Baptiste" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360455v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Durand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vega" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516636v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083764v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083765v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Attia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083762v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722084v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914020v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marcin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855352v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kibsgard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Craig" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cannell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2013-11332" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722076v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845211v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087313v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718138v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718140v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758663v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Vu Thanh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718143v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718147v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648403v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592887v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648418v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495175v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devred" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495172v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566616v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439328v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412117v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390774v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439581v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439317v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287542v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274058v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274040v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492143v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274021v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274046v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274064v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274102v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274109v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219219v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274121v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274117v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825072v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. P. Laurent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaquette" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5890-2_1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FW3LZC5D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673943v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22167-5_1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QLBZK3HN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662057v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857093714.4.461" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439580v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00911-2_5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271283v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04185449v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>