--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -2944,1834 +2944,1834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le concert (au-delà) des nations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les incommunications européennes, 77 (1), pp.169-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Après l'élargissement des transferts culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017/2 (258-259-260), pp.209-220. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dio.258.0209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dio.258.0209⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-02085440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et transferts culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musicologies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Les incommunications européennes, 77 (1), pp.169-176</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les musiciens étrangers et l'émergence du champ musical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le Paris des migrants, 1308, p. 139-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Dahlhaus : Fondements de l’histoire de la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la Société québécoise de recherche en musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.105-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;camera obscura&amp;quot; come metafora dell'orecchio e della mente. A proposito della forma e della teoria musicali nel XIX secolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersezioni. Rivista di storia delle idee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La camera oscura. Musica, filosofia, letteratura, 33 (2), pp.227-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1404/74183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.105-107</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories riemannienne, néo-riemannienne et post-riemannienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Arts &amp; Sciences de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vers une musicologie de l'interprétation, 3, p. 133-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle herméneutique musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Arts &amp; Sciences de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vers une musicologie de l'interprétation, 3, p. 9-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dufetel et Malou Haine (éd.), Liszt : un saltimbanque en province. Lyon : Symétrie, xii, 424 p. ISBN 978-2-914373-27-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersections: Canadian Journal of Music/Revue canadienne de musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (1), pp.119-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/039116ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1404/74183⟩</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liszt, figure de la médiation et de l'interculturalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Franz Liszt - Musique, médiation, interculturalité, 251 (3), pp.423-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eger.251.0423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liszt, médiateur entre la France et l'Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Franz Liszt - Musique, médiation, interculturalité, 251 (3), pp.503-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eger.251.0503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanken : Franz Schuberts &amp;quot;Lazarus&amp;quot; und das Wiener Oratorium zu Beginn des 19. Jahrhunderts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 92 (1), pp.218-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/20141655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schubert-Enzyklopädie, Ernst Hilmar, Margret Jestremski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 92 (1), pp.217-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'imagologie au champ culturel transnational. Méthodologies de l'interculturalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Raison et sens dans le motet de ses origines à Josquin. Représentation des identités culturelles étrangères chez les compositeurs romantiques. Agrégation 2007, 54, p. 60-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schumann. Thematisch-Bibliographisches Werkverzeichnis Margit L. McCorkle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 90 (2), pp.371-373</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Schubert-Enzyklopädie, Ernst Hilmar, Margret Jestremski</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Schumann, le progressiste” ? Réflexions sur les principales innovations de l’œuvre de jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ostinato rigore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22, pp.79-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Name Beethoven ist heilig in der Kunst&amp;quot; : Studien zu Liszts Beethoven-Rezeption Axel Schröter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 92 (1), pp.217-218</w:t>
+              <w:t xml:space="preserve">, 2003, pp.406-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Christine Blanken : Franz Schuberts &amp;quot;Lazarus&amp;quot; und das Wiener Oratorium zu Beginn des 19. Jahrhunderts</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Briefwechsel zwischen Paul Arma und Karl Ristenpart (1963/64)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'AMEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, III, p. 1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Krieg 1870/71, die Gründung der Société nationale de Musique und die Ausprägung der Neufranzösischen Schule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'AMEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, II, p. 1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la virtuosité à l’anti-virtuosité ? Quelques réflexions sur la variation chez Frédéric Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ostinato rigore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 15, p. 227-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le piano orchestral chez Robert Schumann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers F. Schubert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 14, pp.36-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ostinato, procédé musical universel, Laure Schnapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 92 (1), pp.218-219. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1999, 85 (2), pp.356-358</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Raison et sens dans le motet de ses origines à Josquin. Représentation des identités culturelles étrangères chez les compositeurs romantiques. Agrégation 2007, 54, p. 60-64</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la structure des Variations pour piano sur un thème de Haendel op. 24 de Brahms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ostinato rigore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Brahms (2), 13, p. 113-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 90 (2), pp.371-373</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Considérations sur la forme variation indépendante chez Johannes Brahms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ostinato rigore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Brahms, 10, p. 73-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">“Schumann, le progressiste” ? Réflexions sur les principales innovations de l’œuvre de jeunesse</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valse D 365/2 de Schubert et son impact sur la littérature musicale au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostinato rigore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 22, pp.79-89</w:t>
+              <w:t xml:space="preserve">, 1998, 11/12, p. 263-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...559 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153551v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01153548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les débuts de la réception de Schumann en France à la lumière des premières éditions françaises (1834-1870)</w:t>
               </w:r>
@@ -5528,50 +5528,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03633141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Der hellste Stern meiner Jugend&amp;quot; - Alexander von Humboldt et Georg Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Georg-Forster-Studien XXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">kassel university press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-222, 2022, 9783737609975</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Nour Sckell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Damien Ehrhardt; Hélène Fleury; Soraya Nour Sckell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les émotions créatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncker &amp; Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 7-13, 2022, Beiträge zur Politischen Wissenschaft</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aire et espace culturels : des &amp;quot;concepts voyageurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arezki Cherfaoui; Jacques Pothier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visions du monde. Les civilisations à l'heure de la globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-54, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et cosmos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soraya Nour-Sckell; Damien Ehrhardt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cosmos, Cosmopolitanism and Cosmopolitics throughout History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ¨200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncker &amp; Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 109-122, 2022, Beiträge zur Politischen Wissenschaft, 978-3-428-18499-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Nour Sckell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5597,1825 +5963,1459 @@
               <w:t xml:space="preserve">, 200, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncker &amp; Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p .9-13, 2022, Beiträge zur Politischen Wissenschaft, 978-3-428-18499-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Georg-Forster-Studien XXIII</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science and &amp;quot;Transareality&amp;quot; in Humboldt's Cosmos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soraya Nour Sckell; Damien Ehrhardt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To Grasp the Whole World: Politics and Aesthetics Before and After Alexander von Humboldt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncker &amp; Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 17-27, 2022, Beiträge zur Politischen Wissenschaft</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Nour Sckell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soraya Nour Sckell; Damien Ehrhardt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To Grasp the Whole World: Politics and Aesthetics Before and After Alexander von Humboldt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.219-222, 2022, 9783737609975</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncker &amp; Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-13, 2022, Beiträge zur Politischen Wissenschaft</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Early Marx to Véquaud's Countercultural Indophilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sankar Ray; Shaibal Gupta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Probings and Re-Probings. Essays in Marxian Reawakening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aakar Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 141-162, 2021, Probings and Re-Probings. Essays in Marxian Reawakening</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy : une autre musique à programme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Armengaud; Pierre-Albert Castanet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude Debussy. La trace et l'écart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 147-155, 2018, Musiques en question(s)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Marie Laulan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le retour au territoire. L'identité à l'épreuve de la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 41-52, 2018, Collection Communication et Civilisation, 978-2-343-15402-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musik- und Kulturtransfer um 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Helmut Loos; Klaus-Peter Koch; Susanne Popp. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Max Reger - ein nationaler oder ein universaler Komponist?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Gudrun Schröder Verlag, pp.130-148, 2018, Musikgeschichte in Mittel- und Osteuropa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander von Humboldt et la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soraya Nour-Sckell; Damien Ehrhardt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Soi et le Cosmos d'Alexander von Humboldt à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ¨182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncker &amp; Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 7-13, 2022, Beiträge zur Politischen Wissenschaft</w:t>
+              <w:t xml:space="preserve">, pp.101-110, 2015, Beiträge zur Politischen Wissenschaft</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Visions du monde. Les civilisations à l'heure de la globalisation</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La paix, un champ d'études développé à l'université d'Evry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Gauthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scénaristes de la paix. Orient, occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.37-54, 2022</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Entretemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.24-32, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...62 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la fondation de la &amp;quot;Neue Zeitschrift für Musik&amp;quot; à la construction de la &amp;quot;Neudeutsche Schule&amp;quot;. Mutations du champ musical en Allemagne (1834-1859)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Candoni; Laure Gauthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands centres musicaux du monde germanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUPS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 413-422, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die 'Etudes culturelles'. Eine französische Ausprägung der Kulturwissenschaften?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Steffen Höhne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kulturwissenschaft(en) im europäischen Kontext. Fachhistorische Entwicklungen zwischen Theoriebildung und Anwendungsorientierung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 123-132, 2013, Kulturwissenschaft(en) als interdisziplinäres Projekt</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie de Messiaen et la construction de la tradition française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stefan Keym; Peter Jost. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Olivier Messian und die "französische Tradition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verlag Dohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 61-69, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfer studies : une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Damien Ehrhardt; Soraya Nour. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interculturalité et transfert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncker &amp; Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 109-122, 2022, Beiträge zur Politischen Wissenschaft, 978-3-428-18499-6</w:t>
+              <w:t xml:space="preserve">, pp.13-18, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...75 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zur Schumann-Rezeption im Frankreich der 1830er Jahren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Helmut Loos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robert Schumann. Persönlichkeit, Werk und Wirkung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Schröder Verlag,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gedanken zur musikalischen Zeit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dietmar Goltschnigg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phänomen Zeit. Dimensionen und Strukturen in Kultur und Wissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stauffenburg Verlag,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 331-338, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre franco-prussienne, la fondation de la Société nationale de Musique et l’appropriation de la musique allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soraya Nour; Olivier Remaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">War and Peace : the Role of Science and Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncker &amp; Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 17-27, 2022, Beiträge zur Politischen Wissenschaft</w:t>
+              <w:t xml:space="preserve">, p. 165-173, 2010, Beiträge zur Politischen Wissenschaft</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-13, 2022, Beiträge zur Politischen Wissenschaft</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’identité (trans)culturelle. Le cas de la Neudeutsche Schule et de la Société nationale de Musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beat A. Föllmi; Nils Grosch; Mathieu Schneider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music and the Construction of National Identities in the 19thCentury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Valentin Koerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 209-221, 2010, Collection d'études musicologiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...1117 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152269v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01152299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà des papiers&amp;quot;: Die Musik im Exil der Bauhaus</w:t>
               </w:r>
@@ -9204,50 +9204,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gedanken zur MusiCreaTS-Initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musica e Creatività nel Tempo e nello Spazio / Musique et Créativité dans le Temps et dans l’Espace / Musik und Kreativität in Zeit und Raum. Initiative de recherche trilatérale dans le contexte de la didactique musicale, de la musicologie et des études culturelles. Rencontre inaugurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Magnus Gaul, Oct 2021, Regensburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Transnational Field of Mithila Paintings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9256,2731 +9325,2662 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on the Arts in Society. Voices from the Edge: Negotiating the Local in the Global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, William Cope, Jun 2021, Perth, The University of Western Australia (en ligne), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Magnus Gaul, Oct 2021, Regensburg, Germany</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der hellste Stern meiner Jugend&amp;quot; – Alexander von Humboldt et Georg Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Georg Forster: Welterkunder, Europäer, Revolutionär. Zur Erinnerung an den Tod von Georg Forster vor 225 Jahren in Paris / Georg Forster: Explorateur, européen, révolutionnaire. En mémoire de la mort de Georg Forster il y a 225 ans à Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut historique allemand, Paris; Frank Vorpahl, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Science to Cosmos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Alexander von Humboldt (1769-1859) als Forscher. Vernetzungt, Verständigung, Ethik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexander-von-Humboldt-Club Finnland; Outi Merisalo, Oct 2019, Helsinki, Goethe Institut, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles approches des transferts culturels et leur application à l'histoire de la musique savante européenne au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral annuel PLIDAM, Langue étrangère et étrangéisée. Comment aborder, traduire et enseigner les nouvelles littératures?, INALCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frosa Pejoska-Bouchereau, Jan 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science and transareality in Humboldt’s cosmos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humboldt-Kolleg International Conference: To Grasp the Whole World. On the 250th Anniversary of Alexander von Humboldt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Soraya Nour, Dec 2019, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zur Riemann-Rezeption in Frankreich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hugo Riemann : Musikforschung zwischen Universalität, Nationalismus und internationaler Ausstrahlung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stefan Keym; Christoph Hust, Jul 2019, Leipzig, Universität Leipzig &amp; Hochschule für Musik und Theater Felix Mendelssohn Bartholdy Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de la 'Cantate Humboldt' de Félix Mendelssohn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collège Humboldt Arts &amp; Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Damien Ehrhardt; Thomas Vernet, Oct 2019, Asnières-sur-Oise, Abbaye de Royaumont, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Science to Cosmos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Humboldt Colloquium Research without Borders – Alexander von Humboldt’s Legacy Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexander von Humboldt Foundation, Apr 2019, Madrid, Universidad Complutense &amp; Hotel Meliá Avenida América, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Institut historique allemand, Paris; Frank Vorpahl, Jan 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collège Humboldt Arts &amp; Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Damien Ehrhardt; Thomas Vernet, Oct 2019, Asnières sur Oise, Abbaye de Royaumont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alexander-von-Humboldt-Club Finnland; Outi Merisalo, Oct 2019, Helsinki, Goethe Institut, Finland</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la science au cosmos humboldtien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’héritage patrimonial et scientifique d’Alexandre de Humboldt (1769-1859)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, Institut de France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Frosa Pejoska-Bouchereau, Jan 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminosité de la couleur goethéenne et dialogue des arts au Bauhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumière et Musique : appropriations, métaphores, analogies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Dufetel; Katia-Sofia Hakim, Nov 2018, Paris, Fondation Singer-Polignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Marx to Counterculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Karl Marx: Life Ideas Influence. A Critical Examination on the Bicentenary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRI (Asian Development Research Institute), Patna, Inde, Jun 2018, Patna, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe des transferts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international. Réfugiés Transmédia 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brigitte Gauthier, Nov 2018, Evry (Université d'Evry) et Ris-Orangis (Les Cinoches), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et cosmos en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie &amp; Musique. La musique une rationalité philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rachida Kalfat; Ahmed Attar, Apr 2018, Tlemcen, Algérie. p. 17-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des transferts culturels aux transfer studies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’histoire culturelle au prisme des studies. Séminaire du CHCSC 2017-2018, séance 3: Area studies : autour de la publication des actes du colloque « Aires culturelles 2014 ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Quentin-en-Yvelines, UVSQ, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferts culturels au sein du champ transnational de l'appropriation beethovénien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Liszt, Paris-Weimar #2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IReMus, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Music and Cosmos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cosmos. Science, Politics, Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique, cosmos et globalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Memoriam Xavier Sanchez. Crise de la globalisation ou globalisation de la crise ? II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Damien Ehrhardt, Nov 2017, Evry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kulturtransfer zwischen Frankreich und Deutschland zu Regers Zeit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Max Reger – ein nationaler oder ein universaler Komponist? Zum 100. Todestag des Komponisten.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mediatisation in 19th Century Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anneliese Maier Research Award 2016: Awards Ceremony and Colloquium, Forum for Early Career Researchers, Focus Topic Visual Studies “Heroes”,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexander von Humboldt Foundation, Sep 2016, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schumann, écrivain et compositeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le compositeur dans la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Area, Space and Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Area Studies as a Reflection of the World in Flux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of European Studies, Jagiellonian University of Kraków Oct 2015, Kraków, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réaliser une édition critique et historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche en train de se faire. Les sciences humaines et sociales à l'Université d'Evry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Evry France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation du salon de Liszt et l’esthétique du Nouveau Weimar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque - Image, Trace, Signe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules-Verne, Mar 2015, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universités et aires culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser les aires culturelles: concepts nomades, espaces diasporiques, jeux d’échelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Damien Ehrhardt; Jacques Pothier; Service culturel Université d'Evry, Dec 2014, Evry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité et universalité de l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue franco-allemand entre chercheurs La recherche scientifique entre structures nationales et responsabilité globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'innovation artistique à travers l'exemple de l'histoire de la musique au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changements et innovation au prisme des Sciences Humaines &amp; Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Evry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural studies et aires culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aires culturelles / Area Studies. Approches de l’interculturalité dans différents systèmes d’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service culturel de l'Université d'Evry; UFR LAM, Université d'Evry, May 2013, Evry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig van. De Kagel à Kubrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kubrick, les films, les musiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brigitte Gauthier, Mar 2010, Evry, France. p. 101-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace et utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humboldt-Kolleg International Conference: To Grasp the Whole World. On the 250th Anniversary of Alexander von Humboldt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Soraya Nour, Dec 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Arts, langues et interculturalité: alternatives au paradoxe de la globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xavier Sanchez; Damien Ehrhardt, Mar 2012, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Stefan Keym; Christoph Hust, Jul 2019, Leipzig, Universität Leipzig &amp; Hochschule für Musik und Theater Felix Mendelssohn Bartholdy Leipzig, Germany</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une ère-postglobale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts, langues et interculturalité. Alternatives aux paradoxes de la globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Damien Ehrhardt; Xavier Sanchez, Mar 2012, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Damien Ehrhardt; Thomas Vernet, Oct 2019, Asnières-sur-Oise, Abbaye de Royaumont, France</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Künstlerische Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humboldt Kolleg "Innovation und Widerstand"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Outi Merisalo, Oct 2012, Helsinki, University of Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Damien Ehrhardt; Thomas Vernet, Oct 2019, Asnières sur Oise, Abbaye de Royaumont, France</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et Temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Incertitude et créativité. Réflexions sur les pratiques scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Humboldt France, Jun 2010, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, Institut de France, France</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Reception of Schumann in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th Biennial Conference on 19th Century Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michael Beckerman (New York University); Rachel Cowgill (University of Leeds / Liverpool Hope University) ; Mark Everist (University of Southampton; chair) Bryan Gilliam (Duke University) Francesco Izzo (University of Southampton); Bryan Gilliam (Duke University) ; Francesco Izzo (University of Southampton), Jul 2010, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, ADRI (Asian Development Research Institute), Patna, Inde, Jun 2018, Patna, India</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité et la différence en musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’unité dans la diversité ou la vision humboldtienne du cosmos. Identité – Individualité – Interdépendance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Soraya Nour-Sckell ; Damien Ehrhardt, Jun 2009, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Dufetel; Katia-Sofia Hakim, Nov 2018, Paris, Fondation Singer-Polignac, France</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la 'Tonempfindung' à la 'Tonvorstellung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e rencontre de l’atelier franco-italo-allemand "L’immaginazione come ‘camera obscura’ dei processi narrativi"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Menaggio, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Brigitte Gauthier, Nov 2018, Evry (Université d'Evry) et Ris-Orangis (Les Cinoches), France</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deutsch-französische Vermittlung im transnationalen musikalischen Feld zur Zeit Gouvys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théodore Gouvy (1819-1898)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Herbert Schneider et Institut Théodore Gouvy, 2007, Hildesheim, Germany. p. 551-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rachida Kalfat; Ahmed Attar, Apr 2018, Tlemcen, Algérie. p. 17-42</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schumann et l’obscur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e rencontre de l’atelier franco-italo-allemand "L’immaginazione come ‘camera obscura’ dei processi narrativi"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Loveno, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...1599 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167186v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01152410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de l’identité transnationale chez Franz Liszt</w:t>
               </w:r>
@@ -13308,51 +13308,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C9C6531"/>
+    <w:nsid w:val="74EA7E47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13539,51 +13539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-ehrhardt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9042-0388" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050482483" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71552918" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01150190v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ehrhardt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01148616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843124v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Nour Sckell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.duncker-humblot.de/buch/to-grasp-the-whole-world-politics-and-aesthetics-before-and-after-alexander-von-humboldt-9783428185009/?page_id=0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.duncker-humblot.de/en/buch/cosmos-cosmopolitanism-and-cosmopolitics-throughout-history-9783428584994/?page_id=1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fleury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.duncker-humblot.de/buch/les-emotions-creatives-9783428185016/?page_id=0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Nour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duncker-humblot.de/index.php/le-soi-et-le-cosmos-d-alexander-von-humboldt-a-nos-jours.html?" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151970v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beiche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.schumann-ga.de/index.php/schumann-gesamtausgabe/stand-der-edition/149-klavierwerke3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151978v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duncker-humblot.de/index.php/la-fascination-de-la-planete.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duncker-humblot.de/index.php/interculturalite-et-transfert.html?q=Interculturalit%C3%A9+et+transfert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529767v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Armengaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=32506" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://symetrie.com/fr/titres/relations-franco-allemandes-musique-programme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mialaret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pistone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152415v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iremus.cnrs.fr/fr/collections-revues/bibliographies-et-catalogues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151982v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Scheel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03856945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Branger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Keym" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Candoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2962" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927708v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dwyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dacheux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927757v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petitgirard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927752v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fontaine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0062" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065759v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robitaille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0046" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927732v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0028" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927755v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Chueke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0102" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119949v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804652v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085440v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.258.0209" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441573v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541060v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152057v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1404/74183" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152344v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152343v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542598v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039116ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.251.0423" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152031v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.251.0503" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780853v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780854v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20141655" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153626v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780850v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780851v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153608v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153559v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153557v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780852v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153555v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153551v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153548v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153549v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153546v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153545v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151952v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hollitzer.at/buch/musik-zeit-kreativitaet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281856v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uwapress.uw.edu/book/9780295753225/indias-mithila-painting/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528700v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wissner.com/wissner-musikbuch/buchreihen-wissner-musikbuch/forum-musikpaedagogik/regensburger-schriften/musik-und-zeitmanagement-im-digitalen-zeitalter-detail" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-shop.de/olms/titel/kreative-missverstaendnisse-oder-universale-musikprinzipien-id-118635/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/refugies-transmedia-9782355394058.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695934v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685179v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kobra.uni-kassel.de/handle/123456789/13866" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661521v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606726v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/visions-du-monde/#:~:text=Les%20civilisations%20%C3%A0%20l'heure%20de%20la%20globalisation,-Arezki%20Cherfaoui%2C%20Jacques&amp;amp;text=Adoptant%20une%20perspective%20mondiale%20et,20%20et%2021e%20si%C3%A8cles." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843127v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088670v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.duncker-humblot.de/en/buch/to-grasp-the-whole-world-politics-and-aesthetics-before-and-after-alexander-von-humboldt-9783428185009/?page_id=0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065734v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aakarbooks.com/details.php?bid=986" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889954v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=1155" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881437v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60811" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703340v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166519v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duncker-humblot.de/index.php/le-soi-et-le-cosmos-d-alexander-von-humboldt-a-nos-jours-2.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522151v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/les-points-dans-les-poches/176-scenaristes-de-la-paix.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152100v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/arts-et-esthetique/musiques/les-grands-centres-musicaux-dans-le-monde-germanique" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152105v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=72907" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152106v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dohr.de/fachbuch/einzeltitel/isbn9783868461121.htm" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152108v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152262v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.schumann-portal.de/robert-schumann-personlichkeit-werk-und-wirkung.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152256v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stauffenburg.de/asp/books.asp?id=1178" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152269v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bookadda.com/publisher/baden-baden-@-bouxwiller:-editions-valentin-koerner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152299v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duncker-humblot.de/index.php/war-and-peace-the-role-of-science-and-art-2.html?q=War+and+Peace.+The+role+of+sciences+and+arts." TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152060v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transcript-verlag.de/978-3-8376-1104-5/an-bord-der-bauhaus#" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152412v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/arts-et-esthetique/musiques/melodies-urbaines" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152413v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.laaber-verlag.wslv.de/index.php?m=5&amp;amp;n=5&amp;amp;ID_Liste=50" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=qJRMZFhzewIC&amp;amp;pg=PA61&amp;amp;lpg=PA61&amp;amp;dq=La+forme+variation+ind%C3%A9pendante+chez+Schubert.+Analyse+typologique&amp;amp;source=bl&amp;amp;ots=zIZTqmAqdF&amp;amp;sig=UrLhXzwb2rweIwhR_KS08750HPA&amp;amp;sa=X&amp;amp;ei=lqwzUK6KO8O50QXryoD4BQ&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152414v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metzlerverlag.de/index.php?mod=bookdetail&amp;amp;isbn=978-3-476-02184-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152493v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wieniawski.com/henryk_wieniawski_and_the_19th_century_violin_schools_english.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152492v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oops.uni-oldenburg.de/478/1/grolou06.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152998v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=BwNn8rHcqIQC&amp;amp;pg=PA255&amp;amp;lpg=PA255&amp;amp;dq=Vincent+d%27Indy+et+son+temps&amp;amp;source=bl&amp;amp;ots=B0DV9jbCj0&amp;amp;sig=LVsOkvx_8g_-_dAUmB1DgYoSZ-0&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=yEdaVamNIsn7UofbgZAC&amp;amp;ved=0CCcQ6AEwAQ#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153000v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://stauffenburg.de/asp/books.asp?id=491" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152999v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153562v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.olms.de/search/Detail.aspx?pr=15183" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153560v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arts.unistra.fr/equipe-de-recherche/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153554v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pfau-verlag.de/shop_detail/27062.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153556v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uni-saarland.de/fachrichtung/musikwissenschaft/forschung/publikationen/sb-studien.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153544v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.schumann-portal.de/schumann-forschungen.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295544v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295623v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307286v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307281v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661528v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606730v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267184v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410277v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103917v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979169v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336448v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986327v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401395v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184040v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335715v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336310v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336346v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829087v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934347v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924423v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771846v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756116v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896133v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618457v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638031v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449312v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484200v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542588v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520769v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449948v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166496v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830610v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549644v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520770v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520898v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152249v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520722v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619547v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628899v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452502v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448902v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453464v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474647v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167186v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152410v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167184v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166525v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167183v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167182v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166523v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166522v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166520v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065776v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153541v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123120v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392312v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124335v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448888v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453094v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150221v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519641v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01761199v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-ehrhardt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9042-0388" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050482483" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71552918" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01150190v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ehrhardt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01148616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843124v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Nour Sckell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.duncker-humblot.de/buch/to-grasp-the-whole-world-politics-and-aesthetics-before-and-after-alexander-von-humboldt-9783428185009/?page_id=0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.duncker-humblot.de/en/buch/cosmos-cosmopolitanism-and-cosmopolitics-throughout-history-9783428584994/?page_id=1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fleury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.duncker-humblot.de/buch/les-emotions-creatives-9783428185016/?page_id=0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Nour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duncker-humblot.de/index.php/le-soi-et-le-cosmos-d-alexander-von-humboldt-a-nos-jours.html?" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151970v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beiche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.schumann-ga.de/index.php/schumann-gesamtausgabe/stand-der-edition/149-klavierwerke3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151978v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duncker-humblot.de/index.php/la-fascination-de-la-planete.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duncker-humblot.de/index.php/interculturalite-et-transfert.html?q=Interculturalit%C3%A9+et+transfert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529767v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Armengaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=32506" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://symetrie.com/fr/titres/relations-franco-allemandes-musique-programme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mialaret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pistone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152415v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iremus.cnrs.fr/fr/collections-revues/bibliographies-et-catalogues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151982v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Scheel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03856945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Branger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Keym" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Candoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2962" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927708v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dwyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dacheux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927757v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petitgirard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927752v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fontaine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0062" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065759v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robitaille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0046" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927732v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0028" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927755v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Chueke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0102" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119949v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804652v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528317v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.258.0209" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441573v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541060v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152057v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1404/74183" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152344v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152343v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542598v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039116ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.251.0423" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152031v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.251.0503" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20141655" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780853v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153626v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780850v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780851v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153608v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153559v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153557v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780852v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153555v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153549v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153546v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153545v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151952v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hollitzer.at/buch/musik-zeit-kreativitaet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281856v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uwapress.uw.edu/book/9780295753225/indias-mithila-painting/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528700v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wissner.com/wissner-musikbuch/buchreihen-wissner-musikbuch/forum-musikpaedagogik/regensburger-schriften/musik-und-zeitmanagement-im-digitalen-zeitalter-detail" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-shop.de/olms/titel/kreative-missverstaendnisse-oder-universale-musikprinzipien-id-118635/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/refugies-transmedia-9782355394058.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685179v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kobra.uni-kassel.de/handle/123456789/13866" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661521v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/visions-du-monde/#:~:text=Les%20civilisations%20%C3%A0%20l'heure%20de%20la%20globalisation,-Arezki%20Cherfaoui%2C%20Jacques&amp;amp;text=Adoptant%20une%20perspective%20mondiale%20et,20%20et%2021e%20si%C3%A8cles." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695934v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843127v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088670v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.duncker-humblot.de/en/buch/to-grasp-the-whole-world-politics-and-aesthetics-before-and-after-alexander-von-humboldt-9783428185009/?page_id=0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065734v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aakarbooks.com/details.php?bid=986" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889954v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=1155" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881437v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60811" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703340v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166519v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duncker-humblot.de/index.php/le-soi-et-le-cosmos-d-alexander-von-humboldt-a-nos-jours-2.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522151v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/les-points-dans-les-poches/176-scenaristes-de-la-paix.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152100v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/arts-et-esthetique/musiques/les-grands-centres-musicaux-dans-le-monde-germanique" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152105v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=72907" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152106v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dohr.de/fachbuch/einzeltitel/isbn9783868461121.htm" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152108v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152262v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.schumann-portal.de/robert-schumann-personlichkeit-werk-und-wirkung.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152256v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stauffenburg.de/asp/books.asp?id=1178" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152299v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duncker-humblot.de/index.php/war-and-peace-the-role-of-science-and-art-2.html?q=War+and+Peace.+The+role+of+sciences+and+arts." TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152269v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bookadda.com/publisher/baden-baden-@-bouxwiller:-editions-valentin-koerner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152060v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transcript-verlag.de/978-3-8376-1104-5/an-bord-der-bauhaus#" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152412v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/arts-et-esthetique/musiques/melodies-urbaines" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152413v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.laaber-verlag.wslv.de/index.php?m=5&amp;amp;n=5&amp;amp;ID_Liste=50" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=qJRMZFhzewIC&amp;amp;pg=PA61&amp;amp;lpg=PA61&amp;amp;dq=La+forme+variation+ind%C3%A9pendante+chez+Schubert.+Analyse+typologique&amp;amp;source=bl&amp;amp;ots=zIZTqmAqdF&amp;amp;sig=UrLhXzwb2rweIwhR_KS08750HPA&amp;amp;sa=X&amp;amp;ei=lqwzUK6KO8O50QXryoD4BQ&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152414v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metzlerverlag.de/index.php?mod=bookdetail&amp;amp;isbn=978-3-476-02184-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152493v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wieniawski.com/henryk_wieniawski_and_the_19th_century_violin_schools_english.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152492v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oops.uni-oldenburg.de/478/1/grolou06.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152998v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=BwNn8rHcqIQC&amp;amp;pg=PA255&amp;amp;lpg=PA255&amp;amp;dq=Vincent+d%27Indy+et+son+temps&amp;amp;source=bl&amp;amp;ots=B0DV9jbCj0&amp;amp;sig=LVsOkvx_8g_-_dAUmB1DgYoSZ-0&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=yEdaVamNIsn7UofbgZAC&amp;amp;ved=0CCcQ6AEwAQ#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153000v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://stauffenburg.de/asp/books.asp?id=491" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152999v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153562v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.olms.de/search/Detail.aspx?pr=15183" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153560v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arts.unistra.fr/equipe-de-recherche/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153554v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pfau-verlag.de/shop_detail/27062.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153556v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uni-saarland.de/fachrichtung/musikwissenschaft/forschung/publikationen/sb-studien.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153544v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.schumann-portal.de/schumann-forschungen.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295544v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295623v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307286v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307281v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661528v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606730v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410277v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267184v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979169v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336448v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986327v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401395v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184040v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335715v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103917v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336310v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336346v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934347v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829087v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924423v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771846v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756116v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896133v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618457v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638031v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542588v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449312v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484200v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449948v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520769v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166496v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830610v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549644v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520898v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520770v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152249v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520722v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619547v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628899v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452502v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448902v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453464v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474647v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152410v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167186v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167184v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166525v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167183v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167182v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166523v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166522v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166520v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065776v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153541v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123120v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392312v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124335v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448888v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453094v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150221v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519641v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01761199v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>