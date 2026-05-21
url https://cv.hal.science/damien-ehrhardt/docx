--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -482,778 +482,778 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cosmos, Cosmopolitanism and Cosmopolitics throughout History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Nour Sckell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncker &amp; Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 200, 256 p., 2022, Beiträge zur Politischen Wissenschaft, 978-3-428-18499-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les émotions créatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Nour Sckell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncker &amp; Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 199, 226 p., 2022, Beiträge zur Politischen Wissenschaft, 9783428185016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">To Grasp the Whole World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Nour Sckell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncker &amp; Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 201, 246 p., 2022, Beiträge zur Politischen Wissenschaft</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Soraya Nour Sckell</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Soi et le Cosmos d'Alexander von Humboldt à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncker &amp; Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 200, 256 p., 2022, Beiträge zur Politischen Wissenschaft, 978-3-428-18499-6</w:t>
+              <w:t xml:space="preserve">, 182, 262 p., 2015, Beiträge zur Politischen Wissenschaft (BPW)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les émotions créatives</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">XII Etudes symphoniques pour le Piano-Forte op. 13 (Ausgabe 1837), Etudes en forme de Variations pour le Pianoforte op. 13 (Ausgabe 1852) – Anhang: Fantaisies et Finale (Frühfassung von op. 13), Concert sans Orchestre pour le Piano-Forte op. 14 (Ausgabe 1836), Grande Sonate pour le Pianoforte op. 14 (Ausgabe 1853) – Anhang: Scherzo I op. 14 Anhang Nr. 1, Zwei Variationen (aus Quasi Variazioni) op. 14 Anhang Nr. 2, Finale (ursprüngliche Fassung; Fragment) op. 14 Anhang Nr. 3.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fleury</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, III, 1, 3, 2014, Robert Schumann Gesamtausgabe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interculturalité et transfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncker &amp; Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 199, 226 p., 2022, Beiträge zur Politischen Wissenschaft, 9783428185016</w:t>
+              <w:t xml:space="preserve">, 174, 117 p., 2012, Beiträge zur Politischen Wissenschaft</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Soi et le Cosmos d'Alexander von Humboldt à nos jours</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fascination de la planète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncker &amp; Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 182, 262 p., 2015, Beiträge zur Politischen Wissenschaft (BPW)</w:t>
+              <w:t xml:space="preserve">, 169, 242 p., 2012, Beiträge zur Politischen Wissenschaft</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversité. Aspects culturels et naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, III, 1, 3, 2014, Robert Schumann Gesamtausgabe</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Duncker &amp; Humblot, sous presse, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La fascination de la planète</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00529764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cosmos d'Alexander von Humboldt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 169, 242 p., 2012, Beiträge zur Politischen Wissenschaft</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Duncker &amp; Humblot, sous presse, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00529767v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00529764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une musicologie de l'interprétation</w:t>
               </w:r>
@@ -2040,2600 +2040,2600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'expression 'musique contemporaine' est absurde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schoeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Autant de musiques, autant de mondes, 86 (1), pp.46-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.086.0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Autant de musiques, autant de mondes, 86 (1), pp.28-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.086.0028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Autant de musiques, autant de mondes, 86 (1), pp.12-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.086.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion planétaire de la musique classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Chueke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Autant de musiques, autant de mondes, 86 (1), pp.102-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.086.0102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Music(s) and world(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Robitaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, As many forms of music as there are worlds, 86 (1), p. 28-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajouter une dimension interculturelle à la rencontre musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Autant de musiques, autant de mondes, 86 (1), pp.62-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.086.0062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il nous faut une culture qui démocratise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Petitgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Autant de musiques, autant de mondes, 86 (1), pp.104-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La musique a le pouvoir extraordinaire de rapprocher les hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Autant de musiques, autant de mondes, 86, pp.43-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/herm.086.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Laurent Petitgirard</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la réception de Hindemith en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hindemith-Jahrbuch. Annales Hindemith</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2018/XLVII, pp.34-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui peut encore synthétiser les résultats des sciences dans une réflexion globale ? [Entretien de François Gros réalisé par Damien Ehrhardt]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Autant de musiques, autant de mondes, 86 (1), pp.104-107</w:t>
+              <w:t xml:space="preserve">, 2018, 30 ans d'indisciplines. 1988-2018.., 80 (1 ), pp.77-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le couple franco-allemand en musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, France-Allemagne. Incommunications et convergences, pp.211-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concert (au-delà) des nations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Autant de musiques, autant de mondes, 86 (1), pp.62-64. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, Les incommunications européennes, 77 (1), pp.169-176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après l'élargissement des transferts culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017/2 (258-259-260), pp.209-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dio.258.0209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et transferts culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musicologies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les musiciens étrangers et l'émergence du champ musical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le Paris des migrants, 1308, p. 139-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Dahlhaus : Fondements de l’histoire de la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la Société québécoise de recherche en musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.105-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/herm.086.0102⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;camera obscura&amp;quot; come metafora dell'orecchio e della mente. A proposito della forma e della teoria musicali nel XIX secolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersezioni. Rivista di storia delle idee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La camera oscura. Musica, filosofia, letteratura, 33 (2), pp.227-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1404/74183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2018/XLVII, pp.34-54</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories riemannienne, néo-riemannienne et post-riemannienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Arts &amp; Sciences de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vers une musicologie de l'interprétation, 3, p. 133-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, France-Allemagne. Incommunications et convergences, pp.211-219</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle herméneutique musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Arts &amp; Sciences de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vers une musicologie de l'interprétation, 3, p. 9-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dufetel et Malou Haine (éd.), Liszt : un saltimbanque en province. Lyon : Symétrie, xii, 424 p. ISBN 978-2-914373-27-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersections: Canadian Journal of Music/Revue canadienne de musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (1), pp.119-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/039116ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liszt, figure de la médiation et de l'interculturalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Franz Liszt - Musique, médiation, interculturalité, 251 (3), pp.423-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eger.251.0423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dio.258.0209⟩</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liszt, médiateur entre la France et l'Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Franz Liszt - Musique, médiation, interculturalité, 251 (3), pp.503-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eger.251.0503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanken : Franz Schuberts &amp;quot;Lazarus&amp;quot; und das Wiener Oratorium zu Beginn des 19. Jahrhunderts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 92 (1), pp.218-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/20141655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Le Paris des migrants, 1308, p. 139-147</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schubert-Enzyklopädie, Ernst Hilmar, Margret Jestremski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 92 (1), pp.217-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.105-107</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'imagologie au champ culturel transnational. Méthodologies de l'interculturalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Raison et sens dans le motet de ses origines à Josquin. Représentation des identités culturelles étrangères chez les compositeurs romantiques. Agrégation 2007, 54, p. 60-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Schumann, le progressiste” ? Réflexions sur les principales innovations de l’œuvre de jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ostinato rigore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22, pp.79-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schumann. Thematisch-Bibliographisches Werkverzeichnis Margit L. McCorkle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 90 (2), pp.371-373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Name Beethoven ist heilig in der Kunst&amp;quot; : Studien zu Liszts Beethoven-Rezeption Axel Schröter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.406-408</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Vers une musicologie de l'interprétation, 3, p. 133-179</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Briefwechsel zwischen Paul Arma und Karl Ristenpart (1963/64)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'AMEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, III, p. 1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Vers une musicologie de l'interprétation, 3, p. 9-18</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la virtuosité à l’anti-virtuosité ? Quelques réflexions sur la variation chez Frédéric Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ostinato rigore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 15, p. 227-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Krieg 1870/71, die Gründung der Société nationale de Musique und die Ausprägung der Neufranzösischen Schule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'AMEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, II, p. 1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la structure des Variations pour piano sur un thème de Haendel op. 24 de Brahms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ostinato rigore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Brahms (2), 13, p. 113-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le piano orchestral chez Robert Schumann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers F. Schubert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 14, pp.36-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ostinato, procédé musical universel, Laure Schnapper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 85 (2), pp.356-358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...943 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780852v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01153555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considérations sur la forme variation indépendante chez Johannes Brahms</w:t>
               </w:r>
@@ -5059,3541 +5059,3541 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Transnational Field of Mithila Painting in the 1970s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paula Richman; David L. Szanton. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">India's Mithila Painting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">University of Washington Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.272-287, 2025, 9780295753225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Creativity Between Cultural Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexander Niebler; Josefin Schulze; Agnes Kloos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musik - Zeit - Kreativität. Festschrift für Magnus Gaul zum 60. Gebutstag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hollitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.53-62, 2025, Forum Musikpädagogik, vol. 162. Regensburger Schrfiten, ISBN 978-3-99094-293-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeit denken - Musikhistorische Dimensionen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Magnus Gaul. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musik und Zeitmanagement im digitalen Zeitalter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-60, 2024, Forum Musikpädagogik, 159, Regensburger Schriften zur musikpädagogischen Forschung und Entwicklung, 978-3-95786-274-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zur Riemann-Rezeption in Frankreich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stefan Keym in Verbindung mit Christoph Hust. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kreative Missverständnisse oder universale Musikprinzipien? Hugo Riemann und der internationale Wissenstransfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Olms Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.263-278, 2024, Studien und Materialen zur Musikwissenschaft, 9783487166803</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aire et espace culturels : des &amp;quot;concepts voyageurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arezki Cherfaoui; Jacques Pothier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visions du monde. Les civilisations à l'heure de la globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-54, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et cosmos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soraya Nour-Sckell; Damien Ehrhardt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cosmos, Cosmopolitanism and Cosmopolitics throughout History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ¨200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncker &amp; Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 109-122, 2022, Beiträge zur Politischen Wissenschaft, 978-3-428-18499-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">India's Mithila Painting</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Nour Sckell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Damien Ehrhardt; Hélène Fleury; Soraya Nour Sckell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les émotions créatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncker &amp; Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 7-13, 2022, Beiträge zur Politischen Wissenschaft</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der hellste Stern meiner Jugend&amp;quot; - Alexander von Humboldt et Georg Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Georg-Forster-Studien XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.272-287, 2025, 9780295753225</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">kassel university press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-222, 2022, 9783737609975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Musik und Zeitmanagement im digitalen Zeitalter</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Nour Sckell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soraya Nour Sckell; Damien Ehrhardt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cosmos, Cosmopolitanism and Cosmopolitics throughout History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncker &amp; Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p .9-13, 2022, Beiträge zur Politischen Wissenschaft, 978-3-428-18499-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science and &amp;quot;Transareality&amp;quot; in Humboldt's Cosmos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soraya Nour Sckell; Damien Ehrhardt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To Grasp the Whole World: Politics and Aesthetics Before and After Alexander von Humboldt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncker &amp; Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 17-27, 2022, Beiträge zur Politischen Wissenschaft</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Nour Sckell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soraya Nour Sckell; Damien Ehrhardt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To Grasp the Whole World: Politics and Aesthetics Before and After Alexander von Humboldt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.47-60, 2024, Forum Musikpädagogik, 159, Regensburger Schriften zur musikpädagogischen Forschung und Entwicklung, 978-3-95786-274-7</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncker &amp; Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-13, 2022, Beiträge zur Politischen Wissenschaft</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Kreative Missverständnisse oder universale Musikprinzipien? Hugo Riemann und der internationale Wissenstransfer</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe, l'autre Cap entre traductions et transferts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Gauthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réfugiés transmédia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Entretemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-243, 2022, 9782355394058</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03633141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Early Marx to Véquaud's Countercultural Indophilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sankar Ray; Shaibal Gupta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Probings and Re-Probings. Essays in Marxian Reawakening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aakar Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 141-162, 2021, Probings and Re-Probings. Essays in Marxian Reawakening</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy : une autre musique à programme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Armengaud; Pierre-Albert Castanet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude Debussy. La trace et l'écart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 147-155, 2018, Musiques en question(s)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Marie Laulan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le retour au territoire. L'identité à l'épreuve de la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 41-52, 2018, Collection Communication et Civilisation, 978-2-343-15402-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musik- und Kulturtransfer um 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Helmut Loos; Klaus-Peter Koch; Susanne Popp. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Max Reger - ein nationaler oder ein universaler Komponist?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Gudrun Schröder Verlag, pp.130-148, 2018, Musikgeschichte in Mittel- und Osteuropa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander von Humboldt et la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soraya Nour-Sckell; Damien Ehrhardt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Soi et le Cosmos d'Alexander von Humboldt à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ¨182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncker &amp; Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-110, 2015, Beiträge zur Politischen Wissenschaft</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la fondation de la &amp;quot;Neue Zeitschrift für Musik&amp;quot; à la construction de la &amp;quot;Neudeutsche Schule&amp;quot;. Mutations du champ musical en Allemagne (1834-1859)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Candoni; Laure Gauthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands centres musicaux du monde germanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUPS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 413-422, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La paix, un champ d'études développé à l'université d'Evry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Gauthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scénaristes de la paix. Orient, occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Entretemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.24-32, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die 'Etudes culturelles'. Eine französische Ausprägung der Kulturwissenschaften?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Steffen Höhne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kulturwissenschaft(en) im europäischen Kontext. Fachhistorische Entwicklungen zwischen Theoriebildung und Anwendungsorientierung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 123-132, 2013, Kulturwissenschaft(en) als interdisziplinäres Projekt</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie de Messiaen et la construction de la tradition française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stefan Keym; Peter Jost. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Olivier Messian und die "französische Tradition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verlag Dohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 61-69, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfer studies : une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Damien Ehrhardt; Soraya Nour. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interculturalité et transfert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncker &amp; Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-18, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gedanken zur musikalischen Zeit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dietmar Goltschnigg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phänomen Zeit. Dimensionen und Strukturen in Kultur und Wissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stauffenburg Verlag,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 331-338, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zur Schumann-Rezeption im Frankreich der 1830er Jahren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Helmut Loos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robert Schumann. Persönlichkeit, Werk und Wirkung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Schröder Verlag,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre franco-prussienne, la fondation de la Société nationale de Musique et l’appropriation de la musique allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soraya Nour; Olivier Remaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">War and Peace : the Role of Science and Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncker &amp; Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 165-173, 2010, Beiträge zur Politischen Wissenschaft</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’identité (trans)culturelle. Le cas de la Neudeutsche Schule et de la Société nationale de Musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beat A. Föllmi; Nils Grosch; Mathieu Schneider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music and the Construction of National Identities in the 19thCentury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Valentin Koerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 209-221, 2010, Collection d'études musicologiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des papiers&amp;quot;: Die Musik im Exil der Bauhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sonja Neef. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An Bord der Bauhaus. Zur Heimatlosigkeit der Moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[transcript] Kultur- und Medientheorie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le salon de Liszt comme symbole du Nouveau Weimar (1848-1861)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laure Gauthier; Mélanie Traversier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélodies urbaines. La musique dans les villes d’Europe (XVIe-XIXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUPS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, musique écritures</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zur Ästhetik der Programmusik in Frankreich (1871-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Detlef Altenburg; Harriet Oelers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liszt und Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laaber Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 302-312, 2008, Weimarer Liszt-Studien</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transkulturelle Vermittlung im musikalischen Feld am Beispiel der Schumann- Rezeption in Frankreich (1834-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henriette Herwig; Volker Kalisch; Bernd Kortländer; Joseph A. Kruse; Bernd Witte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Übergänge. Zwischen Künsten und Kulturen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 75-83, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forme variation indépendante chez Schubert.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Hascher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le style instrumental de Schubert. Sources, analyse, évolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 60-81, 2007, Série esthétique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">National Schools, Transcultural Mediation and Musical Field in the 19th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maciej Jabłoński; Danuta Jasińska. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Henryk Wieniawski and the 19th Century Violin Schools. Techniques of Playing, Performance, Questions of Sources and Editorial Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Henryk Wieniawski Musical Society in Poznań</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 29-36, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Schumann-Rezeption im Frankreich des 19. Jahrhunderts im Lichte der französischen Erstdrucke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rebecca Grotjahn; Christin Heitmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Louise Farrenc und die Klassik-Rezeption in Frankreich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BIS-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 105-113, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique à programme chez Vincent d’Indy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuela Schwartz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vincent d’Indy et son temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mardaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 231-242., 2005, musique-musicologie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris – Weimar – Paris. Trois étapes décisives dans l’évolution de la musique à programme (1830-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Kostka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris-Weimar / Weimar-Paris. Kunst- und Kulturtransfer um 1900</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stauffenburg Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 79-93, 2004, Cahiers lendemains</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Programmusik in Frankreich zur Zeit Franck und seiner Schüler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Jost. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">César Franck. Werk und Rezeption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franz Steiner Verlag, p. 50-59, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zwischen Sinfonie und Drama. Die Programmusik und ihre Gattungen bei Vincent d’Indy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stefan Keym; Manuela Schwartz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pluralismus wider Willen. Stilistische Tendenzen in der Musik Vincent d’Indys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Olms Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.263-278, 2024, Studien und Materialen zur Musikwissenschaft, 9783487166803</w:t>
+              <w:t xml:space="preserve">, 2002, Musikwissenschaftliche Publikationen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">Réfugiés transmédia</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Riemann et l’herméneutique musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Viret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches herméneutiques de la musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.231-243, 2022, 9782355394058</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 47-53, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Georg-Forster-Studien XXIII</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les variations pour piano publiées à Paris au temps de Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Poniatowska. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pianiści-wirtuozi w Paryżu wokół Chopina / Les pianistes-virtuoses à Paris autour de Chopin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Neriton, p. 205-218, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hellers späte Variationswerke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stefan Fricke; Wolf Frobenius; Sigrid Konrad; Theo Schmitt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zwischen Volks- und Kunstmusik. Aspekte der ungarischen Musik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.219-222, 2022, 9783737609975</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PFAU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.78-90, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...2865 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PFAU</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01153554v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01153556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Schumanns Exercices WoO 31</w:t>
               </w:r>
@@ -9072,51 +9072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creativity between Cultural Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier MusiCreaTS (Musica e Creatività nel tempo e nello spazio - Musique et créativité dans le temps et l’espace - Musik und Kreativität in Zeit und Raum)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Damien Ehrhardt; Magnus Gaul, May 2022, Regensburg via Zoom, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9279,51 +9279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Transnational Field of Mithila Paintings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9355,2908 +9355,2908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A propos de la 'Cantate Humboldt' de Félix Mendelssohn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collège Humboldt Arts &amp; Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Damien Ehrhardt; Thomas Vernet, Oct 2019, Asnières-sur-Oise, Abbaye de Royaumont, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Der hellste Stern meiner Jugend&amp;quot; – Alexander von Humboldt et Georg Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Georg Forster: Welterkunder, Europäer, Revolutionär. Zur Erinnerung an den Tod von Georg Forster vor 225 Jahren in Paris / Georg Forster: Explorateur, européen, révolutionnaire. En mémoire de la mort de Georg Forster il y a 225 ans à Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut historique allemand, Paris; Frank Vorpahl, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Science to Cosmos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alexander von Humboldt (1769-1859) als Forscher. Vernetzungt, Verständigung, Ethik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexander-von-Humboldt-Club Finnland; Outi Merisalo, Oct 2019, Helsinki, Goethe Institut, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles approches des transferts culturels et leur application à l'histoire de la musique savante européenne au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctoral annuel PLIDAM, Langue étrangère et étrangéisée. Comment aborder, traduire et enseigner les nouvelles littératures?, INALCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frosa Pejoska-Bouchereau, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science and transareality in Humboldt’s cosmos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humboldt-Kolleg International Conference: To Grasp the Whole World. On the 250th Anniversary of Alexander von Humboldt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Soraya Nour, Dec 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zur Riemann-Rezeption in Frankreich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hugo Riemann : Musikforschung zwischen Universalität, Nationalismus und internationaler Ausstrahlung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stefan Keym; Christoph Hust, Jul 2019, Leipzig, Universität Leipzig &amp; Hochschule für Musik und Theater Felix Mendelssohn Bartholdy Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">A propos de la 'Cantate Humboldt' de Félix Mendelssohn</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Science to Cosmos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humboldt Colloquium Research without Borders – Alexander von Humboldt’s Legacy Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexander von Humboldt Foundation, Apr 2019, Madrid, Universidad Complutense &amp; Hotel Meliá Avenida América, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collège Humboldt Arts &amp; Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Damien Ehrhardt; Thomas Vernet, Oct 2019, Asnières-sur-Oise, Abbaye de Royaumont, France</w:t>
+              <w:t xml:space="preserve">, Damien Ehrhardt; Thomas Vernet, Oct 2019, Asnières sur Oise, Abbaye de Royaumont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alexander von Humboldt Foundation, Apr 2019, Madrid, Universidad Complutense &amp; Hotel Meliá Avenida América, Spain</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la science au cosmos humboldtien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’héritage patrimonial et scientifique d’Alexandre de Humboldt (1769-1859)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, Institut de France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Damien Ehrhardt; Thomas Vernet, Oct 2019, Asnières sur Oise, Abbaye de Royaumont, France</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminosité de la couleur goethéenne et dialogue des arts au Bauhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumière et Musique : appropriations, métaphores, analogies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Dufetel; Katia-Sofia Hakim, Nov 2018, Paris, Fondation Singer-Polignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, Institut de France, France</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Marx to Counterculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Karl Marx: Life Ideas Influence. A Critical Examination on the Bicentenary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRI (Asian Development Research Institute), Patna, Inde, Jun 2018, Patna, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Luminosité de la couleur goethéenne et dialogue des arts au Bauhaus</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe des transferts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international. Réfugiés Transmédia 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brigitte Gauthier, Nov 2018, Evry (Université d'Evry) et Ris-Orangis (Les Cinoches), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et cosmos en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie &amp; Musique. La musique une rationalité philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rachida Kalfat; Ahmed Attar, Apr 2018, Tlemcen, Algérie. p. 17-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des transferts culturels aux transfer studies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’histoire culturelle au prisme des studies. Séminaire du CHCSC 2017-2018, séance 3: Area studies : autour de la publication des actes du colloque « Aires culturelles 2014 ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Quentin-en-Yvelines, UVSQ, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferts culturels au sein du champ transnational de l'appropriation beethovénien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Liszt, Paris-Weimar #2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IReMus, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Music and Cosmos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cosmos. Science, Politics, Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique, cosmos et globalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Memoriam Xavier Sanchez. Crise de la globalisation ou globalisation de la crise ? II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Damien Ehrhardt, Nov 2017, Evry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kulturtransfer zwischen Frankreich und Deutschland zu Regers Zeit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Max Reger – ein nationaler oder ein universaler Komponist? Zum 100. Todestag des Komponisten.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mediatisation in 19th Century Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anneliese Maier Research Award 2016: Awards Ceremony and Colloquium, Forum for Early Career Researchers, Focus Topic Visual Studies “Heroes”,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexander von Humboldt Foundation, Sep 2016, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schumann, écrivain et compositeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le compositeur dans la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Area, Space and Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Area Studies as a Reflection of the World in Flux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of European Studies, Jagiellonian University of Kraków Oct 2015, Kraków, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réaliser une édition critique et historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche en train de se faire. Les sciences humaines et sociales à l'Université d'Evry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Evry France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation du salon de Liszt et l’esthétique du Nouveau Weimar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque - Image, Trace, Signe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules-Verne, Mar 2015, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité et universalité de l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue franco-allemand entre chercheurs La recherche scientifique entre structures nationales et responsabilité globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universités et aires culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser les aires culturelles: concepts nomades, espaces diasporiques, jeux d’échelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Damien Ehrhardt; Jacques Pothier; Service culturel Université d'Evry, Dec 2014, Evry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'innovation artistique à travers l'exemple de l'histoire de la musique au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changements et innovation au prisme des Sciences Humaines &amp; Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Evry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural studies et aires culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aires culturelles / Area Studies. Approches de l’interculturalité dans différents systèmes d’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service culturel de l'Université d'Evry; UFR LAM, Université d'Evry, May 2013, Evry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig van. De Kagel à Kubrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kubrick, les films, les musiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brigitte Gauthier, Mar 2010, Evry, France. p. 101-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace et utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lumière et Musique : appropriations, métaphores, analogies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Dufetel; Katia-Sofia Hakim, Nov 2018, Paris, Fondation Singer-Polignac, France</w:t>
+              <w:t xml:space="preserve">Arts, langues et interculturalité: alternatives au paradoxe de la globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xavier Sanchez; Damien Ehrhardt, Mar 2012, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, ADRI (Asian Development Research Institute), Patna, Inde, Jun 2018, Patna, India</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une ère-postglobale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts, langues et interculturalité. Alternatives aux paradoxes de la globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Damien Ehrhardt; Xavier Sanchez, Mar 2012, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Brigitte Gauthier, Nov 2018, Evry (Université d'Evry) et Ris-Orangis (Les Cinoches), France</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Künstlerische Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humboldt Kolleg "Innovation und Widerstand"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Outi Merisalo, Oct 2012, Helsinki, University of Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rachida Kalfat; Ahmed Attar, Apr 2018, Tlemcen, Algérie. p. 17-42</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et Temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Incertitude et créativité. Réflexions sur les pratiques scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Humboldt France, Jun 2010, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint-Quentin-en-Yvelines, UVSQ, France</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Reception of Schumann in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th Biennial Conference on 19th Century Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michael Beckerman (New York University); Rachel Cowgill (University of Leeds / Liverpool Hope University) ; Mark Everist (University of Southampton; chair) Bryan Gilliam (Duke University) Francesco Izzo (University of Southampton); Bryan Gilliam (Duke University) ; Francesco Izzo (University of Southampton), Jul 2010, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IReMus, Oct 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité et la différence en musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’unité dans la diversité ou la vision humboldtienne du cosmos. Identité – Individualité – Interdépendance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Soraya Nour-Sckell ; Damien Ehrhardt, Jun 2009, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lisboa, Portugal</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la 'Tonempfindung' à la 'Tonvorstellung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e rencontre de l’atelier franco-italo-allemand "L’immaginazione come ‘camera obscura’ dei processi narrativi"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Menaggio, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Damien Ehrhardt, Nov 2017, Evry, France</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deutsch-französische Vermittlung im transnationalen musikalischen Feld zur Zeit Gouvys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théodore Gouvy (1819-1898)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Herbert Schneider et Institut Théodore Gouvy, 2007, Hildesheim, Germany. p. 551-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Leipzig, Germany</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schumann et l’obscur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e rencontre de l’atelier franco-italo-allemand "L’immaginazione come ‘camera obscura’ dei processi narrativi"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Loveno, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alexander von Humboldt Foundation, Sep 2016, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de l’identité transnationale chez Franz Liszt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identité, entre ineffable et effroyable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Lazzarotti, Oct 2008, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique au bord du Bauhaus. La musique à bord de la Bauhaus. Kultur- und Fachtransfer im Identifikationsprozess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An Bord der Bauhaus. Moderne und Migration. Eine Begegnung von Kunst und Wissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sonja Neef, May 2008, Weimar, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institute of European Studies, Jagiellonian University of Kraków Oct 2015, Kraków, Poland</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une (nouvelle) herméneutique musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives de l'esthétique musicale entre théorie et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alessandro Arbo, Nov 2005, Strasbourg, France. p. 157-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Evry France</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction des écoles nationales et des identités (trans)culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et construction des identités nationales au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beat A. Föllmi; Nils Grosch; Mathieu Schneider, Oct 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...1254 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167183v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01167182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zur Gustav Mahler-Rezeption in Frankreich</w:t>
               </w:r>
@@ -12726,51 +12726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artists and Scientists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12801,51 +12801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe, l'autre cap, entre traductions et transferts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13062,51 +13062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces de l'utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13308,51 +13308,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74EA7E47"/>
+    <w:nsid w:val="2542445F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13539,51 +13539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-ehrhardt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9042-0388" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050482483" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71552918" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01150190v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ehrhardt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01148616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843124v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Nour Sckell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.duncker-humblot.de/buch/to-grasp-the-whole-world-politics-and-aesthetics-before-and-after-alexander-von-humboldt-9783428185009/?page_id=0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.duncker-humblot.de/en/buch/cosmos-cosmopolitanism-and-cosmopolitics-throughout-history-9783428584994/?page_id=1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fleury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.duncker-humblot.de/buch/les-emotions-creatives-9783428185016/?page_id=0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Nour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duncker-humblot.de/index.php/le-soi-et-le-cosmos-d-alexander-von-humboldt-a-nos-jours.html?" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151970v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beiche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.schumann-ga.de/index.php/schumann-gesamtausgabe/stand-der-edition/149-klavierwerke3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151978v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duncker-humblot.de/index.php/la-fascination-de-la-planete.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duncker-humblot.de/index.php/interculturalite-et-transfert.html?q=Interculturalit%C3%A9+et+transfert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529767v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Armengaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=32506" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://symetrie.com/fr/titres/relations-franco-allemandes-musique-programme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mialaret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pistone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152415v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iremus.cnrs.fr/fr/collections-revues/bibliographies-et-catalogues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151982v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Scheel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03856945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Branger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Keym" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Candoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2962" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927708v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dwyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dacheux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927757v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petitgirard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927752v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fontaine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0062" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065759v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robitaille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0046" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927732v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0028" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927755v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Chueke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0102" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119949v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804652v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528317v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.258.0209" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441573v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541060v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152057v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1404/74183" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152344v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152343v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542598v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039116ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.251.0423" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152031v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.251.0503" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20141655" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780853v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153626v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780850v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780851v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153608v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153559v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153557v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780852v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153555v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153549v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153546v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153545v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151952v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hollitzer.at/buch/musik-zeit-kreativitaet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281856v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uwapress.uw.edu/book/9780295753225/indias-mithila-painting/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528700v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wissner.com/wissner-musikbuch/buchreihen-wissner-musikbuch/forum-musikpaedagogik/regensburger-schriften/musik-und-zeitmanagement-im-digitalen-zeitalter-detail" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-shop.de/olms/titel/kreative-missverstaendnisse-oder-universale-musikprinzipien-id-118635/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/refugies-transmedia-9782355394058.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685179v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kobra.uni-kassel.de/handle/123456789/13866" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661521v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/visions-du-monde/#:~:text=Les%20civilisations%20%C3%A0%20l'heure%20de%20la%20globalisation,-Arezki%20Cherfaoui%2C%20Jacques&amp;amp;text=Adoptant%20une%20perspective%20mondiale%20et,20%20et%2021e%20si%C3%A8cles." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695934v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843127v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088670v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.duncker-humblot.de/en/buch/to-grasp-the-whole-world-politics-and-aesthetics-before-and-after-alexander-von-humboldt-9783428185009/?page_id=0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065734v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aakarbooks.com/details.php?bid=986" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889954v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=1155" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881437v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60811" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703340v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166519v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duncker-humblot.de/index.php/le-soi-et-le-cosmos-d-alexander-von-humboldt-a-nos-jours-2.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522151v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/les-points-dans-les-poches/176-scenaristes-de-la-paix.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152100v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/arts-et-esthetique/musiques/les-grands-centres-musicaux-dans-le-monde-germanique" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152105v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=72907" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152106v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dohr.de/fachbuch/einzeltitel/isbn9783868461121.htm" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152108v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152262v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.schumann-portal.de/robert-schumann-personlichkeit-werk-und-wirkung.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152256v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stauffenburg.de/asp/books.asp?id=1178" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152299v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duncker-humblot.de/index.php/war-and-peace-the-role-of-science-and-art-2.html?q=War+and+Peace.+The+role+of+sciences+and+arts." TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152269v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bookadda.com/publisher/baden-baden-@-bouxwiller:-editions-valentin-koerner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152060v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transcript-verlag.de/978-3-8376-1104-5/an-bord-der-bauhaus#" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152412v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/arts-et-esthetique/musiques/melodies-urbaines" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152413v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.laaber-verlag.wslv.de/index.php?m=5&amp;amp;n=5&amp;amp;ID_Liste=50" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=qJRMZFhzewIC&amp;amp;pg=PA61&amp;amp;lpg=PA61&amp;amp;dq=La+forme+variation+ind%C3%A9pendante+chez+Schubert.+Analyse+typologique&amp;amp;source=bl&amp;amp;ots=zIZTqmAqdF&amp;amp;sig=UrLhXzwb2rweIwhR_KS08750HPA&amp;amp;sa=X&amp;amp;ei=lqwzUK6KO8O50QXryoD4BQ&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152414v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metzlerverlag.de/index.php?mod=bookdetail&amp;amp;isbn=978-3-476-02184-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152493v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wieniawski.com/henryk_wieniawski_and_the_19th_century_violin_schools_english.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152492v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oops.uni-oldenburg.de/478/1/grolou06.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152998v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=BwNn8rHcqIQC&amp;amp;pg=PA255&amp;amp;lpg=PA255&amp;amp;dq=Vincent+d%27Indy+et+son+temps&amp;amp;source=bl&amp;amp;ots=B0DV9jbCj0&amp;amp;sig=LVsOkvx_8g_-_dAUmB1DgYoSZ-0&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=yEdaVamNIsn7UofbgZAC&amp;amp;ved=0CCcQ6AEwAQ#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153000v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://stauffenburg.de/asp/books.asp?id=491" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152999v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153562v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.olms.de/search/Detail.aspx?pr=15183" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153560v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arts.unistra.fr/equipe-de-recherche/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153554v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pfau-verlag.de/shop_detail/27062.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153556v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uni-saarland.de/fachrichtung/musikwissenschaft/forschung/publikationen/sb-studien.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153544v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.schumann-portal.de/schumann-forschungen.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295544v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295623v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307286v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307281v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661528v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606730v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410277v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267184v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979169v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336448v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986327v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401395v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184040v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335715v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103917v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336310v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336346v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934347v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829087v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924423v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771846v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756116v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896133v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618457v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638031v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542588v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449312v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484200v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449948v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520769v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166496v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830610v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549644v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520898v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520770v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152249v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520722v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619547v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628899v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452502v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448902v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453464v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474647v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152410v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167186v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167184v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166525v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167183v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167182v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166523v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166522v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166520v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065776v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153541v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123120v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392312v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124335v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448888v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453094v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150221v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519641v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01761199v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-ehrhardt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9042-0388" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050482483" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71552918" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01150190v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ehrhardt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01148616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695902v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Nour Sckell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.duncker-humblot.de/en/buch/cosmos-cosmopolitanism-and-cosmopolitics-throughout-history-9783428584994/?page_id=1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661519v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fleury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.duncker-humblot.de/buch/les-emotions-creatives-9783428185016/?page_id=0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.duncker-humblot.de/buch/to-grasp-the-whole-world-politics-and-aesthetics-before-and-after-alexander-von-humboldt-9783428185009/?page_id=0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Nour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duncker-humblot.de/index.php/le-soi-et-le-cosmos-d-alexander-von-humboldt-a-nos-jours.html?" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151970v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beiche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.schumann-ga.de/index.php/schumann-gesamtausgabe/stand-der-edition/149-klavierwerke3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duncker-humblot.de/index.php/interculturalite-et-transfert.html?q=Interculturalit%C3%A9+et+transfert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duncker-humblot.de/index.php/la-fascination-de-la-planete.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529767v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Armengaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=32506" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://symetrie.com/fr/titres/relations-franco-allemandes-musique-programme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mialaret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pistone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152415v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iremus.cnrs.fr/fr/collections-revues/bibliographies-et-catalogues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151982v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Scheel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03856945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Branger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Keym" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Candoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2962" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927708v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dwyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dacheux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927751v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0046" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927732v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927755v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Chueke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0102" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robitaille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fontaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0062" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petitgirard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119949v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gros" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697087v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528317v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.258.0209" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441573v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541060v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152057v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1404/74183" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152344v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152343v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542598v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039116ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.251.0423" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152031v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.251.0503" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20141655" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780853v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153626v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153561v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780850v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780851v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153608v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153558v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153555v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780852v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153549v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153546v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153545v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151952v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281856v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uwapress.uw.edu/book/9780295753225/indias-mithila-painting/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011542v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hollitzer.at/buch/musik-zeit-kreativitaet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528700v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wissner.com/wissner-musikbuch/buchreihen-wissner-musikbuch/forum-musikpaedagogik/regensburger-schriften/musik-und-zeitmanagement-im-digitalen-zeitalter-detail" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-shop.de/olms/titel/kreative-missverstaendnisse-oder-universale-musikprinzipien-id-118635/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606726v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/visions-du-monde/#:~:text=Les%20civilisations%20%C3%A0%20l'heure%20de%20la%20globalisation,-Arezki%20Cherfaoui%2C%20Jacques&amp;amp;text=Adoptant%20une%20perspective%20mondiale%20et,20%20et%2021e%20si%C3%A8cles." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695914v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661521v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685179v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kobra.uni-kassel.de/handle/123456789/13866" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695934v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843127v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088670v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.duncker-humblot.de/en/buch/to-grasp-the-whole-world-politics-and-aesthetics-before-and-after-alexander-von-humboldt-9783428185009/?page_id=0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633141v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/refugies-transmedia-9782355394058.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065734v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aakarbooks.com/details.php?bid=986" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889954v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=1155" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881437v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60811" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703340v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166519v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duncker-humblot.de/index.php/le-soi-et-le-cosmos-d-alexander-von-humboldt-a-nos-jours-2.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152100v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/arts-et-esthetique/musiques/les-grands-centres-musicaux-dans-le-monde-germanique" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/les-points-dans-les-poches/176-scenaristes-de-la-paix.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152105v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=72907" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152106v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dohr.de/fachbuch/einzeltitel/isbn9783868461121.htm" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152108v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152256v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stauffenburg.de/asp/books.asp?id=1178" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152262v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.schumann-portal.de/robert-schumann-personlichkeit-werk-und-wirkung.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152299v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duncker-humblot.de/index.php/war-and-peace-the-role-of-science-and-art-2.html?q=War+and+Peace.+The+role+of+sciences+and+arts." TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152269v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bookadda.com/publisher/baden-baden-@-bouxwiller:-editions-valentin-koerner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152060v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transcript-verlag.de/978-3-8376-1104-5/an-bord-der-bauhaus#" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152412v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/arts-et-esthetique/musiques/melodies-urbaines" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152413v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.laaber-verlag.wslv.de/index.php?m=5&amp;amp;n=5&amp;amp;ID_Liste=50" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metzlerverlag.de/index.php?mod=bookdetail&amp;amp;isbn=978-3-476-02184-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152491v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=qJRMZFhzewIC&amp;amp;pg=PA61&amp;amp;lpg=PA61&amp;amp;dq=La+forme+variation+ind%C3%A9pendante+chez+Schubert.+Analyse+typologique&amp;amp;source=bl&amp;amp;ots=zIZTqmAqdF&amp;amp;sig=UrLhXzwb2rweIwhR_KS08750HPA&amp;amp;sa=X&amp;amp;ei=lqwzUK6KO8O50QXryoD4BQ&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152493v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wieniawski.com/henryk_wieniawski_and_the_19th_century_violin_schools_english.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152492v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oops.uni-oldenburg.de/478/1/grolou06.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152998v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=BwNn8rHcqIQC&amp;amp;pg=PA255&amp;amp;lpg=PA255&amp;amp;dq=Vincent+d%27Indy+et+son+temps&amp;amp;source=bl&amp;amp;ots=B0DV9jbCj0&amp;amp;sig=LVsOkvx_8g_-_dAUmB1DgYoSZ-0&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=yEdaVamNIsn7UofbgZAC&amp;amp;ved=0CCcQ6AEwAQ#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153000v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://stauffenburg.de/asp/books.asp?id=491" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152999v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153562v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.olms.de/search/Detail.aspx?pr=15183" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153560v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arts.unistra.fr/equipe-de-recherche/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153556v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153554v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pfau-verlag.de/shop_detail/27062.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uni-saarland.de/fachrichtung/musikwissenschaft/forschung/publikationen/sb-studien.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153544v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.schumann-portal.de/schumann-forschungen.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295544v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295623v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307286v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307281v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661528v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606730v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410277v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267184v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335715v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979169v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336448v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986327v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401395v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184040v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103917v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336310v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336346v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934347v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829087v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924423v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771846v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756116v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896133v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618457v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638031v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542588v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449312v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484200v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449948v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520769v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166496v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549644v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830610v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520898v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520770v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152249v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520722v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619547v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628899v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452502v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448902v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453464v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474647v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152410v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167186v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167184v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166525v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167182v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167183v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166523v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166522v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166520v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065776v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153541v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123120v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392312v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124335v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448888v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453094v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150221v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519641v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01761199v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>