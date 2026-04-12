--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:70.052083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien Eveillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor at Nantes Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I try to represent the behavior of living systems on different scales by various modeling approaches based on constraint programming. In my opinion, a living system should be formalized as an hybrid automaton under constraints.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My biological studies concern biological systems from molecular to ecological scales, with a special emphasis on marine systems.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling pelagic-benthic coupling associated with the biological carbon pump in the Fram Strait (Arctic Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Metfies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten H Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Nöthig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.840. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-55221-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The southern gap in ocean microbiome science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Sarmento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célio Dias Santos-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulani Makhalanyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s44375-025-00006-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viruses in multi-scale ocean models: challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Talmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Howard-Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Covert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew B Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2025.1717845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the link between phytoplankton molecular physiology and biogeochemical cycling via genome-scale modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (23), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adq3593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six key policy recommendations to advocate for marine conservation that matches the ocean’s dynamism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Julian Esteban-Cantillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Wanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umer Gurchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Ocean Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44183-025-00151-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUMESS: integrating quantitative transcriptomic analysis and metabolic modeling to unveil condition-specific gene signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Paré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bihouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (8), pp.btaf448. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling microbial networks across pelagic zones in the tropical and subtropical global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Deutschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sebastián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.126. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-44550-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokaryotic-virus-encoded auxiliary metabolic genes throughout the global oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funing Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M Wainaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Howard-Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Domínguez-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bolduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.159. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-024-01876-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community metabolic modeling of host-microbiota interactions through multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (6), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2024.110092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datascape: exploring heterogeneous dataspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakez Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.7041. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-52493-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological associations distribution modelling of marine plankton at a global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinna Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 379, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2023.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential global distribution of marine picocyanobacteria gene clusters reveals distinct niche-related adaptive strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Farrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (5), pp.720-732. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-023-01386-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling temporal associations in marine microbial networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Maria Deutschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Krabberød</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cèlia Marrasé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (83), https://doi.org/10.1186/s40168-023-01523-z. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.07.13.452187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean-wide comparisons of mesopelagic planktonic community structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janaina Rigonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-023-00279-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling abundance-dependent metabolic phenotypes of microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia E Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Paz Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Eduardo Maass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.00492-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of genome‐scale metabolic modelling to niche theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (6), pp.1352-1364. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community functioning during plant litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Schroeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.7451. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11485-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priorities for ocean microbiome research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gristwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Troublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (7), pp.937-947. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-022-01145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Watteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e78129. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and ecological footprint of Global Ocean RNA viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Dominguez-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Wainaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funing Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 376 (6598), pp.1202-1208. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abn6358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decline in plankton diversity and carbon flux with reduced sea ice extent along the Western Antarctic Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajuan Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carly Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Ducklow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.4948. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-25235-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compendium of 530 metagenome-assembled bacterial and archaeal genomes from the polar Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Royo-Llonch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ruiz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pedrós-Alió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (12), pp.1561-1574. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-021-00979-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental vulnerability of the global ocean epipelagic plankton community interactome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (35), pp.eabg1921. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abg1921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443359v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community perspective on the concept of marine holobionts: current status, challenges, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon M. Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Arboleda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Auguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arite Bigalke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e10911. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.10911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the microbial ecology of coastal hotspots of marine nitrogen fixation in the western North Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seaver Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyi Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Gifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Whitby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84969-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergic Effects of Temperature and Irradiance on the Physiology of the Marine Synechococcus Strain WH7803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haguait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Pittera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.01707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Oceans: towards global ocean ecosystems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (8), pp.428-445. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41579-020-0364-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the Core Microbiome and Distribution of Palmerolide in Synoicum adareanum Across the Anvers Island Archipelago, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Avalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Davenport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (6), pp.298. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md18060298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modeling to estimate jellyfish ecophysiological properties and size distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62357-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Mechanisms of Long-Term Genome Diversification Associated With Niche Partitioning in Marine Picocyanobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Farrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haguait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.567431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap for naming uncultivated Archaea and Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Freudenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Hatzenpichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hugenholtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (8), pp.987-994. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-020-0733-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863761v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Spatial and Temporal Dynamic of Bacterioplankton Communities With Ecological Strategies Across a Coastal Frontal Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Perennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandez-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Caputi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Kirilovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Modeling of Microbial Metabolic Networks for Integrating Partial Quantitative Knowledge Within the Nitrogen Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bouskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bess Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational Needs Supporting Marine Ecosystems Modeling and Forecasting: From the Global Ocean to Regional and Coastal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Capotondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jacox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kavanaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehodey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.623. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and co-occurrence patterns in microbial communities under acute environmental stress reveal ecological factors fostering resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinka Mandakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Travisany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.5875. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-23931-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcription factors involved in the phenotype of a domesticated oleaginous microalgae strain of Tisochrysis lutea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thiriet-Rupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Trottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30, pp.59 - 72. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2017.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the complexity of plankton communities exploiting omics potential: From present challenges to an integrative pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico d'Alelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Coles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Caputi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ribera D’alcalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coisb.2018.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Power of Uncertainties in Microbial System Modeling: No Need To Hide Them Anymore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bouskill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (6), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mSystems.00169-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining graph and flux-based structures to decipher phenotypic essential metabolites within metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Laniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Paz Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.e3860. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.3860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Expression Analysis of Zobellia galactanivorans during the Degradation of Algal Polysaccharides Reveals both Substrate-Specific and Shared Transcriptome-Wide Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.article 1808. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective constraint-based approach for modeling genome-scale microbial ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.e0171744. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0171744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meneco, a Topology-Based Gap-Filling Tool Applicable to Degraded Genome-Wide Metabolic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon M Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering transcriptional regulations coordinating the response to environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Aravena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.129-42. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-016-0885-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton networks driving carbon export in the oligotrophic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 532, pp.465-470. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature16942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative bacterial interactions from metagenomic knowledge with an integrative systems ecology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Paz Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), pp.106-117. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau social chez les planctons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Black Queen Hypothesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrad Jamshidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lagadeuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (9), pp.2085-2091. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2016.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using hybrid automata modelling to study phenotypic plasticity and allocation strategies in the plant mycorrhizal mutualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrad Jamshidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn E. Behm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Toby Kiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 311, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive ecology in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lagadeuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duputié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (5), pp.1293-1310. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shift in the archaeal nitrifier community in response to natural and anthropogenic disturbances in the northern Gulf of Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia E. Newell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J. Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne S. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), pp.106 - 112. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabolic approach to study algal-bacterial interactions in changing environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon M. Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (7), pp.1656-60. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome-scale metabolic network of Ectocarpus siliculosus (EctoGEM): a resource to study brown algal physiology and beyond.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon M Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Ethis de Corny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (2), pp.367-381. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine systems biology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonistic interactions between heterotrophic bacteria as a potential regulator of community structure of hypersaline microbial mats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelli L M Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L Pinckney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83 (1), pp.74-81. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2012.01457.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental factors determining ammonia-oxidizing organism distribution and diversity in marine environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J Bouskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Jayakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bess B Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (3), pp.714-729. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02623.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using logic programming for modeling the one-carbon metabolism network to study the impact of folate deficiency on methylation processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Z Gnimpieba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Guéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abalo Chango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (8), pp.2508-2521. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1mb05102d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward systems biology in brown algae to explore acclimation and adaptation to the shore environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (12), pp.883-892. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/omi.2011.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and annual reoccurrence in betaproteobacterial ammonia-oxidizing bacterial population structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J Bouskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory O'Mullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George A Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bess B Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (4), pp.872-886. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02362.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated analysis of the gene neighbouring impact on bacterial metabolic networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.261-268. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-syb.2010.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating quantitative knowledge into a qualitative gene regulatory network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (9), pp.e1002157. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting human Rad51 by specific DNA aptamers induces inhibition of homologous recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sf Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renodon-Cornière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 92 (12), pp.1832-1838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting human Rad51 by specific DNA aptamers induces inhibition of homologous recombination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan F Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Renodon-Cornière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Nomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 92 (12), pp.1832-8. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2010.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Modeling of Gene Regulatory Networks: Mixing Temporal and Qualitative Biological Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (79), http://www.biomedcentral.com/1752-0509/4/79/abstract. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1752-0509-4-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous decomposition of protein interaction networks: refining the description of intra-modular interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Del Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (7), pp.926-932. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous decomposition of protein interaction networks: refining the description of intra-modular interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Del Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (7), pp.926-32. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal constraints of a gene regulatory network: Refining a qualitative simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 98 (3), pp.149-159. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystems.2009.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time course gene expression in the one-carbon metabolism network using HepG2 cell line grown in folate-deficient medium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abalo Chango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afif Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Bousserouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline M Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (4), pp.312-20. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2008.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia-oxidizing bacterial community composition in estuarine and oceanic environments assessed using a functional gene microarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bess B. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie D. Kirshtein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary A. Voytek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (10), pp.2522-2538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale constraint programming model of alternative splicing regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidde de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Branlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bockmayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Special issue: computational systems biology, 325 (1), pp.3-24. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2004.03.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence, Machine Learning and Modeling for Understanding the Oceans and Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayat Sanchez-Pi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2020 Workshop - Tackling Climate Change with Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Santiago / Virtual, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From plankton functional traits to marine ecosystem functions: Assessing functional diversity of plankton communities from high throughput -omics data and its impact on oceanic biogeochemical cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Benoiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton networks correlated to the biological carbon pump in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Benoiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée analyse des réseaux, GDR génomique environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better understanding of the plant microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Garrido Oter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Génomique Environnementale, Sep 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION PAPER Evolutionary Constraint-Based Formulation Requires New Bi-level Solving Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Computational Methods in Systems Biology CMSB 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.279-281, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23401-4_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing and analyzing networks of marine microbial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod - Marine Ecosystems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ASP application in integrative biology: identification of functional gene units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Maass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Thiele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPNMR - 12th Conference on Logic Programming and Nonmonotonic Reasoning - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Corunna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Metabolic Network of &amp;lt;em&amp;gt;Ectocarpus Siliculosus&amp;lt;/em&amp;gt; Using Answer Set Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gebser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPNMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40564-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Metabolic Network of Ectocarpus Siliculosus using Answer Set Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gebser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPNMR - 12th Conference on Logic Programming and Nonmonotonic Reasoning - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Corunna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems biology approaches at cellular level in the model organism Ectocarpus siliculosus to better understand brown algal physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Groisillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esil 2012: algal post-genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIPPER: A flexible method to integrate heterogeneous data into a metabolic network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Advances in Bio and Medical Sciences (ICCABS), 2011 IEEE 1st International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Orlando, United States. pp.40 - 45, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCABS.2011.5729937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of omics data to investigate common intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Angibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Bioscience, Biochemistry and Bioinformatics (ICBBB 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Singapore, Singapore. pp.101-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Ordinary Differential Equations Based Constraints in the Standard CP Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hosobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming, CP2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, St Andrews, United Kingdom. pp.221--235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Bacterial Genomes by Searching their Common Intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Angibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Bioinformatics and Computational Biology (BICoB 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, New Orleans, United States. pp.102-113, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00727-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints Programming for Unifying Gene Regulatory Networks Modeling Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Constraint Based Methods for Bioinformatics (WCB08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and analysing an integrative model of HIV-1 RNA alternative splicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bockmayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Vezain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Methods in Systems Biology - CMSB 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Paris/France, pp.43--57, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b107287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KOALAB: A new method for regulatory motif search. Illustration on alternative splicing regulation in HIV-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peyrefitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Ouvertes Biologie Informatique Mathématiques - JOBIM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid concurrent constraint programming: A well-suited formalism for modelling alternative splicing regulation (Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bockmayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Biological Regulatory Processes - ECCB Satellite Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of alternative splicing regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidde de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Branlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bockmayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computational Methods in Systems Biology - CMSB'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rovereto, Italie, pp.75-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement statistique des résultats SELEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guermeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie Informatiques et Mathématiques - JOBIM 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Nicolas &amp; Claude Thermes, Jun 2002, Saint Malo - France, pp.277--283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhotoEukStein opens doors to the metabolism of eukaryotic-algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing functional diversity of plankton communities from high throughput –omics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Benoiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Bilan et de Prospective du programme LEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OcéanIA: AI, Data, and Models for Understanding the Ocean and Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayat Sanchez-Pi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-64, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274323v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microbiomes de l'océan : une démarche à haut débit pour une compréhension globale et systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Palka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiodiversité : un nouveau regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 161 - 185, editions matériologiques, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les big data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mokrane Bouzeghoub et Rémy Mosseri, 2017, 978-2-271-11464-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub et Rémy Mosseri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à Découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, 2017, 978-2-271-11464-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et prédiction du fonctionnement et de la dynamique des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Plewniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique environnemetale : la révolution du séquençage à haut débit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and predicting behaviors and dynamics of ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Plewniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insight on environmental genomics, the high-throughput sequencing revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie prédictive & changement planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thiébault; Stéphanie and Hadi; Halima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut écologie &amp; environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors s\'{e}rie, Institut écologie &amp; environnement du CNRS, pp.9-44, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XII Des données haut-débit à la modélisation des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Plewniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.83-89, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Approaches for Investigating Biological Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Elloumi, Albert Y. Zomaya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms in Computational Molecular Biology: Techniques, Approaches and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.1066, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the jellyfish Pelagia Noctiluca to carbon export in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUMESS: Integrating Quantitative Transcriptomic Analysis and Metabolic Modeling to Unveil Condition-Specific Gene Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Paré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bihouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary-scale heterotrophic microbial community modeling assesses metabolic synergy and viral impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Riddell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community metabolic modeling of host-microbiota interactions through multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards modeling genome-scale knowledge in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhotoEukStein: Towards an omics-based definition of unicellular eukaryote phototrophs functional traits via metabolic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into biotic and abiotic modulation of ocean mesopelagic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janaina Rigonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of genome scale metabolic modeling to niche theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Jose Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling microbial networks across pelagic zones in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina M Deutschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina R Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sebastián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecogenomics of key prokaryotes in the arctic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Royo-Llonch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ruiz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pedrós-Alió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental vulnerability of the global ocean plankton community interactome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial optimization methods to complete and analyse a metabolic network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Laniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the species compartment definition on quantitative modeling of microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative modelling and analysis of gene regulatory networks: application to the adaptation of Escherichia coli bacterium to carbon availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating heterogeneous knowledges for understanding biological behaviors: a probabilistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toll Based Measures for Dynamical Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Oceans, Dynamic Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Julian Esteban-Cantillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Wanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umer Gurchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BiOCean5D GA# 101059915. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeDUSA: a sage-based tool for computing the stoichiometric capacitance of a metabolic network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Site Constraint Programming Model of Alternative Splicing Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidde de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Branlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bockmayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4830, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effects of SR proteins on alternative splicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidde de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Branlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bockmayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A02-R-117 || eveillard02b, 2002, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique et formelle de la régulation de l'épissage alternatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie moléculaire. Université Henri Poincaré - Nancy 1, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004NAN10037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Systems Biology to Systems Ecology: A Computational Journey Through Biological Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Université de Nantes, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04385526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId495"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:70.052083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien Eveillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor at Nantes Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I try to represent the behavior of living systems on different scales by various modeling approaches based on constraint programming. In my opinion, a living system should be formalized as an hybrid automaton under constraints.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My biological studies concern biological systems from molecular to ecological scales, with a special emphasis on marine systems.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viruses in multi-scale ocean models: challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Talmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Howard-Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Covert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew B Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2025.1717845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six key policy recommendations to advocate for marine conservation that matches the ocean’s dynamism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Julian Esteban-Cantillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Wanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umer Gurchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Ocean Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44183-025-00151-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the link between phytoplankton molecular physiology and biogeochemical cycling via genome-scale modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (23), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adq3593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling pelagic-benthic coupling associated with the biological carbon pump in the Fram Strait (Arctic Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Metfies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten H Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Nöthig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.840. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-55221-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The southern gap in ocean microbiome science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Sarmento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célio Dias Santos-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulani Makhalanyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s44375-025-00006-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUMESS: integrating quantitative transcriptomic analysis and metabolic modeling to unveil condition-specific gene signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Paré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bihouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (8), pp.btaf448. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community metabolic modeling of host-microbiota interactions through multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (6), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2024.110092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokaryotic-virus-encoded auxiliary metabolic genes throughout the global oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funing Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M Wainaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Howard-Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Domínguez-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bolduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.159. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-024-01876-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling microbial networks across pelagic zones in the tropical and subtropical global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Deutschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sebastián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.126. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-44550-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datascape: exploring heterogeneous dataspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakez Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.7041. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-52493-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological associations distribution modelling of marine plankton at a global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinna Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 379, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2023.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling temporal associations in marine microbial networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Maria Deutschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Krabberød</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cèlia Marrasé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (83), https://doi.org/10.1186/s40168-023-01523-z. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.07.13.452187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential global distribution of marine picocyanobacteria gene clusters reveals distinct niche-related adaptive strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Farrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (5), pp.720-732. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-023-01386-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean-wide comparisons of mesopelagic planktonic community structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janaina Rigonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-023-00279-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling abundance-dependent metabolic phenotypes of microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia E Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Paz Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Eduardo Maass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.00492-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community functioning during plant litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Schroeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.7451. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11485-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of genome‐scale metabolic modelling to niche theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (6), pp.1352-1364. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priorities for ocean microbiome research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gristwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Troublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (7), pp.937-947. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-022-01145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Watteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e78129. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and ecological footprint of Global Ocean RNA viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Dominguez-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Wainaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funing Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 376 (6598), pp.1202-1208. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abn6358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compendium of 530 metagenome-assembled bacterial and archaeal genomes from the polar Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Royo-Llonch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ruiz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pedrós-Alió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (12), pp.1561-1574. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-021-00979-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community perspective on the concept of marine holobionts: current status, challenges, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon M. Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Arboleda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Auguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arite Bigalke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e10911. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.10911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental vulnerability of the global ocean epipelagic plankton community interactome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (35), pp.eabg1921. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abg1921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443359v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decline in plankton diversity and carbon flux with reduced sea ice extent along the Western Antarctic Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajuan Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carly Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Ducklow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.4948. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-25235-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the microbial ecology of coastal hotspots of marine nitrogen fixation in the western North Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seaver Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyi Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Gifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Whitby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84969-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the Core Microbiome and Distribution of Palmerolide in Synoicum adareanum Across the Anvers Island Archipelago, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Avalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Davenport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (6), pp.298. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md18060298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Oceans: towards global ocean ecosystems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (8), pp.428-445. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41579-020-0364-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modeling to estimate jellyfish ecophysiological properties and size distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62357-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergic Effects of Temperature and Irradiance on the Physiology of the Marine Synechococcus Strain WH7803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haguait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Pittera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.e01707. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.01707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Mechanisms of Long-Term Genome Diversification Associated With Niche Partitioning in Marine Picocyanobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Farrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haguait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.e567431. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.567431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap for naming uncultivated Archaea and Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Freudenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Hatzenpichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hugenholtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (8), pp.987-994. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-020-0733-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863761v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Spatial and Temporal Dynamic of Bacterioplankton Communities With Ecological Strategies Across a Coastal Frontal Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Perennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandez-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Caputi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Kirilovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Modeling of Microbial Metabolic Networks for Integrating Partial Quantitative Knowledge Within the Nitrogen Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bouskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bess Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational Needs Supporting Marine Ecosystems Modeling and Forecasting: From the Global Ocean to Regional and Coastal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Capotondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jacox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kavanaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehodey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.623. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and co-occurrence patterns in microbial communities under acute environmental stress reveal ecological factors fostering resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinka Mandakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Travisany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.5875. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-23931-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcription factors involved in the phenotype of a domesticated oleaginous microalgae strain of Tisochrysis lutea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thiriet-Rupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Trottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30, pp.59 - 72. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2017.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the complexity of plankton communities exploiting omics potential: From present challenges to an integrative pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico d'Alelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Coles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Caputi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ribera D’alcalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coisb.2018.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Expression Analysis of Zobellia galactanivorans during the Degradation of Algal Polysaccharides Reveals both Substrate-Specific and Shared Transcriptome-Wide Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.article 1808. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Power of Uncertainties in Microbial System Modeling: No Need To Hide Them Anymore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bouskill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (6), </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mSystems.00169-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining graph and flux-based structures to decipher phenotypic essential metabolites within metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Laniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Paz Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.e3860. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.3860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective constraint-based approach for modeling genome-scale microbial ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.e0171744. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0171744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meneco, a Topology-Based Gap-Filling Tool Applicable to Degraded Genome-Wide Metabolic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon M Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative bacterial interactions from metagenomic knowledge with an integrative systems ecology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Paz Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), pp.106-117. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering transcriptional regulations coordinating the response to environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Aravena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.129-42. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-016-0885-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton networks driving carbon export in the oligotrophic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 532, pp.465-470. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature16942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau social chez les planctons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Black Queen Hypothesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrad Jamshidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lagadeuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (9), pp.2085-2091. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2016.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using hybrid automata modelling to study phenotypic plasticity and allocation strategies in the plant mycorrhizal mutualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrad Jamshidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn E. Behm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Toby Kiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 311, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive ecology in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lagadeuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duputié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (5), pp.1293-1310. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shift in the archaeal nitrifier community in response to natural and anthropogenic disturbances in the northern Gulf of Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia E. Newell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J. Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne S. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), pp.106 - 112. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabolic approach to study algal-bacterial interactions in changing environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon M. Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (7), pp.1656-60. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome-scale metabolic network of Ectocarpus siliculosus (EctoGEM): a resource to study brown algal physiology and beyond.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon M Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Ethis de Corny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (2), pp.367-381. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine systems biology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonistic interactions between heterotrophic bacteria as a potential regulator of community structure of hypersaline microbial mats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelli L M Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L Pinckney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83 (1), pp.74-81. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2012.01457.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental factors determining ammonia-oxidizing organism distribution and diversity in marine environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J Bouskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Jayakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bess B Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (3), pp.714-729. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02623.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using logic programming for modeling the one-carbon metabolism network to study the impact of folate deficiency on methylation processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Z Gnimpieba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Guéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abalo Chango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (8), pp.2508-2521. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1mb05102d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward systems biology in brown algae to explore acclimation and adaptation to the shore environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (12), pp.883-892. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/omi.2011.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and annual reoccurrence in betaproteobacterial ammonia-oxidizing bacterial population structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J Bouskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory O'Mullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George A Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bess B Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (4), pp.872-886. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02362.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated analysis of the gene neighbouring impact on bacterial metabolic networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.261-268. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-syb.2010.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating quantitative knowledge into a qualitative gene regulatory network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (9), pp.e1002157. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Modeling of Gene Regulatory Networks: Mixing Temporal and Qualitative Biological Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (79), http://www.biomedcentral.com/1752-0509/4/79/abstract. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1752-0509-4-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting human Rad51 by specific DNA aptamers induces inhibition of homologous recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sf Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renodon-Cornière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 92 (12), pp.1832-1838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting human Rad51 by specific DNA aptamers induces inhibition of homologous recombination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan F Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Renodon-Cornière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Nomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 92 (12), pp.1832-8. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2010.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous decomposition of protein interaction networks: refining the description of intra-modular interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Del Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (7), pp.926-932. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous decomposition of protein interaction networks: refining the description of intra-modular interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Del Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (7), pp.926-32. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal constraints of a gene regulatory network: Refining a qualitative simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 98 (3), pp.149-159. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystems.2009.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time course gene expression in the one-carbon metabolism network using HepG2 cell line grown in folate-deficient medium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abalo Chango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afif Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Bousserouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline M Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (4), pp.312-20. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2008.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia-oxidizing bacterial community composition in estuarine and oceanic environments assessed using a functional gene microarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bess B. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie D. Kirshtein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary A. Voytek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (10), pp.2522-2538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale constraint programming model of alternative splicing regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidde de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Branlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bockmayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Special issue: computational systems biology, 325 (1), pp.3-24. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2004.03.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence, Machine Learning and Modeling for Understanding the Oceans and Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayat Sanchez-Pi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2020 Workshop - Tackling Climate Change with Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Santiago / Virtual, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From plankton functional traits to marine ecosystem functions: Assessing functional diversity of plankton communities from high throughput -omics data and its impact on oceanic biogeochemical cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Benoiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton networks correlated to the biological carbon pump in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Benoiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée analyse des réseaux, GDR génomique environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better understanding of the plant microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Garrido Oter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Génomique Environnementale, Sep 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION PAPER Evolutionary Constraint-Based Formulation Requires New Bi-level Solving Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Computational Methods in Systems Biology CMSB 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.279-281, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23401-4_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing and analyzing networks of marine microbial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod - Marine Ecosystems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Metabolic Network of Ectocarpus Siliculosus using Answer Set Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gebser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPNMR - 12th Conference on Logic Programming and Nonmonotonic Reasoning - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Corunna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Metabolic Network of &amp;lt;em&amp;gt;Ectocarpus Siliculosus&amp;lt;/em&amp;gt; Using Answer Set Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gebser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPNMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40564-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ASP application in integrative biology: identification of functional gene units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Maass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Thiele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPNMR - 12th Conference on Logic Programming and Nonmonotonic Reasoning - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Corunna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems biology approaches at cellular level in the model organism Ectocarpus siliculosus to better understand brown algal physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Groisillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esil 2012: algal post-genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIPPER: A flexible method to integrate heterogeneous data into a metabolic network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Advances in Bio and Medical Sciences (ICCABS), 2011 IEEE 1st International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Orlando, United States. pp.40 - 45, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCABS.2011.5729937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of omics data to investigate common intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Angibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Bioscience, Biochemistry and Bioinformatics (ICBBB 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Singapore, Singapore. pp.101-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Ordinary Differential Equations Based Constraints in the Standard CP Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hosobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming, CP2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, St Andrews, United Kingdom. pp.221--235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Bacterial Genomes by Searching their Common Intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Angibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Bioinformatics and Computational Biology (BICoB 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, New Orleans, United States. pp.102-113, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00727-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints Programming for Unifying Gene Regulatory Networks Modeling Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Constraint Based Methods for Bioinformatics (WCB08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and analysing an integrative model of HIV-1 RNA alternative splicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bockmayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Vezain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Methods in Systems Biology - CMSB 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Paris/France, pp.43--57, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b107287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KOALAB: A new method for regulatory motif search. Illustration on alternative splicing regulation in HIV-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peyrefitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Ouvertes Biologie Informatique Mathématiques - JOBIM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of alternative splicing regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidde de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Branlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bockmayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computational Methods in Systems Biology - CMSB'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rovereto, Italie, pp.75-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid concurrent constraint programming: A well-suited formalism for modelling alternative splicing regulation (Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bockmayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Biological Regulatory Processes - ECCB Satellite Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement statistique des résultats SELEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guermeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie Informatiques et Mathématiques - JOBIM 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Nicolas &amp; Claude Thermes, Jun 2002, Saint Malo - France, pp.277--283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhotoEukStein opens doors to the metabolism of eukaryotic-algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing functional diversity of plankton communities from high throughput –omics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Benoiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Bilan et de Prospective du programme LEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OcéanIA: AI, Data, and Models for Understanding the Ocean and Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayat Sanchez-Pi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-64, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274323v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microbiomes de l'océan : une démarche à haut débit pour une compréhension globale et systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Palka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiodiversité : un nouveau regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 161 - 185, editions matériologiques, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les big data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mokrane Bouzeghoub et Rémy Mosseri, 2017, 978-2-271-11464-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub et Rémy Mosseri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à Découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, 2017, 978-2-271-11464-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et prédiction du fonctionnement et de la dynamique des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Plewniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique environnemetale : la révolution du séquençage à haut débit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and predicting behaviors and dynamics of ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Plewniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insight on environmental genomics, the high-throughput sequencing revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie prédictive & changement planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thiébault; Stéphanie and Hadi; Halima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut écologie &amp; environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors s\'{e}rie, Institut écologie &amp; environnement du CNRS, pp.9-44, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XII Des données haut-débit à la modélisation des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Plewniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.83-89, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Approaches for Investigating Biological Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Elloumi, Albert Y. Zomaya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms in Computational Molecular Biology: Techniques, Approaches and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.1066, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the jellyfish Pelagia Noctiluca to carbon export in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUMESS: Integrating Quantitative Transcriptomic Analysis and Metabolic Modeling to Unveil Condition-Specific Gene Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Paré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bihouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary-scale heterotrophic microbial community modeling assesses metabolic synergy and viral impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Riddell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community metabolic modeling of host-microbiota interactions through multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards modeling genome-scale knowledge in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhotoEukStein: Towards an omics-based definition of unicellular eukaryote phototrophs functional traits via metabolic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into biotic and abiotic modulation of ocean mesopelagic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janaina Rigonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of genome scale metabolic modeling to niche theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Jose Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling microbial networks across pelagic zones in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina M Deutschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina R Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sebastián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecogenomics of key prokaryotes in the arctic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Royo-Llonch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ruiz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pedrós-Alió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental vulnerability of the global ocean plankton community interactome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial optimization methods to complete and analyse a metabolic network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Laniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the species compartment definition on quantitative modeling of microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative modelling and analysis of gene regulatory networks: application to the adaptation of Escherichia coli bacterium to carbon availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toll Based Measures for Dynamical Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating heterogeneous knowledges for understanding biological behaviors: a probabilistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Oceans, Dynamic Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Julian Esteban-Cantillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Wanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umer Gurchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BiOCean5D GA# 101059915. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeDUSA: a sage-based tool for computing the stoichiometric capacitance of a metabolic network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Site Constraint Programming Model of Alternative Splicing Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidde de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Branlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bockmayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4830, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effects of SR proteins on alternative splicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidde de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Branlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bockmayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A02-R-117 || eveillard02b, 2002, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique et formelle de la régulation de l'épissage alternatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie moléculaire. Université Henri Poincaré - Nancy 1, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004NAN10037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Systems Biology to Systems Ecology: A Computational Journey Through Biological Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Université de Nantes, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04385526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId495"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915956v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ramondenc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Metfies" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten H Iversen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria N&#246;thig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55221-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334436v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sarmento" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Huber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Dias Santos-J&#250;nior" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulani Makhalanyane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44375-025-00006-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458320v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talmy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Howard-Varona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Covert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B Sullivan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1717845" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jackson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq3593" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Julian Esteban-Cantillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Wanek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Gurchani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00151-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Par&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mah&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf448" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Deutschmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Giner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44550-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683447v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funing Tian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Wainaina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Dom&#237;nguez-Huerta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bolduc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01876-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674843v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110092" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakez Rolland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boutin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52493-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674860v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinna Gaudin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0169" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238382v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guyet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01386-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781901v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Maria Deutschmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Krabber&#248;d" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Latorre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;lia Marras&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.07.13.452187" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198586v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia E Jim&#233;nez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acu&#241;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Eduardo Maass" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00492-23" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635158v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13954" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781927v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schroeter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zoppi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kampe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11485-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781935v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Dominguez-Huerta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wainaina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarong Guo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn6358" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389081v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajuan Lin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Moreno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Marchetti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Ducklow" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Schofield" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25235-w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781908v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Royo-Llonch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pedr&#243;s-Ali&#243;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-021-00979-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443359v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg1921" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166872v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arboleda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arite Bigalke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10911" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166895v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seaver Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Tang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Gifford" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Whitby" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84969-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02929424v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haguait" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pittera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01707" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394809v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0364-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862365v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Murray" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Avalon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bishop" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davenport" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18060298" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539195v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62357-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938656v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humily" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.567431" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863761v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Freudenstein" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hatzenpichler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hugenholtz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-0733-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083042v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lemonnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Perennou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Guerra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00376" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996045v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bouskill" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Ward" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03298" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316446v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Capotondi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jacox" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kavanaugh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00623" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774624v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinka Mandakovic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rojas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maldonado" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Latorre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Travisany" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23931-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677336v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thiriet-Rupert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trottier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.12.011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909434v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico d'Alelio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Coles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D&#8217;alcal&#224;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2018.10.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKL71J2P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658218v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delahaye" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00169-17" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635688v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laniau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3860" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613034v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01808" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478375v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171744" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449100v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005276" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260866v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Aravena" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-0885-0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275276v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16942" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246173v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzales" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.315" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350462v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290210v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrad Jamshidi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.22" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157450v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn E. Behm" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toby Kiers" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.04.021" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180277v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12482" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951509v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia E. Newell" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Mccarthy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne S. Gardner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanfei Liu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12114" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936195v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12670" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057153v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ethis de Corny" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12627" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161455v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752749v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Long" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelli L M Franco" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reeves" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L Pinckney" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2012.01457.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661746v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Bouskill" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chien" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Jayakumar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess B Ward" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02623.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9XLKSJP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626712v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Z Gnimpieba" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abalo Chango" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1mb05102d" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661751v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2011.0089" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626710v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory O'Mullan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A Jackson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02362.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-23JPW5XT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626709v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eveillard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rusu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-syb.2010.0070" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626708v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002157" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549787v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sf Martinez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renodon-Corni&#232;re" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nomme" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleury" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626711v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan F Martinez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Renodon-Corni&#232;re" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Nomme" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fleury" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.08.006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHCQK9DX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346588v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fromentin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-4-79" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352007v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp083" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415905v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415921v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Ahmad" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2009.05.002" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXK3M63P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415914v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Abdel Nour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Bousserouel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2008.04.004" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KMT835B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346599v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess B. Ward" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Kirshtein" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Nelson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary A. Voytek" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000916v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ropers" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bockmayr" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2004.03.062" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW40QDPF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138712v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayat Sanchez-Pi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024046v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faure" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Benoiston" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024048v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Benoiston" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bittner" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffron" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576743v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Potdevin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garrido Oter" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464859v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23401-4_23" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176727v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Raes" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853762v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745669v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40564-8_25" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JS538NP3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853752v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760640v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585102v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCABS.2011.5729937" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606226v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angibaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00520054v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mullier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hosobe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416466v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00727-9_12" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NSQKCMKS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277104v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000917v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courtois" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vezain" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b107287" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000915v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Billaut" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peyrefitte" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099705v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099792v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000918v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guermeur" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384915v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Burel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021818v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Silva" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sonnet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274323v2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996304v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389705v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575603v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777358v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raynaud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Plewniak" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823723v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911607v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calba" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176570v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531568v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023034v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delahaye" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044080v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044064v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tian" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smith" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Riddell" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andreani" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316271v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316033v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315997v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166899v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Karlusich" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352833v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Pierella Karlusich" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855706v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina M Deutschmann" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina R Giner" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946895v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971893v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Budinich" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vintache" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henry" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244179v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145858v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359530v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199362v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gabillard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Merle" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134078v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867560v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839321v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071756v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101060v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754419v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN10037" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04385526v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458320v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talmy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Howard-Varona" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Covert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B Sullivan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1717845" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285932v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Julian Esteban-Cantillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Wanek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Gurchani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00151-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109499v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jackson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq3593" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915956v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ramondenc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Metfies" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten H Iversen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria N&#246;thig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55221-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sarmento" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Huber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Dias Santos-J&#250;nior" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulani Makhalanyane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44375-025-00006-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Par&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mah&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf448" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lambert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110092" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funing Tian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Wainaina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Dom&#237;nguez-Huerta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bolduc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01876-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Deutschmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Giner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44550-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakez Rolland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boutin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52493-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674860v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinna Gaudin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0169" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781901v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Maria Deutschmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Krabber&#248;d" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Latorre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;lia Marras&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.07.13.452187" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238382v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guyet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01386-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198586v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia E Jim&#233;nez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acu&#241;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Eduardo Maass" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00492-23" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781927v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schroeter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zoppi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kampe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11485-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635158v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13954" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781935v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Dominguez-Huerta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wainaina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarong Guo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn6358" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781908v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Royo-Llonch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pedr&#243;s-Ali&#243;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-021-00979-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166872v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arboleda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arite Bigalke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10911" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443359v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg1921" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389081v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajuan Lin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Moreno" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Marchetti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Ducklow" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Schofield" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25235-w" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166895v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seaver Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Tang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Gifford" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Whitby" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84969-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862365v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Murray" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Avalon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bishop" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davenport" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18060298" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394809v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0364-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539195v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62357-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02929424v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haguait" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pittera" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01707" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938656v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humily" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.567431" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863761v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Freudenstein" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hatzenpichler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hugenholtz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-0733-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083042v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lemonnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Perennou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Guerra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00376" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996045v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bouskill" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Ward" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03298" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316446v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Capotondi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jacox" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kavanaugh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00623" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774624v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinka Mandakovic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rojas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maldonado" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Latorre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Travisany" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23931-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677336v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thiriet-Rupert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trottier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.12.011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909434v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico d'Alelio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Coles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D&#8217;alcal&#224;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2018.10.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKL71J2P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613034v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01808" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658218v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delahaye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00169-17" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635688v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laniau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3860" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478375v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171744" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449100v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005276" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246173v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzales" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.315" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260866v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Aravena" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-0885-0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275276v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16942" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350462v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290210v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrad Jamshidi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.22" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157450v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn E. Behm" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toby Kiers" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.04.021" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180277v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12482" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951509v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia E. Newell" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Mccarthy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne S. Gardner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanfei Liu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12114" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936195v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12670" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057153v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ethis de Corny" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12627" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161455v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752749v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Long" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelli L M Franco" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reeves" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L Pinckney" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2012.01457.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661746v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Bouskill" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chien" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Jayakumar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess B Ward" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02623.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9XLKSJP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626712v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Z Gnimpieba" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abalo Chango" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1mb05102d" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661751v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2011.0089" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626710v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory O'Mullan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A Jackson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02362.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-23JPW5XT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626709v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eveillard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rusu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-syb.2010.0070" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626708v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002157" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346588v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fromentin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-4-79" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549787v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sf Martinez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renodon-Corni&#232;re" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nomme" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleury" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626711v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan F Martinez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Renodon-Corni&#232;re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Nomme" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fleury" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.08.006" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHCQK9DX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352007v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp083" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415905v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415921v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Ahmad" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2009.05.002" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXK3M63P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415914v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Abdel Nour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Bousserouel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2008.04.004" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KMT835B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346599v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess B. Ward" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Kirshtein" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Nelson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary A. Voytek" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000916v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ropers" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bockmayr" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2004.03.062" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW40QDPF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138712v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayat Sanchez-Pi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024046v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faure" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Benoiston" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024048v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Benoiston" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bittner" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffron" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576743v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Potdevin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garrido Oter" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464859v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23401-4_23" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176727v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Raes" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853752v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745669v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40564-8_25" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JS538NP3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853762v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760640v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585102v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCABS.2011.5729937" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606226v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angibaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00520054v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mullier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hosobe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416466v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00727-9_12" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NSQKCMKS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277104v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000917v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courtois" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vezain" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b107287" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000915v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Billaut" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peyrefitte" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099792v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099705v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000918v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guermeur" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384915v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Burel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021818v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Silva" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sonnet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274323v2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996304v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389705v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575603v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777358v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raynaud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Plewniak" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823723v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911607v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calba" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176570v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531568v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023034v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delahaye" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044080v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044064v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tian" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smith" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Riddell" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andreani" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316271v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316033v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315997v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166899v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Karlusich" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352833v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Pierella Karlusich" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855706v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina M Deutschmann" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina R Giner" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946895v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971893v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Budinich" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vintache" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henry" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244179v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145858v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359530v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134078v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199362v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gabillard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Merle" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867560v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839321v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071756v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101060v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754419v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN10037" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04385526v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>