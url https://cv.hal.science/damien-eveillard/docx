--- v1 (2026-04-12)
+++ v2 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:70.052083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien Eveillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor at Nantes Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I try to represent the behavior of living systems on different scales by various modeling approaches based on constraint programming. In my opinion, a living system should be formalized as an hybrid automaton under constraints.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My biological studies concern biological systems from molecular to ecological scales, with a special emphasis on marine systems.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viruses in multi-scale ocean models: challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Talmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Howard-Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Covert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew B Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2025.1717845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six key policy recommendations to advocate for marine conservation that matches the ocean’s dynamism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Julian Esteban-Cantillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Wanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umer Gurchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Ocean Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44183-025-00151-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the link between phytoplankton molecular physiology and biogeochemical cycling via genome-scale modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (23), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adq3593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling pelagic-benthic coupling associated with the biological carbon pump in the Fram Strait (Arctic Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Metfies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten H Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Nöthig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.840. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-55221-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The southern gap in ocean microbiome science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Sarmento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célio Dias Santos-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulani Makhalanyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s44375-025-00006-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUMESS: integrating quantitative transcriptomic analysis and metabolic modeling to unveil condition-specific gene signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Paré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bihouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (8), pp.btaf448. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community metabolic modeling of host-microbiota interactions through multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (6), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2024.110092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokaryotic-virus-encoded auxiliary metabolic genes throughout the global oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funing Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M Wainaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Howard-Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Domínguez-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bolduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.159. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-024-01876-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling microbial networks across pelagic zones in the tropical and subtropical global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Deutschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sebastián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.126. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-44550-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datascape: exploring heterogeneous dataspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakez Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.7041. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-52493-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological associations distribution modelling of marine plankton at a global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinna Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 379, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2023.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling temporal associations in marine microbial networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Maria Deutschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Krabberød</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cèlia Marrasé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (83), https://doi.org/10.1186/s40168-023-01523-z. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.07.13.452187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential global distribution of marine picocyanobacteria gene clusters reveals distinct niche-related adaptive strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Farrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (5), pp.720-732. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-023-01386-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean-wide comparisons of mesopelagic planktonic community structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janaina Rigonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-023-00279-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling abundance-dependent metabolic phenotypes of microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia E Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Paz Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Eduardo Maass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.00492-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community functioning during plant litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Schroeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.7451. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11485-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of genome‐scale metabolic modelling to niche theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (6), pp.1352-1364. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priorities for ocean microbiome research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gristwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Troublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (7), pp.937-947. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-022-01145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Watteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e78129. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and ecological footprint of Global Ocean RNA viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Dominguez-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Wainaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funing Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 376 (6598), pp.1202-1208. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abn6358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compendium of 530 metagenome-assembled bacterial and archaeal genomes from the polar Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Royo-Llonch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ruiz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pedrós-Alió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (12), pp.1561-1574. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-021-00979-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community perspective on the concept of marine holobionts: current status, challenges, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon M. Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Arboleda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Auguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arite Bigalke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e10911. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.10911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental vulnerability of the global ocean epipelagic plankton community interactome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (35), pp.eabg1921. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abg1921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443359v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decline in plankton diversity and carbon flux with reduced sea ice extent along the Western Antarctic Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajuan Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carly Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Ducklow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.4948. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-25235-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the microbial ecology of coastal hotspots of marine nitrogen fixation in the western North Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seaver Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyi Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Gifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Whitby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84969-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the Core Microbiome and Distribution of Palmerolide in Synoicum adareanum Across the Anvers Island Archipelago, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Avalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Davenport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (6), pp.298. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md18060298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Oceans: towards global ocean ecosystems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (8), pp.428-445. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41579-020-0364-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modeling to estimate jellyfish ecophysiological properties and size distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62357-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergic Effects of Temperature and Irradiance on the Physiology of the Marine Synechococcus Strain WH7803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haguait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Pittera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.e01707. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.01707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Mechanisms of Long-Term Genome Diversification Associated With Niche Partitioning in Marine Picocyanobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Farrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haguait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.e567431. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.567431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap for naming uncultivated Archaea and Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Freudenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Hatzenpichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hugenholtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (8), pp.987-994. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-020-0733-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863761v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Spatial and Temporal Dynamic of Bacterioplankton Communities With Ecological Strategies Across a Coastal Frontal Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Perennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandez-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Caputi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Kirilovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Modeling of Microbial Metabolic Networks for Integrating Partial Quantitative Knowledge Within the Nitrogen Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bouskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bess Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational Needs Supporting Marine Ecosystems Modeling and Forecasting: From the Global Ocean to Regional and Coastal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Capotondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jacox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kavanaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehodey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.623. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and co-occurrence patterns in microbial communities under acute environmental stress reveal ecological factors fostering resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinka Mandakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Travisany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.5875. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-23931-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcription factors involved in the phenotype of a domesticated oleaginous microalgae strain of Tisochrysis lutea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thiriet-Rupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Trottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30, pp.59 - 72. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2017.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the complexity of plankton communities exploiting omics potential: From present challenges to an integrative pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico d'Alelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Coles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Caputi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ribera D’alcalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coisb.2018.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Expression Analysis of Zobellia galactanivorans during the Degradation of Algal Polysaccharides Reveals both Substrate-Specific and Shared Transcriptome-Wide Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.article 1808. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Power of Uncertainties in Microbial System Modeling: No Need To Hide Them Anymore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bouskill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (6), </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mSystems.00169-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining graph and flux-based structures to decipher phenotypic essential metabolites within metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Laniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Paz Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.e3860. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.3860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective constraint-based approach for modeling genome-scale microbial ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.e0171744. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0171744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meneco, a Topology-Based Gap-Filling Tool Applicable to Degraded Genome-Wide Metabolic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon M Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative bacterial interactions from metagenomic knowledge with an integrative systems ecology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Paz Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), pp.106-117. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering transcriptional regulations coordinating the response to environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Aravena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.129-42. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-016-0885-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton networks driving carbon export in the oligotrophic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 532, pp.465-470. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature16942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau social chez les planctons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Black Queen Hypothesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrad Jamshidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lagadeuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (9), pp.2085-2091. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2016.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using hybrid automata modelling to study phenotypic plasticity and allocation strategies in the plant mycorrhizal mutualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrad Jamshidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn E. Behm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Toby Kiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 311, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive ecology in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lagadeuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duputié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (5), pp.1293-1310. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shift in the archaeal nitrifier community in response to natural and anthropogenic disturbances in the northern Gulf of Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia E. Newell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J. Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne S. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), pp.106 - 112. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabolic approach to study algal-bacterial interactions in changing environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon M. Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (7), pp.1656-60. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome-scale metabolic network of Ectocarpus siliculosus (EctoGEM): a resource to study brown algal physiology and beyond.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon M Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Ethis de Corny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (2), pp.367-381. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine systems biology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonistic interactions between heterotrophic bacteria as a potential regulator of community structure of hypersaline microbial mats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelli L M Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L Pinckney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83 (1), pp.74-81. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2012.01457.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental factors determining ammonia-oxidizing organism distribution and diversity in marine environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J Bouskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Jayakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bess B Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (3), pp.714-729. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02623.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using logic programming for modeling the one-carbon metabolism network to study the impact of folate deficiency on methylation processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Z Gnimpieba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Guéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abalo Chango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (8), pp.2508-2521. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1mb05102d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward systems biology in brown algae to explore acclimation and adaptation to the shore environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (12), pp.883-892. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/omi.2011.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and annual reoccurrence in betaproteobacterial ammonia-oxidizing bacterial population structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J Bouskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory O'Mullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George A Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bess B Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (4), pp.872-886. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02362.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated analysis of the gene neighbouring impact on bacterial metabolic networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.261-268. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-syb.2010.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating quantitative knowledge into a qualitative gene regulatory network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (9), pp.e1002157. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Modeling of Gene Regulatory Networks: Mixing Temporal and Qualitative Biological Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (79), http://www.biomedcentral.com/1752-0509/4/79/abstract. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1752-0509-4-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting human Rad51 by specific DNA aptamers induces inhibition of homologous recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sf Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renodon-Cornière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 92 (12), pp.1832-1838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting human Rad51 by specific DNA aptamers induces inhibition of homologous recombination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan F Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Renodon-Cornière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Nomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 92 (12), pp.1832-8. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2010.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous decomposition of protein interaction networks: refining the description of intra-modular interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Del Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (7), pp.926-932. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous decomposition of protein interaction networks: refining the description of intra-modular interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Del Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (7), pp.926-32. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal constraints of a gene regulatory network: Refining a qualitative simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 98 (3), pp.149-159. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystems.2009.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time course gene expression in the one-carbon metabolism network using HepG2 cell line grown in folate-deficient medium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abalo Chango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afif Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Bousserouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline M Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (4), pp.312-20. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2008.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia-oxidizing bacterial community composition in estuarine and oceanic environments assessed using a functional gene microarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bess B. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie D. Kirshtein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary A. Voytek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (10), pp.2522-2538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale constraint programming model of alternative splicing regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidde de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Branlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bockmayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Special issue: computational systems biology, 325 (1), pp.3-24. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2004.03.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence, Machine Learning and Modeling for Understanding the Oceans and Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayat Sanchez-Pi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2020 Workshop - Tackling Climate Change with Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Santiago / Virtual, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From plankton functional traits to marine ecosystem functions: Assessing functional diversity of plankton communities from high throughput -omics data and its impact on oceanic biogeochemical cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Benoiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton networks correlated to the biological carbon pump in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Benoiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée analyse des réseaux, GDR génomique environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better understanding of the plant microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Garrido Oter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Génomique Environnementale, Sep 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION PAPER Evolutionary Constraint-Based Formulation Requires New Bi-level Solving Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Computational Methods in Systems Biology CMSB 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.279-281, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23401-4_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing and analyzing networks of marine microbial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod - Marine Ecosystems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Metabolic Network of Ectocarpus Siliculosus using Answer Set Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gebser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPNMR - 12th Conference on Logic Programming and Nonmonotonic Reasoning - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Corunna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Metabolic Network of &amp;lt;em&amp;gt;Ectocarpus Siliculosus&amp;lt;/em&amp;gt; Using Answer Set Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gebser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPNMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40564-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ASP application in integrative biology: identification of functional gene units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Maass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Thiele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPNMR - 12th Conference on Logic Programming and Nonmonotonic Reasoning - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Corunna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems biology approaches at cellular level in the model organism Ectocarpus siliculosus to better understand brown algal physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Groisillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esil 2012: algal post-genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIPPER: A flexible method to integrate heterogeneous data into a metabolic network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Advances in Bio and Medical Sciences (ICCABS), 2011 IEEE 1st International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Orlando, United States. pp.40 - 45, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCABS.2011.5729937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of omics data to investigate common intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Angibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Bioscience, Biochemistry and Bioinformatics (ICBBB 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Singapore, Singapore. pp.101-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Ordinary Differential Equations Based Constraints in the Standard CP Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hosobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming, CP2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, St Andrews, United Kingdom. pp.221--235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Bacterial Genomes by Searching their Common Intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Angibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Bioinformatics and Computational Biology (BICoB 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, New Orleans, United States. pp.102-113, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00727-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints Programming for Unifying Gene Regulatory Networks Modeling Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Constraint Based Methods for Bioinformatics (WCB08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and analysing an integrative model of HIV-1 RNA alternative splicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bockmayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Vezain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Methods in Systems Biology - CMSB 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Paris/France, pp.43--57, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b107287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KOALAB: A new method for regulatory motif search. Illustration on alternative splicing regulation in HIV-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peyrefitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Ouvertes Biologie Informatique Mathématiques - JOBIM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of alternative splicing regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidde de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Branlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bockmayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computational Methods in Systems Biology - CMSB'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rovereto, Italie, pp.75-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid concurrent constraint programming: A well-suited formalism for modelling alternative splicing regulation (Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bockmayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Biological Regulatory Processes - ECCB Satellite Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement statistique des résultats SELEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guermeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie Informatiques et Mathématiques - JOBIM 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Nicolas &amp; Claude Thermes, Jun 2002, Saint Malo - France, pp.277--283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhotoEukStein opens doors to the metabolism of eukaryotic-algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing functional diversity of plankton communities from high throughput –omics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Benoiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Bilan et de Prospective du programme LEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OcéanIA: AI, Data, and Models for Understanding the Ocean and Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayat Sanchez-Pi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-64, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274323v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microbiomes de l'océan : une démarche à haut débit pour une compréhension globale et systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Palka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiodiversité : un nouveau regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 161 - 185, editions matériologiques, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les big data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mokrane Bouzeghoub et Rémy Mosseri, 2017, 978-2-271-11464-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub et Rémy Mosseri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à Découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, 2017, 978-2-271-11464-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et prédiction du fonctionnement et de la dynamique des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Plewniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique environnemetale : la révolution du séquençage à haut débit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and predicting behaviors and dynamics of ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Plewniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insight on environmental genomics, the high-throughput sequencing revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie prédictive & changement planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thiébault; Stéphanie and Hadi; Halima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut écologie &amp; environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors s\'{e}rie, Institut écologie &amp; environnement du CNRS, pp.9-44, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XII Des données haut-débit à la modélisation des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Plewniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.83-89, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Approaches for Investigating Biological Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Elloumi, Albert Y. Zomaya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms in Computational Molecular Biology: Techniques, Approaches and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.1066, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the jellyfish Pelagia Noctiluca to carbon export in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUMESS: Integrating Quantitative Transcriptomic Analysis and Metabolic Modeling to Unveil Condition-Specific Gene Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Paré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bihouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary-scale heterotrophic microbial community modeling assesses metabolic synergy and viral impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Riddell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community metabolic modeling of host-microbiota interactions through multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards modeling genome-scale knowledge in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhotoEukStein: Towards an omics-based definition of unicellular eukaryote phototrophs functional traits via metabolic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into biotic and abiotic modulation of ocean mesopelagic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janaina Rigonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of genome scale metabolic modeling to niche theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Jose Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling microbial networks across pelagic zones in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina M Deutschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina R Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sebastián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecogenomics of key prokaryotes in the arctic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Royo-Llonch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ruiz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pedrós-Alió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental vulnerability of the global ocean plankton community interactome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial optimization methods to complete and analyse a metabolic network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Laniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the species compartment definition on quantitative modeling of microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative modelling and analysis of gene regulatory networks: application to the adaptation of Escherichia coli bacterium to carbon availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toll Based Measures for Dynamical Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating heterogeneous knowledges for understanding biological behaviors: a probabilistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Oceans, Dynamic Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Julian Esteban-Cantillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Wanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umer Gurchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BiOCean5D GA# 101059915. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeDUSA: a sage-based tool for computing the stoichiometric capacitance of a metabolic network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Site Constraint Programming Model of Alternative Splicing Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidde de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Branlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bockmayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4830, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effects of SR proteins on alternative splicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidde de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Branlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bockmayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A02-R-117 || eveillard02b, 2002, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique et formelle de la régulation de l'épissage alternatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie moléculaire. Université Henri Poincaré - Nancy 1, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004NAN10037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Systems Biology to Systems Ecology: A Computational Journey Through Biological Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Université de Nantes, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04385526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId495"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:70.052083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien Eveillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor at Nantes Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I try to represent the behavior of living systems on different scales by various modeling approaches based on constraint programming. In my opinion, a living system should be formalized as an hybrid automaton under constraints.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My biological studies concern biological systems from molecular to ecological scales, with a special emphasis on marine systems.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea level rise: A plea for taking the viewpoint of the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Astruc Delor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Baird-Zars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 185, pp.106972. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2025.106972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The southern gap in ocean microbiome science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Sarmento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célio Dias Santos-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulani Makhalanyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s44375-025-00006-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling pelagic-benthic coupling associated with the biological carbon pump in the Fram Strait (Arctic Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Metfies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten H Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Nöthig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.840. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-55221-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viruses in multi-scale ocean models: challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Talmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Howard-Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Covert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew B Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2025.1717845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six key policy recommendations to advocate for marine conservation that matches the ocean’s dynamism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Julian Esteban-Cantillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Wanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umer Gurchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Ocean Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44183-025-00151-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the link between phytoplankton molecular physiology and biogeochemical cycling via genome-scale modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (23), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adq3593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUMESS: integrating quantitative transcriptomic analysis and metabolic modeling to unveil condition-specific gene signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Paré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bihouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (8), pp.btaf448. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling microbial networks across pelagic zones in the tropical and subtropical global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Deutschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sebastián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.126. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-44550-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community metabolic modeling of host-microbiota interactions through multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (6), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2024.110092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokaryotic-virus-encoded auxiliary metabolic genes throughout the global oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funing Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M Wainaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Howard-Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Domínguez-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bolduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.159. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-024-01876-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datascape: exploring heterogeneous dataspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakez Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.7041. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-52493-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological associations distribution modelling of marine plankton at a global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinna Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 379, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2023.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling abundance-dependent metabolic phenotypes of microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia E Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Paz Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Eduardo Maass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.00492-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential global distribution of marine picocyanobacteria gene clusters reveals distinct niche-related adaptive strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Farrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (5), pp.720-732. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-023-01386-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling temporal associations in marine microbial networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Maria Deutschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Krabberød</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cèlia Marrasé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (83), https://doi.org/10.1186/s40168-023-01523-z. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.07.13.452187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean-wide comparisons of mesopelagic planktonic community structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janaina Rigonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-023-00279-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and ecological footprint of Global Ocean RNA viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Dominguez-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Wainaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funing Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 376 (6598), pp.1202-1208. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abn6358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of genome‐scale metabolic modelling to niche theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (6), pp.1352-1364. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community functioning during plant litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Schroeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.7451. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11485-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priorities for ocean microbiome research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gristwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Troublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (7), pp.937-947. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-022-01145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Watteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e78129. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decline in plankton diversity and carbon flux with reduced sea ice extent along the Western Antarctic Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajuan Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carly Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Ducklow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.4948. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-25235-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compendium of 530 metagenome-assembled bacterial and archaeal genomes from the polar Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Royo-Llonch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ruiz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pedrós-Alió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (12), pp.1561-1574. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-021-00979-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community perspective on the concept of marine holobionts: current status, challenges, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon M. Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Arboleda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Auguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arite Bigalke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e10911. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.10911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental vulnerability of the global ocean epipelagic plankton community interactome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (35), pp.eabg1921. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abg1921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443359v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the microbial ecology of coastal hotspots of marine nitrogen fixation in the western North Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seaver Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyi Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Gifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Whitby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84969-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap for naming uncultivated Archaea and Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Freudenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Hatzenpichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hugenholtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (8), pp.987-994. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-020-0733-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863761v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Spatial and Temporal Dynamic of Bacterioplankton Communities With Ecological Strategies Across a Coastal Frontal Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Perennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandez-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergic Effects of Temperature and Irradiance on the Physiology of the Marine Synechococcus Strain WH7803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haguait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Pittera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.e01707. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.01707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Oceans: towards global ocean ecosystems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (8), pp.428-445. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41579-020-0364-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the Core Microbiome and Distribution of Palmerolide in Synoicum adareanum Across the Anvers Island Archipelago, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Avalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Davenport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (6), pp.298. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md18060298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modeling to estimate jellyfish ecophysiological properties and size distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.e6074. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62357-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Mechanisms of Long-Term Genome Diversification Associated With Niche Partitioning in Marine Picocyanobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Farrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Haguait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.e567431. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.567431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational Needs Supporting Marine Ecosystems Modeling and Forecasting: From the Global Ocean to Regional and Coastal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Capotondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jacox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kavanaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehodey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.623. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Caputi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Kirilovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Modeling of Microbial Metabolic Networks for Integrating Partial Quantitative Knowledge Within the Nitrogen Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bouskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bess Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the complexity of plankton communities exploiting omics potential: From present challenges to an integrative pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico d'Alelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Coles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Caputi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ribera D’alcalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coisb.2018.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and co-occurrence patterns in microbial communities under acute environmental stress reveal ecological factors fostering resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinka Mandakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Travisany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.5875. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-23931-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcription factors involved in the phenotype of a domesticated oleaginous microalgae strain of Tisochrysis lutea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thiriet-Rupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Trottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schoefs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30, pp.59 - 72. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2017.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Power of Uncertainties in Microbial System Modeling: No Need To Hide Them Anymore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bouskill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (6), </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mSystems.00169-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining graph and flux-based structures to decipher phenotypic essential metabolites within metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Laniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Paz Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.e3860. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.3860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Expression Analysis of Zobellia galactanivorans during the Degradation of Algal Polysaccharides Reveals both Substrate-Specific and Shared Transcriptome-Wide Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.article 1808. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective constraint-based approach for modeling genome-scale microbial ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.e0171744. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0171744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meneco, a Topology-Based Gap-Filling Tool Applicable to Degraded Genome-Wide Metabolic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon M Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Black Queen Hypothesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrad Jamshidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lagadeuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (9), pp.2085-2091. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2016.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering transcriptional regulations coordinating the response to environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Aravena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.129-42. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-016-0885-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton networks driving carbon export in the oligotrophic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 532, pp.465-470. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature16942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative bacterial interactions from metagenomic knowledge with an integrative systems ecology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Paz Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), pp.106-117. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau social chez les planctons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using hybrid automata modelling to study phenotypic plasticity and allocation strategies in the plant mycorrhizal mutualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrad Jamshidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn E. Behm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Toby Kiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 311, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine systems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.181. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2015.00181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive ecology in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lagadeuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duputié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (5), pp.1293-1310. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shift in the archaeal nitrifier community in response to natural and anthropogenic disturbances in the northern Gulf of Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia E. Newell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J. Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne S. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), pp.106 - 112. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabolic approach to study algal-bacterial interactions in changing environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon M. Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (7), pp.1656-60. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome-scale metabolic network of Ectocarpus siliculosus (EctoGEM): a resource to study brown algal physiology and beyond.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon M Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Ethis de Corny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (2), pp.367-381. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonistic interactions between heterotrophic bacteria as a potential regulator of community structure of hypersaline microbial mats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelli L M Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L Pinckney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83 (1), pp.74-81. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2012.01457.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental factors determining ammonia-oxidizing organism distribution and diversity in marine environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J Bouskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Jayakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bess B Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (3), pp.714-729. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02623.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated analysis of the gene neighbouring impact on bacterial metabolic networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.261-268. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-syb.2010.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating quantitative knowledge into a qualitative gene regulatory network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (9), pp.e1002157. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using logic programming for modeling the one-carbon metabolism network to study the impact of folate deficiency on methylation processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Z Gnimpieba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Guéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abalo Chango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (8), pp.2508-2521. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1mb05102d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward systems biology in brown algae to explore acclimation and adaptation to the shore environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (12), pp.883-892. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/omi.2011.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and annual reoccurrence in betaproteobacterial ammonia-oxidizing bacterial population structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J Bouskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory O'Mullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George A Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bess B Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (4), pp.872-886. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02362.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting human Rad51 by specific DNA aptamers induces inhibition of homologous recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sf Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renodon-Cornière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 92 (12), pp.1832-1838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting human Rad51 by specific DNA aptamers induces inhibition of homologous recombination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan F Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Renodon-Cornière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Nomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 92 (12), pp.1832-8. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2010.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Modeling of Gene Regulatory Networks: Mixing Temporal and Qualitative Biological Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (79), http://www.biomedcentral.com/1752-0509/4/79/abstract. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1752-0509-4-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous decomposition of protein interaction networks: refining the description of intra-modular interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Del Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (7), pp.926-932. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous decomposition of protein interaction networks: refining the description of intra-modular interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Del Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (7), pp.926-32. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal constraints of a gene regulatory network: Refining a qualitative simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 98 (3), pp.149-159. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystems.2009.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time course gene expression in the one-carbon metabolism network using HepG2 cell line grown in folate-deficient medium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abalo Chango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afif Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Bousserouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline M Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (4), pp.312-20. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2008.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia-oxidizing bacterial community composition in estuarine and oceanic environments assessed using a functional gene microarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bess B. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie D. Kirshtein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua D. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary A. Voytek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (10), pp.2522-2538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale constraint programming model of alternative splicing regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidde de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Branlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bockmayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Special issue: computational systems biology, 325 (1), pp.3-24. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2004.03.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence, Machine Learning and Modeling for Understanding the Oceans and Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayat Sanchez-Pi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2020 Workshop - Tackling Climate Change with Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Santiago / Virtual, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From plankton functional traits to marine ecosystem functions: Assessing functional diversity of plankton communities from high throughput -omics data and its impact on oceanic biogeochemical cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Benoiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton networks correlated to the biological carbon pump in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Benoiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée analyse des réseaux, GDR génomique environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better understanding of the plant microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Garrido Oter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Génomique Environnementale, Sep 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION PAPER Evolutionary Constraint-Based Formulation Requires New Bi-level Solving Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Computational Methods in Systems Biology CMSB 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.279-281, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23401-4_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing and analyzing networks of marine microbial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod - Marine Ecosystems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Metabolic Network of Ectocarpus Siliculosus using Answer Set Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gebser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPNMR - 12th Conference on Logic Programming and Nonmonotonic Reasoning - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Corunna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Metabolic Network of &amp;lt;em&amp;gt;Ectocarpus Siliculosus&amp;lt;/em&amp;gt; Using Answer Set Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gebser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPNMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40564-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ASP application in integrative biology: identification of functional gene units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Maass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Thiele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPNMR - 12th Conference on Logic Programming and Nonmonotonic Reasoning - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Corunna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems biology approaches at cellular level in the model organism Ectocarpus siliculosus to better understand brown algal physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Groisillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esil 2012: algal post-genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIPPER: A flexible method to integrate heterogeneous data into a metabolic network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Advances in Bio and Medical Sciences (ICCABS), 2011 IEEE 1st International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Orlando, United States. pp.40 - 45, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCABS.2011.5729937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of omics data to investigate common intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Angibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Bioscience, Biochemistry and Bioinformatics (ICBBB 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Singapore, Singapore. pp.101-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Ordinary Differential Equations Based Constraints in the Standard CP Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hosobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming, CP2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, St Andrews, United Kingdom. pp.221--235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Bacterial Genomes by Searching their Common Intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Angibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Rusu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Bioinformatics and Computational Biology (BICoB 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, New Orleans, United States. pp.102-113, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00727-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints Programming for Unifying Gene Regulatory Networks Modeling Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Constraint Based Methods for Bioinformatics (WCB08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and analysing an integrative model of HIV-1 RNA alternative splicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bockmayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Vezain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Methods in Systems Biology - CMSB 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Paris/France, pp.43--57, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b107287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KOALAB: A new method for regulatory motif search. Illustration on alternative splicing regulation in HIV-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peyrefitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Ouvertes Biologie Informatique Mathématiques - JOBIM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid concurrent constraint programming: A well-suited formalism for modelling alternative splicing regulation (Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bockmayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Biological Regulatory Processes - ECCB Satellite Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of alternative splicing regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidde de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Branlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bockmayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computational Methods in Systems Biology - CMSB'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rovereto, Italie, pp.75-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement statistique des résultats SELEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guermeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie Informatiques et Mathématiques - JOBIM 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Nicolas &amp; Claude Thermes, Jun 2002, Saint Malo - France, pp.277--283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhotoEukStein opens doors to the metabolism of eukaryotic-algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing functional diversity of plankton communities from high throughput –omics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Benoiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Bilan et de Prospective du programme LEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OcéanIA: AI, Data, and Models for Understanding the Ocean and Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayat Sanchez-Pi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-64, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274323v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microbiomes de l'océan : une démarche à haut débit pour une compréhension globale et systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Palka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiodiversité : un nouveau regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 161 - 185, editions matériologiques, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub et Rémy Mosseri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à Découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, 2017, 978-2-271-11464-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les big data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mokrane Bouzeghoub et Rémy Mosseri, 2017, 978-2-271-11464-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and predicting behaviors and dynamics of ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Plewniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insight on environmental genomics, the high-throughput sequencing revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et prédiction du fonctionnement et de la dynamique des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Plewniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique environnemetale : la révolution du séquençage à haut débit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie prédictive & changement planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thiébault; Stéphanie and Hadi; Halima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut écologie &amp; environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors s\'{e}rie, Institut écologie &amp; environnement du CNRS, pp.9-44, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XII Des données haut-débit à la modélisation des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Plewniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.83-89, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Approaches for Investigating Biological Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Elloumi, Albert Y. Zomaya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms in Computational Molecular Biology: Techniques, Approaches and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.1066, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the jellyfish Pelagia Noctiluca to carbon export in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramondenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary-scale heterotrophic microbial community modeling assesses metabolic synergy and viral impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Riddell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUMESS: Integrating Quantitative Transcriptomic Analysis and Metabolic Modeling to Unveil Condition-Specific Gene Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Paré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bihouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMEco: Multi-objective metabolic modeling to predict and explain pairwise interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhotoEukStein: Towards an omics-based definition of unicellular eukaryote phototrophs functional traits via metabolic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community metabolic modeling of host-microbiota interactions through multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards modeling genome-scale knowledge in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into biotic and abiotic modulation of ocean mesopelagic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janaina Rigonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of genome scale metabolic modeling to niche theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Jose Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling microbial networks across pelagic zones in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina M Deutschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina R Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sebastián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecogenomics of key prokaryotes in the arctic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Royo-Llonch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ruiz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pedrós-Alió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental vulnerability of the global ocean plankton community interactome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the species compartment definition on quantitative modeling of microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial optimization methods to complete and analyse a metabolic network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Laniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative modelling and analysis of gene regulatory networks: application to the adaptation of Escherichia coli bacterium to carbon availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating heterogeneous knowledges for understanding biological behaviors: a probabilistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toll Based Measures for Dynamical Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Oceans, Dynamic Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Julian Esteban-Cantillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Wanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umer Gurchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BiOCean5D GA# 101059915. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeDUSA: a sage-based tool for computing the stoichiometric capacitance of a metabolic network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Site Constraint Programming Model of Alternative Splicing Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidde de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Branlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bockmayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4830, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effects of SR proteins on alternative splicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidde de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Branlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bockmayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A02-R-117 || eveillard02b, 2002, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique et formelle de la régulation de l'épissage alternatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie moléculaire. Université Henri Poincaré - Nancy 1, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004NAN10037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Systems Biology to Systems Ecology: A Computational Journey Through Biological Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Université de Nantes, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04385526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId504"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458320v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talmy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Howard-Varona" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Covert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B Sullivan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1717845" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285932v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Julian Esteban-Cantillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Wanek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Gurchani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00151-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109499v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jackson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq3593" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915956v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ramondenc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Metfies" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten H Iversen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria N&#246;thig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55221-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sarmento" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Huber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Dias Santos-J&#250;nior" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulani Makhalanyane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44375-025-00006-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Par&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mah&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf448" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lambert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110092" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funing Tian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Wainaina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Dom&#237;nguez-Huerta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bolduc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01876-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Deutschmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Giner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44550-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakez Rolland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boutin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52493-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674860v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinna Gaudin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0169" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781901v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Maria Deutschmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Krabber&#248;d" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Latorre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;lia Marras&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.07.13.452187" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238382v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guyet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01386-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198586v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia E Jim&#233;nez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acu&#241;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Eduardo Maass" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00492-23" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781927v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schroeter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zoppi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kampe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11485-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635158v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13954" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781935v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Dominguez-Huerta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wainaina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarong Guo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn6358" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781908v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Royo-Llonch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pedr&#243;s-Ali&#243;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-021-00979-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166872v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arboleda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arite Bigalke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10911" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443359v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg1921" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389081v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajuan Lin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Moreno" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Marchetti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Ducklow" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Schofield" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25235-w" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166895v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seaver Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Tang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Gifford" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Whitby" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84969-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862365v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Murray" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Avalon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bishop" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davenport" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18060298" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394809v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0364-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539195v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62357-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02929424v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haguait" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pittera" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01707" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938656v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humily" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.567431" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863761v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Freudenstein" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hatzenpichler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hugenholtz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-0733-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083042v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lemonnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Perennou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Guerra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00376" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996045v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bouskill" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Ward" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03298" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316446v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Capotondi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jacox" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kavanaugh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00623" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774624v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinka Mandakovic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rojas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maldonado" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Latorre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Travisany" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23931-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677336v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thiriet-Rupert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trottier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.12.011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909434v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico d'Alelio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Coles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D&#8217;alcal&#224;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2018.10.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKL71J2P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613034v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01808" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658218v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delahaye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00169-17" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635688v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laniau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3860" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478375v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171744" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449100v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005276" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246173v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzales" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.315" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260866v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Aravena" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-0885-0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275276v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16942" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350462v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290210v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrad Jamshidi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.22" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157450v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn E. Behm" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toby Kiers" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.04.021" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180277v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12482" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951509v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia E. Newell" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Mccarthy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne S. Gardner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanfei Liu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12114" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936195v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12670" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057153v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ethis de Corny" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12627" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161455v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752749v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Long" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelli L M Franco" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reeves" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L Pinckney" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2012.01457.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661746v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Bouskill" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chien" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Jayakumar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess B Ward" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02623.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9XLKSJP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626712v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Z Gnimpieba" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abalo Chango" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1mb05102d" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661751v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2011.0089" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626710v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory O'Mullan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A Jackson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02362.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-23JPW5XT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626709v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eveillard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rusu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-syb.2010.0070" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626708v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002157" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346588v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fromentin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-4-79" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549787v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sf Martinez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renodon-Corni&#232;re" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nomme" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleury" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626711v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan F Martinez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Renodon-Corni&#232;re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Nomme" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fleury" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.08.006" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHCQK9DX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352007v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp083" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415905v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415921v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Ahmad" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2009.05.002" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXK3M63P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415914v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Abdel Nour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Bousserouel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2008.04.004" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KMT835B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346599v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess B. Ward" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Kirshtein" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Nelson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary A. Voytek" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000916v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ropers" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bockmayr" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2004.03.062" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW40QDPF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138712v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayat Sanchez-Pi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024046v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faure" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Benoiston" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024048v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Benoiston" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bittner" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffron" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576743v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Potdevin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garrido Oter" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464859v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23401-4_23" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176727v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Raes" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853752v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745669v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40564-8_25" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JS538NP3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853762v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760640v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585102v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCABS.2011.5729937" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606226v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angibaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00520054v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mullier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hosobe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416466v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00727-9_12" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NSQKCMKS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277104v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000917v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courtois" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vezain" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b107287" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000915v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Billaut" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peyrefitte" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099792v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099705v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000918v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guermeur" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384915v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Burel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021818v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Silva" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sonnet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274323v2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996304v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389705v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575603v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777358v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raynaud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Plewniak" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823723v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911607v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calba" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176570v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531568v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023034v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delahaye" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044080v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044064v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tian" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smith" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Riddell" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andreani" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316271v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316033v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315997v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166899v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Karlusich" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352833v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Pierella Karlusich" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855706v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina M Deutschmann" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina R Giner" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946895v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971893v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Budinich" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vintache" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henry" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244179v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145858v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359530v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134078v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199362v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gabillard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Merle" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867560v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839321v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071756v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101060v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754419v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN10037" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04385526v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458402v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Casati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Portier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Astruc Delor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Baird-Zars" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106972" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334436v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sarmento" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Huber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Dias Santos-J&#250;nior" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulani Makhalanyane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44375-025-00006-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ramondenc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Metfies" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten H Iversen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria N&#246;thig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55221-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458320v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talmy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Howard-Varona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Covert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B Sullivan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1717845" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Julian Esteban-Cantillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Wanek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Gurchani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00151-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109499v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jackson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq3593" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Par&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mah&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf448" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Deutschmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Giner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44550-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674843v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lambert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110092" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funing Tian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Wainaina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Dom&#237;nguez-Huerta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bolduc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01876-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674835v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakez Rolland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boutin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52493-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674860v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinna Gaudin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0169" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia E Jim&#233;nez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acu&#241;a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Eduardo Maass" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00492-23" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238382v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guyet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01386-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781901v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Maria Deutschmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Krabber&#248;d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Latorre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;lia Marras&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.07.13.452187" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781935v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Dominguez-Huerta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wainaina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarong Guo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn6358" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635158v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13954" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781927v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schroeter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zoppi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kampe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11485-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389081v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajuan Lin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Moreno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Marchetti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Ducklow" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Schofield" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25235-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781908v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Royo-Llonch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pedr&#243;s-Ali&#243;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-021-00979-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166872v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arboleda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arite Bigalke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10911" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443359v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg1921" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166895v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seaver Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Tang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Gifford" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Whitby" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84969-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863761v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Murray" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Freudenstein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hatzenpichler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hugenholtz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-0733-x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083042v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lemonnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Perennou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Guerra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00376" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02929424v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haguait" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pittera" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01707" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394809v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0364-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862365v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Avalon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bishop" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davenport" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18060298" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539195v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62357-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938656v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humily" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.567431" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316446v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Capotondi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jacox" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kavanaugh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00623" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996045v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bouskill" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gras" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Ward" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03298" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909434v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico d'Alelio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Coles" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D&#8217;alcal&#224;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2018.10.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKL71J2P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774624v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinka Mandakovic" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rojas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maldonado" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Latorre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Travisany" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23931-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677336v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thiriet-Rupert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trottier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.12.011" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658218v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delahaye" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00169-17" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635688v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laniau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3860" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613034v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01808" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478375v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171744" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449100v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005276" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290210v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrad Jamshidi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.22" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260866v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Aravena" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-0885-0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275276v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16942" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246173v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzales" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.315" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350462v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157450v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn E. Behm" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toby Kiers" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.04.021" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161455v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00181" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180277v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12482" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951509v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia E. Newell" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Mccarthy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne S. Gardner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanfei Liu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12114" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936195v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12670" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057153v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ethis de Corny" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12627" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752749v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Long" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelli L M Franco" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reeves" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L Pinckney" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2012.01457.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661746v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Bouskill" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chien" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Jayakumar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess B Ward" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02623.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9XLKSJP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626709v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eveillard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rusu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-syb.2010.0070" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626708v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002157" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626712v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Z Gnimpieba" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abalo Chango" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1mb05102d" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661751v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2011.0089" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626710v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory O'Mullan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A Jackson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02362.x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-23JPW5XT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549787v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sf Martinez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renodon-Corni&#232;re" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nomme" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleury" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626711v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan F Martinez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Renodon-Corni&#232;re" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Nomme" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fleury" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.08.006" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHCQK9DX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346588v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fromentin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-4-79" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352007v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp083" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415905v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415921v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Ahmad" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2009.05.002" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXK3M63P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415914v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Abdel Nour" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Bousserouel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2008.04.004" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KMT835B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346599v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess B. Ward" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Kirshtein" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Nelson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary A. Voytek" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000916v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ropers" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bockmayr" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2004.03.062" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW40QDPF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138712v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayat Sanchez-Pi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marti" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024046v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faure" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Benoiston" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024048v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Benoiston" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bittner" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffron" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576743v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Potdevin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garrido Oter" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464859v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23401-4_23" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176727v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Raes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853752v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745669v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40564-8_25" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JS538NP3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853762v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760640v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585102v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCABS.2011.5729937" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606226v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angibaud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00520054v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mullier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hosobe" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416466v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00727-9_12" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NSQKCMKS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277104v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000917v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courtois" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vezain" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b107287" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000915v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Billaut" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peyrefitte" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099705v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099792v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000918v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guermeur" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384915v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Burel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021818v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Silva" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sonnet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274323v2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996304v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575603v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389705v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823723v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raynaud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777358v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Plewniak" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911607v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calba" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176570v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531568v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023034v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delahaye" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044064v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tian" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smith" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Riddell" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andreani" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044080v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594362v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315997v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316271v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316033v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166899v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Karlusich" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352833v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Pierella Karlusich" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855706v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina M Deutschmann" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina R Giner" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946895v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971893v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Budinich" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vintache" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henry" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145858v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244179v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359530v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199362v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gabillard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Merle" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134078v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867560v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839321v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071756v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101060v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754419v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN10037" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04385526v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>