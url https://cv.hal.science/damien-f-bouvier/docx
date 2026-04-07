--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -632,6444 +632,6444 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Publication d'une sanction d'exclusion des marchés publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp. 30-31, comm. 272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accord CE/Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp. 17-18, comm. 260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandat d'arrêt européen - Obligation d'éxécution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp. 22-23, comm. 52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinstitution de droits antidumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp. 49-50, comm. 136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence juridictionnelle dans le cadre de la PESC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp. 13-14, n°386</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notion de &amp;quot;responsable du traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, p.41, comm. 126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours du Royaume-Uni post Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp. 22-23, comm. 102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personnel civil international d'une mission extérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp. 19-21, comm. 100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes relevant de la politique étrangère et de sécurité commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp. 18-19, comm. 49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de l'abrogation de droits anti-dumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, p. 55, n°492</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l'Union et Convention de Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, p. 24, comm. 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agents nationaux détachés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp. 43-44, n°376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suspension d'autorisation de mise sur le marché de médicaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp. 36-37, comm. 280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures restrictives individuelles liées à la guerre en Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, p. 42, comm. 177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action en responsabilité pour violation du RGPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp. 42-43, comm. 127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits anti-dumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp. 47-48n n°428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Management Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp. 50-51, n°430</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Permis de séjour pour travilleurs détachés des pays tiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8-9, pp. 25-26, n°306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palestiniens enregistrés auprès de l'UNRWA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8-9, pp. 21-22, n°303</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accords EEE et UE/Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, p. 17, n°390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signature des accords internationaux par l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp. 43-44, comm. 246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société européenne et obligations d'implication des travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp. 31-32, comm. 273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication orale de condamnations pénales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp. 29-29, comm. 202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits anti-dumping et ajustement des frais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp. 41-43, comm. 286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection subsidiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp. 15-16, comm. 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit antidumping frappant le biodiesel indonesien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp. 55-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à réparation né de la violation du RGPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, p. 40, n°240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accord international portant statut des écoles européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp. 50-51, comm. 86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits antidumping définitifs sur les alcools polyvinyliques chinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp. 41-42, comm. 176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, p. 42, comm. 243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus de divulgation de données environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, p. 33, comm. 208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accord d'association CEE-Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, p. 43, n°375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouvrages réalisés sur le domaine public maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, p. 27, n°354</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accord-cadre de pré-adhésion avec l'Albanie et exemption fiscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, p. 27, comm. 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accès au marché public par un opérateur d'un Etat tiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp. 30-31, n°460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...2344 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Investissement direct étranger et motif d'intérêt général justifiant une dérogation de la liberté d'établissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp. 20-21, comm. 337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures restrictives : liens avec le groupe Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.P. 48, comm. 201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrangements de travail concernant la participation du Kosovo, en tant que &amp;quot;pays tiers&amp;quot;, à l'ORECE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 35-36, comm. 118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règlement d'éxécution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 17-18, comm. 418</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de fournir une copie du dossier médical à titre gratuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp. 37-38, comm. 441</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exclusion en raison d'intérêts essentiels de la sécurité nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 36-37, comm. 383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours de réfugiés contre Frontex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, p.28, comm 373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorisation dérogatoire de se conformer à une loi américaine prévoyant des sanctions d'effet extraterritorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp. 32-33, comm.353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures restrictives dans le cadre de la guerre en Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 55-56, comm. 408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de l'octroi d'une dérogation aux valeurs limites d'émission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, p. 43, comm. 189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ d'application de la directive &amp;quot;commerce electronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.38, comm. 225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imputation d'une subvention au pays d'origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 45-46, comm. 192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure compensatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 36-37, comm. 79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exigence de transparence d'une clause d'un contrat de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, p. 39, comm. 227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d'accise sur un véhicule d'occasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 27-28, comm. 256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuite des rapports de l'OLAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 08-09, pp. 23-24, comm. 282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée du critère de réciprocité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp 29-30, comm. 375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure de sauvegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déchéance du mandat en raison de la législation nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 12-13, comm. 50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plans de gestion forestière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 43-44, comm. 190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours effectif contre une notification RAPEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 19-20, comm. 245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remboursement d'intérêts sur le trop-perçu d'un impôt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8-9, pp.PP. 40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recevabilité et intérêt à agir au principal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 08-09, p. 23, comm. 281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remboursement des intérêts moratoires perçus sur une somme indue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 18-19, comm. 156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pré-évaluation d'un projet concernant une zone spéciale de conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 08-09, pp. 46-47, comm. 313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique commerciale commune : mesures de sauvegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp. 40-41, comm 447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de rétractation et enrichissement sans cause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 32, comm. 263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accord d'association CE-Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, p. 12, comm. 142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation des marchandises : distributeurs automatiques de cigarettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.30, comm. 170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précurseurs de drogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, p. 12, comm. 124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...1930 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exclusion de l'offre d'un soumissionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 37, comm. 381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation de l'interdiction de diffusion du média russe eu égard au &amp;quot;contexte exceptionnel&amp;quot; de la guerre en Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp. 6-9, étude. 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux de transport et de distribution de gaz naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositif de lutte contre l'évasion fiscale et liberté de circulation des capitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp. 30-31, comm. 87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve de dangerosité d'un produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet extraterritorial des sanctions américaines contre des entreprises iraniennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp. 30-31, comm. 61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits d'accise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 30, comm. 86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taxe visant au soutien financier des œuvres cinématographiques et audiovisuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp. 23-24, comm. 423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TVA : transports touristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personnel des missions extérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp. 18-19, comm. 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures restrictives : Hamas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 19, comm. 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renvoi préjudiciel. Cadre factuel et juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport de gaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restructuration de la dette grecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunité du gouverneur d'une banque centrale nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp. 16-18, comm. 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Base juridique d'une décision de modification d'un accord international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence de la Cour pour interpréter un accord mixte (COTIF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inclusion de la TVA dans le calcul de la contribution financière du FEDER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principe non bis in idem et refus d'extradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp. 21-22, comm. 420</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véhicules automobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp. 20-21, comm. 49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cannabis, l'Europe et les juges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fenêtre sur Cour. Revue des arrêts remarquables de la Cour d'appel de Chambéry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositions transitoires sur les modalités de vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notion de famille d'un citoyen de l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 32, comm. 373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 23, comm. 362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Produits de tabac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp. 18-19, comm 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveillance prudentielle des établissements bancaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notion et appréciation du caractère en difficulté de l'entreprise soumissionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688695v1</w:t>
-              </w:r>
-[...1723 lines deleted...]
-                <w:t xml:space="preserve">hal-03688698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un règlement européen ne nécessite aucune mesure de transposition pour être applicable</w:t>
               </w:r>
@@ -7451,717 +7451,717 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne, les collectivités territoriales et l'énergie solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les collectivités territoriales et l'énergie solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en droit Antoine Favre, May 2024, Chambéry (Savoie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The participation of academic institutions located outside the European Union in a European grouping of Universities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paving the way for European Universities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Savoie Mont Blanc; Centre de recherche en droit Aintoine Favre, Mar 2024, Chambéry (Savoie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La capacité diplomatique de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13 ème Ecole d'automne en droit de l'Union européenne - L'UE, puisssance numérique globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Jean Monnet d'intégration européenne, Université Laval (Canada), Oct 2024, Québec (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le droit diplomatique, norme imperturbable au sein du bassin genevois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La disparition et la perturbation des normes en situation transfrontalière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche en droit Antoine Favre; Laboratoire Language, Littérature, Sociétés, Etudes Transfrontalières et Internationales, Nov 2024, Chambéry (73), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche en droit Antoine Favre, May 2024, Chambéry (Savoie), France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La quête de solidarité dans la représentation extérieure de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Union européenne et solidarité(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d'études européennes, Jun 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Savoie Mont Blanc; Centre de recherche en droit Aintoine Favre, Mar 2024, Chambéry (Savoie), France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’initiative citoyenne européenne : un instrument de rééquilibrage démocratique de l’action extérieure de l’UE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’ordre constitutionnel après Lisbonne et les juges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societas Iuris Publici (SIPE); Université du Luxembourg, Jun 2020, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Jean Monnet d'intégration européenne, Université Laval (Canada), Oct 2024, Québec (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation de l'Union européenne en temps de crise : l'exemple du conflit ukrainien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingt ans et le temps du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Bucarest, Roumanie. pp.354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association française d'études européennes, Jun 2022, Nice, France</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation de la Roumanie au sein du Conseil européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les confluences des droits, regards franco-roumains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études et de recherches comparatives sur les constitutions, libertés et l'Etat (CERCCLE), Université de Bordeaux, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Societas Iuris Publici (SIPE); Université du Luxembourg, Jun 2020, Luxembourg, Luxembourg</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Roumanie et l'action extérieure de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une nouvelle présidence de Roumanie. Défis et mission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREFREA, Nov 2014, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Bucarest, Roumanie. pp.354</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions à propos de la représentation des Etats membres au sein des institutions européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La représentation de l'Etat dans les pays membres de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Iasi, Roumanie. pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249094v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03249105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8419,51 +8419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249083v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier Damien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04991013v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sylvain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courr&#232;ges" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171637v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978788v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664729v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664824v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665864v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978561v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978596v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978479v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665893v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665314v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665219v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665862v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665225v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664848v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665280v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664834v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172991v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172911v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255546v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173011v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173318v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255600v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330776v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330803v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255611v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255573v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173300v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173017v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172851v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172949v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173324v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255638v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173493v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688695v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688690v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173504v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688693v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843582v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688694v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173357v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173489v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688685v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173484v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581282v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688696v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688688v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688684v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843572v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843600v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173339v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173363v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173366v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843556v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688698v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581387v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248646v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249101v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979485v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978744v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978724v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978649v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979603v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173531v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249094v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249105v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04079966v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249083v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier Damien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04991013v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sylvain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courr&#232;ges" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171637v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665822v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664801v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415413v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978561v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978596v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978400v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978533v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665862v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415404v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979355v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664848v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665280v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415419v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978788v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172902v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330735v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255546v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173011v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173041v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173027v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173043v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171717v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172851v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173300v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172949v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255638v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171699v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173324v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664834v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172991v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173371v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173357v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173504v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688693v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843582v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688685v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688684v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843572v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843600v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173339v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688698v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843556v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173366v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173363v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173493v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688690v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688695v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581387v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248646v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249101v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978744v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978724v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979485v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979603v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173531v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249105v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249094v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04079966v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>