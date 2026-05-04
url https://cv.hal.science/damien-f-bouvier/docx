--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -632,6444 +632,6444 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accès au marché public par un opérateur d'un Etat tiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp. 30-31, n°460</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accord-cadre de pré-adhésion avec l'Albanie et exemption fiscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, p. 27, comm. 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandat d'arrêt européen - Obligation d'éxécution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp. 22-23, comm. 52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accord CE/Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp. 17-18, comm. 260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence juridictionnelle dans le cadre de la PESC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp. 13-14, n°386</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Publication d'une sanction d'exclusion des marchés publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7, pp. 30-31, comm. 272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinstitution de droits antidumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2, pp. 49-50, comm. 136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Management Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp. 50-51, n°430</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Permis de séjour pour travilleurs détachés des pays tiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8-9, pp. 25-26, n°306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palestiniens enregistrés auprès de l'UNRWA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8-9, pp. 21-22, n°303</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l'Union et Convention de Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, p. 24, comm. 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agents nationaux détachés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp. 43-44, n°376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suspension d'autorisation de mise sur le marché de médicaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp. 36-37, comm. 280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures restrictives individuelles liées à la guerre en Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, p. 42, comm. 177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action en responsabilité pour violation du RGPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp. 42-43, comm. 127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits anti-dumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp. 47-48n n°428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notion de &amp;quot;responsable du traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3, p.41, comm. 126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recours du Royaume-Uni post Brexit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 03, pp. 22-23, comm. 102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnel civil international d'une mission extérieure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3, pp. 19-21, comm. 100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes relevant de la politique étrangère et de sécurité commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp. 18-19, comm. 49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'abrogation de droits anti-dumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, p. 55, n°492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...620 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits anti-dumping et ajustement des frais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp. 41-43, comm. 286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société européenne et obligations d'implication des travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp. 31-32, comm. 273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication orale de condamnations pénales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp. 29-29, comm. 202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signature des accords internationaux par l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp. 43-44, comm. 246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accords EEE et UE/Suisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, p. 17, n°390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit antidumping frappant le biodiesel indonesien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp. 55-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection subsidiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1, pp. 15-16, comm. 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit à réparation né de la violation du RGPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6, p. 40, n°240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accord international portant statut des écoles européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2, pp. 50-51, comm. 86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droits antidumping définitifs sur les alcools polyvinyliques chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp. 41-42, comm. 176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6, p. 42, comm. 243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refus de divulgation de données environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5, p. 33, comm. 208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accord d'association CEE-Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10, p. 43, n°375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrages réalisés sur le domaine public maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10, p. 27, n°354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accord d'association CE-Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, p. 12, comm. 142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation des marchandises : distributeurs automatiques de cigarettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.30, comm. 170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précurseurs de drogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, p. 12, comm. 124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Investissement direct étranger et motif d'intérêt général justifiant une dérogation de la liberté d'établissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp. 20-21, comm. 337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures restrictives : liens avec le groupe Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.P. 48, comm. 201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exigence de transparence d'une clause d'un contrat de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, p. 39, comm. 227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d'accise sur un véhicule d'occasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 27-28, comm. 256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuite des rapports de l'OLAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 08-09, pp. 23-24, comm. 282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée du critère de réciprocité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp 29-30, comm. 375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorisation dérogatoire de se conformer à une loi américaine prévoyant des sanctions d'effet extraterritorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp. 32-33, comm.353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures restrictives dans le cadre de la guerre en Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 55-56, comm. 408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de l'octroi d'une dérogation aux valeurs limites d'émission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, p. 43, comm. 189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ d'application de la directive &amp;quot;commerce electronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.38, comm. 225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imputation d'une subvention au pays d'origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 45-46, comm. 192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure compensatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 36-37, comm. 79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrangements de travail concernant la participation du Kosovo, en tant que &amp;quot;pays tiers&amp;quot;, à l'ORECE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp. 35-36, comm. 118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Règlement d'éxécution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp. 17-18, comm. 418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obligation de fournir une copie du dossier médical à titre gratuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, pp. 37-38, comm. 441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exclusion en raison d'intérêts essentiels de la sécurité nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp. 36-37, comm. 383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recours de réfugiés contre Frontex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, p.28, comm 373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...689 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déchéance du mandat en raison de la législation nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 12-13, comm. 50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plans de gestion forestière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 43-44, comm. 190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours effectif contre une notification RAPEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 19-20, comm. 245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remboursement d'intérêts sur le trop-perçu d'un impôt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8-9, pp.PP. 40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recevabilité et intérêt à agir au principal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 08-09, p. 23, comm. 281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de sauvegarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remboursement des intérêts moratoires perçus sur une somme indue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp. 18-19, comm. 156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pré-évaluation d'un projet concernant une zone spéciale de conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 08-09, pp. 46-47, comm. 313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique commerciale commune : mesures de sauvegarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, pp. 40-41, comm 447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de rétractation et enrichissement sans cause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp. 32, comm. 263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Produits de tabac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp. 18-19, comm 46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notion et appréciation du caractère en difficulté de l'entreprise soumissionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveillance prudentielle des établissements bancaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exclusion de l'offre d'un soumissionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, p. 37, comm. 381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taxe visant au soutien financier des œuvres cinématographiques et audiovisuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp. 23-24, comm. 423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TVA : transports touristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve de dangerosité d'un produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet extraterritorial des sanctions américaines contre des entreprises iraniennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp. 30-31, comm. 61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits d'accise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 30, comm. 86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de l'interdiction de diffusion du média russe eu égard au &amp;quot;contexte exceptionnel&amp;quot; de la guerre en Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp. 6-9, étude. 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de transport et de distribution de gaz naturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de lutte contre l'évasion fiscale et liberté de circulation des capitaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp. 30-31, comm. 87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Preuve de dangerosité d'un produit</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personnel des missions extérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp. 18-19, comm. 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures restrictives : Hamas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 19, comm. 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renvoi préjudiciel. Cadre factuel et juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...236 lines deleted...]
-                <w:t xml:space="preserve">TVA : transports touristiques</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">Renvoi préjudiciel. Cadre factuel et juridique</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restructuration de la dette grecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Transport de gaz</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunité du gouverneur d'une banque centrale nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp. 16-18, comm. 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principe non bis in idem et refus d'extradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp. 21-22, comm. 420</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inclusion de la TVA dans le calcul de la contribution financière du FEDER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Restructuration de la dette grecque</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Base juridique d'une décision de modification d'un accord international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Base juridique d'une décision de modification d'un accord international</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence de la Cour pour interpréter un accord mixte (COTIF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Europe</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véhicules automobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp. 20-21, comm. 49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cannabis, l'Europe et les juges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fenêtre sur Cour. Revue des arrêts remarquables de la Cour d'appel de Chambéry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Inclusion de la TVA dans le calcul de la contribution financière du FEDER</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositions transitoires sur les modalités de vote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notion de famille d'un citoyen de l'Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, p. 32, comm. 373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, p. 23, comm. 362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173363v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03688695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un règlement européen ne nécessite aucune mesure de transposition pour être applicable</w:t>
               </w:r>
@@ -7451,717 +7451,717 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le droit diplomatique, norme imperturbable au sein du bassin genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La disparition et la perturbation des normes en situation transfrontalière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en droit Antoine Favre; Laboratoire Language, Littérature, Sociétés, Etudes Transfrontalières et Internationales, Nov 2024, Chambéry (73), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Union européenne, les collectivités territoriales et l'énergie solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les collectivités territoriales et l'énergie solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche en droit Antoine Favre, May 2024, Chambéry (Savoie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The participation of academic institutions located outside the European Union in a European grouping of Universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paving the way for European Universities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Savoie Mont Blanc; Centre de recherche en droit Aintoine Favre, Mar 2024, Chambéry (Savoie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La capacité diplomatique de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13 ème Ecole d'automne en droit de l'Union européenne - L'UE, puisssance numérique globale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire Jean Monnet d'intégration européenne, Université Laval (Canada), Oct 2024, Québec (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche en droit Antoine Favre; Laboratoire Language, Littérature, Sociétés, Etudes Transfrontalières et Internationales, Nov 2024, Chambéry (73), France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La quête de solidarité dans la représentation extérieure de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Union européenne et solidarité(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d'études européennes, Jun 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Association française d'études européennes, Jun 2022, Nice, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’initiative citoyenne européenne : un instrument de rééquilibrage démocratique de l’action extérieure de l’UE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’ordre constitutionnel après Lisbonne et les juges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societas Iuris Publici (SIPE); Université du Luxembourg, Jun 2020, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Societas Iuris Publici (SIPE); Université du Luxembourg, Jun 2020, Luxembourg, Luxembourg</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation de l'Union européenne en temps de crise : l'exemple du conflit ukrainien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingt ans et le temps du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Bucarest, Roumanie. pp.354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Bucarest, Roumanie. pp.354</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation de la Roumanie au sein du Conseil européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les confluences des droits, regards franco-roumains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études et de recherches comparatives sur les constitutions, libertés et l'Etat (CERCCLE), Université de Bordeaux, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études et de recherches comparatives sur les constitutions, libertés et l'Etat (CERCCLE), Université de Bordeaux, Feb 2014, Bordeaux, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions à propos de la représentation des Etats membres au sein des institutions européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La représentation de l'Etat dans les pays membres de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Iasi, Roumanie. pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Roumanie et l'action extérieure de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une nouvelle présidence de Roumanie. Défis et mission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEREFREA, Nov 2014, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249105v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03249094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8419,51 +8419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249083v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier Damien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04991013v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sylvain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courr&#232;ges" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171637v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665822v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664801v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415413v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978561v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978596v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978400v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978533v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665862v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415404v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979355v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664848v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665280v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415419v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978788v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172902v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330735v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255546v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173011v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173041v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173027v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173043v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171717v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172851v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173300v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172949v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255638v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171699v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173324v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664834v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172991v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173371v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173357v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173504v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688693v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843582v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688685v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688684v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843572v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843600v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173339v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688698v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843556v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173366v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173363v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173493v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688690v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688695v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581387v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248646v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249101v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978744v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978724v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979485v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979603v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173531v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249105v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249094v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04079966v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249083v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier Damien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04991013v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sylvain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courr&#232;ges" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171637v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978788v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978596v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415413v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978561v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664718v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665893v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665219v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978533v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979355v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664848v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665225v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979670v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979642v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664834v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172991v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172911v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173318v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255600v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330776v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330857v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173041v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330803v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173017v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173300v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255611v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255573v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172949v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373475v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173493v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688695v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688690v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173347v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843582v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843609v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688694v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173484v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173489v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688696v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688685v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688688v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581282v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173339v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843600v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688684v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843556v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173363v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581387v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248646v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249101v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979485v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978744v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978724v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978649v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979603v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173531v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249094v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249105v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04079966v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>