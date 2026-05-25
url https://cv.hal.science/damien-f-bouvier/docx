--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -632,6444 +632,6444 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compétence juridictionnelle dans le cadre de la PESC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp. 13-14, n°386</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accord CE/Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp. 17-18, comm. 260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publication d'une sanction d'exclusion des marchés publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp. 30-31, comm. 272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandat d'arrêt européen - Obligation d'éxécution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp. 22-23, comm. 52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinstitution de droits antidumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp. 49-50, comm. 136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l'Union et Convention de Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, p. 24, comm. 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agents nationaux détachés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp. 43-44, n°376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suspension d'autorisation de mise sur le marché de médicaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp. 36-37, comm. 280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures restrictives individuelles liées à la guerre en Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, p. 42, comm. 177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action en responsabilité pour violation du RGPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp. 42-43, comm. 127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits anti-dumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp. 47-48n n°428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notion de &amp;quot;responsable du traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, p.41, comm. 126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours du Royaume-Uni post Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp. 22-23, comm. 102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personnel civil international d'une mission extérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp. 19-21, comm. 100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes relevant de la politique étrangère et de sécurité commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp. 18-19, comm. 49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de l'abrogation de droits anti-dumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, p. 55, n°492</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Management Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp. 50-51, n°430</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Permis de séjour pour travilleurs détachés des pays tiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8-9, pp. 25-26, n°306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palestiniens enregistrés auprès de l'UNRWA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8-9, pp. 21-22, n°303</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accords EEE et UE/Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, p. 17, n°390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signature des accords internationaux par l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp. 43-44, comm. 246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société européenne et obligations d'implication des travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp. 31-32, comm. 273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication orale de condamnations pénales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp. 29-29, comm. 202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits anti-dumping et ajustement des frais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp. 41-43, comm. 286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit antidumping frappant le biodiesel indonesien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp. 55-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection subsidiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp. 15-16, comm. 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à réparation né de la violation du RGPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, p. 40, n°240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accord international portant statut des écoles européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp. 50-51, comm. 86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits antidumping définitifs sur les alcools polyvinyliques chinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp. 41-42, comm. 176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, p. 42, comm. 243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus de divulgation de données environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, p. 33, comm. 208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accord d'association CEE-Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, p. 43, n°375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouvrages réalisés sur le domaine public maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, p. 27, n°354</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accord-cadre de pré-adhésion avec l'Albanie et exemption fiscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, p. 27, comm. 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accès au marché public par un opérateur d'un Etat tiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp. 30-31, n°460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...2344 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mesures restrictives : liens avec le groupe Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.P. 48, comm. 201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investissement direct étranger et motif d'intérêt général justifiant une dérogation de la liberté d'établissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp. 20-21, comm. 337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorisation dérogatoire de se conformer à une loi américaine prévoyant des sanctions d'effet extraterritorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp. 32-33, comm.353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures restrictives dans le cadre de la guerre en Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 55-56, comm. 408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de l'octroi d'une dérogation aux valeurs limites d'émission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, p. 43, comm. 189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ d'application de la directive &amp;quot;commerce electronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.38, comm. 225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imputation d'une subvention au pays d'origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 45-46, comm. 192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure compensatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 36-37, comm. 79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrangements de travail concernant la participation du Kosovo, en tant que &amp;quot;pays tiers&amp;quot;, à l'ORECE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 35-36, comm. 118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règlement d'éxécution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 17-18, comm. 418</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de fournir une copie du dossier médical à titre gratuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp. 37-38, comm. 441</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exclusion en raison d'intérêts essentiels de la sécurité nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 36-37, comm. 383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours de réfugiés contre Frontex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, p.28, comm 373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exigence de transparence d'une clause d'un contrat de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, p. 39, comm. 227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d'accise sur un véhicule d'occasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 27-28, comm. 256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuite des rapports de l'OLAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 08-09, pp. 23-24, comm. 282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée du critère de réciprocité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp 29-30, comm. 375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure de sauvegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déchéance du mandat en raison de la législation nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 12-13, comm. 50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plans de gestion forestière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 43-44, comm. 190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours effectif contre une notification RAPEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 19-20, comm. 245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remboursement d'intérêts sur le trop-perçu d'un impôt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8-9, pp.PP. 40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recevabilité et intérêt à agir au principal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 08-09, p. 23, comm. 281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remboursement des intérêts moratoires perçus sur une somme indue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 18-19, comm. 156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pré-évaluation d'un projet concernant une zone spéciale de conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 08-09, pp. 46-47, comm. 313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique commerciale commune : mesures de sauvegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp. 40-41, comm 447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de rétractation et enrichissement sans cause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 32, comm. 263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accord d'association CE-Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, p. 12, comm. 142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation des marchandises : distributeurs automatiques de cigarettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.30, comm. 170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précurseurs de drogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, p. 12, comm. 124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...1930 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exclusion de l'offre d'un soumissionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 37, comm. 381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve de dangerosité d'un produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet extraterritorial des sanctions américaines contre des entreprises iraniennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp. 30-31, comm. 61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits d'accise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 30, comm. 86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation de l'interdiction de diffusion du média russe eu égard au &amp;quot;contexte exceptionnel&amp;quot; de la guerre en Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp. 6-9, étude. 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux de transport et de distribution de gaz naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositif de lutte contre l'évasion fiscale et liberté de circulation des capitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp. 30-31, comm. 87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taxe visant au soutien financier des œuvres cinématographiques et audiovisuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp. 23-24, comm. 423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TVA : transports touristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personnel des missions extérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp. 18-19, comm. 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures restrictives : Hamas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 19, comm. 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renvoi préjudiciel. Cadre factuel et juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport de gaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restructuration de la dette grecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunité du gouverneur d'une banque centrale nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp. 16-18, comm. 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principe non bis in idem et refus d'extradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp. 21-22, comm. 420</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inclusion de la TVA dans le calcul de la contribution financière du FEDER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Base juridique d'une décision de modification d'un accord international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence de la Cour pour interpréter un accord mixte (COTIF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véhicules automobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp. 20-21, comm. 49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cannabis, l'Europe et les juges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fenêtre sur Cour. Revue des arrêts remarquables de la Cour d'appel de Chambéry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositions transitoires sur les modalités de vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notion de famille d'un citoyen de l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 32, comm. 373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 23, comm. 362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Produits de tabac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp. 18-19, comm 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveillance prudentielle des établissements bancaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notion et appréciation du caractère en difficulté de l'entreprise soumissionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688695v1</w:t>
-              </w:r>
-[...1723 lines deleted...]
-                <w:t xml:space="preserve">hal-04173363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un règlement européen ne nécessite aucune mesure de transposition pour être applicable</w:t>
               </w:r>
@@ -7451,303 +7451,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne, les collectivités territoriales et l'énergie solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les collectivités territoriales et l'énergie solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en droit Antoine Favre, May 2024, Chambéry (Savoie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The participation of academic institutions located outside the European Union in a European grouping of Universities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paving the way for European Universities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Savoie Mont Blanc; Centre de recherche en droit Aintoine Favre, Mar 2024, Chambéry (Savoie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La capacité diplomatique de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13 ème Ecole d'automne en droit de l'Union européenne - L'UE, puisssance numérique globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Jean Monnet d'intégration européenne, Université Laval (Canada), Oct 2024, Québec (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le droit diplomatique, norme imperturbable au sein du bassin genevois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La disparition et la perturbation des normes en situation transfrontalière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche en droit Antoine Favre; Laboratoire Language, Littérature, Sociétés, Etudes Transfrontalières et Internationales, Nov 2024, Chambéry (73), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979485v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-04978649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La quête de solidarité dans la représentation extérieure de l'Union européenne</w:t>
               </w:r>
@@ -8419,51 +8419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249083v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier Damien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04991013v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sylvain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courr&#232;ges" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171637v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978788v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978596v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415413v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978561v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664718v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665893v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665219v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978533v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979355v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664848v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665225v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979670v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979642v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664834v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172991v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172911v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173318v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255600v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330776v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330857v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173041v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330803v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173017v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173300v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255611v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255573v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172949v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373475v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173493v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688695v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688690v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173347v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843582v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843609v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688694v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173484v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173489v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688696v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688685v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688688v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581282v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173339v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843600v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688684v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843556v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173363v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581387v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248646v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249101v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979485v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978744v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978724v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978649v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979603v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173531v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249094v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249105v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04079966v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249083v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier Damien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04991013v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sylvain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courr&#232;ges" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171637v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978516v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665822v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664729v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415413v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979704v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664856v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664782v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979350v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978596v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978400v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978533v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665862v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415404v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664848v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665280v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415419v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978788v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173034v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255539v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255546v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373470v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330803v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330735v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173043v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171717v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172851v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173300v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172949v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255638v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171699v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173324v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664834v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172991v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173371v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843609v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173504v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688687v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688694v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843582v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688685v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173339v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843600v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688684v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843572v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688698v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843556v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173366v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173363v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173493v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688690v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688695v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581387v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248646v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249101v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978744v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978724v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979485v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979603v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173531v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249094v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249105v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04079966v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>