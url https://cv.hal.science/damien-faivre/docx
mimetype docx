--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -1769,1026 +1769,1026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and utilization of branching and step-out behavior in magnetic microswimmers with a nonlinear response</w:t>
+                <w:t xml:space="preserve">Bacteriophage‐Templated Assembly of Magnetic Nanoparticles and Their Actuation Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Bachmann</w:t>
+                <w:t xml:space="preserve">Agata Olszewska‐widdrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Giltinan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnese Codutti</w:t>
+                <w:t xml:space="preserve">Mathieu Bennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Klumpp</w:t>
+                <w:t xml:space="preserve">Frank Mickoleit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metin Sitti</w:t>
+                <w:t xml:space="preserve">Marc Widdrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tarabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0045454⟩</w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (8), pp.942-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.202100053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03610658v1</w:t>
+                <w:t xml:space="preserve">hal-03296301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of microbial metal sulfide biomineralization</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification and elimination of genomic regions irrelevant for magnetosome biosynthesis by large-scale deletion in Magnetospirillum gryphiswaldense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa Zwiener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Mickoleit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Dziuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rückert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Busche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-021-02124-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.202100457⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03472672v1</w:t>
+                <w:t xml:space="preserve">hal-03296340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriophage‐Templated Assembly of Magnetic Nanoparticles and Their Actuation Potential</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tarabout</w:t>
+                <w:t xml:space="preserve">Magnetite-binding proteins from the magnetotactic bacterium Desulfamplus magnetovallimortis BW-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Farhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raz Zarivach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnma.202100053⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (48), pp.20396-20400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1nr04870h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296301v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03610790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and elimination of genomic regions irrelevant for magnetosome biosynthesis by large-scale deletion in Magnetospirillum gryphiswaldense</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tobias Busche</w:t>
+                <w:t xml:space="preserve">Selective Actuation and Tomographic Imaging of Swarming Magnetite Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaas Bente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bakenecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselm von Gladiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrejs Ce̅bers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (7), pp.6752-6759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.1c00768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-021-02124-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03296340v1</w:t>
+                <w:t xml:space="preserve">cea-03610678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetite-binding proteins from the magnetotactic bacterium Desulfamplus magnetovallimortis BW-1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity of microbial metal sulfide biomineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeseul Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202100457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1nr04870h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-03610790v1</w:t>
+                <w:t xml:space="preserve">hal-03472672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Actuation and Tomographic Imaging of Swarming Magnetite Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Klaas Bente</w:t>
+                <w:t xml:space="preserve">Opportunities and utilization of branching and step-out behavior in magnetic microswimmers with a nonlinear response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Bakenecker</w:t>
+                <w:t xml:space="preserve">Joshua Giltinan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnese Codutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anselm von Gladiss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Felix Bachmann</w:t>
+                <w:t xml:space="preserve">Stefan Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrejs Ce̅bers</w:t>
+                <w:t xml:space="preserve">Metin Sitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (7), pp.6752-6759. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (17), pp.174102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.1c00768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0045454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03610678v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03610658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wettability of Magnetite Nanoparticles Guides Growth from Stabilized Amorphous Ferrihydrite</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stokesian dynamics simulations of a magnetotactic bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Spaeker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarah Mohammadinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 143 (29), pp.10963-10969. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c02687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-021-00038-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03610722v1</w:t>
+                <w:t xml:space="preserve">hal-03296278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stokesian dynamics simulations of a magnetotactic bacterium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wettability of Magnetite Nanoparticles Guides Growth from Stabilized Amorphous Ferrihydrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Kuhrts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Pekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Mohammadinejad</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oliver Spaeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 44 (3), </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (29), pp.10963-10969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/s10189-021-00038-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c02687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296278v1</w:t>
+                <w:t xml:space="preserve">cea-03610722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic actuation methods in bio/soft robotics</w:t>
               </w:r>
@@ -2902,230 +2902,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03610634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Confined Nucleation of Iron Oxide Nanoparticles in a Nanostructured Amorphous Precursor</w:t>
+                <w:t xml:space="preserve">Magnetite-Arginine Nanoparticles as a Multifunctional Biomedical Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Baumgartner</w:t>
+                <w:t xml:space="preserve">Victoria Reichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t>
+                <w:t xml:space="preserve">Jasmin Matuszak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaas Bente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexy Freitas</w:t>
+                <w:t xml:space="preserve">Tobias Heil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alexandra Neouze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bennet</w:t>
+                <w:t xml:space="preserve">Alexander Kraupner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (7), pp.5001-5007. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.2014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c01125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano10102014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902334v1</w:t>
+                <w:t xml:space="preserve">hal-04078514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed motility originates from cooperatively pushing and pulling flagella bundles in bilophotrichous bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaas Bente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mohammadinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad A. Charsooghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnese Codutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3170,1459 +3170,1459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02459733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetite-Arginine Nanoparticles as a Multifunctional Biomedical Tool</w:t>
+                <w:t xml:space="preserve">Self-Confined Nucleation of Iron Oxide Nanoparticles in a Nanostructured Amorphous Precursor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Reichel</w:t>
+                <w:t xml:space="preserve">Jens Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmin Matuszak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Klaas Bente</w:t>
+                <w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Heil</w:t>
+                <w:t xml:space="preserve">Alexy Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Kraupner</w:t>
+                <w:t xml:space="preserve">Marie-Alexandra Neouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (10), pp.2014. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (7), pp.5001-5007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano10102014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c01125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04078514v1</w:t>
+                <w:t xml:space="preserve">hal-02902334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic nanoparticle chains in gelatin ferrogels: bioinspiration from magnetotactic bacteria</w:t>
+                <w:t xml:space="preserve">Magnetic Nanoparticles in Human Cervical Skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Sturm</w:t>
+                <w:t xml:space="preserve">Kari Murros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Siglreitmeier</w:t>
+                <w:t xml:space="preserve">Joonas Wasiljeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Wolf</w:t>
+                <w:t xml:space="preserve">Elena Macías-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Vogel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Micha Gratz</w:t>
+                <w:t xml:space="preserve">Lauri Soinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201905996⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2019.00123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02308563v1</w:t>
+                <w:t xml:space="preserve">cea-02146592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Conditions Favor Magnetosome Production in Magnetospirillum magneticum AMB-1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ectosymbiotic bacteria at the origin of magnetoreception in a marine protist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Olszewska-Widdrat</w:t>
+                <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Schiro</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00582⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (7), pp.1088-1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-019-0432-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078764v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02122376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Conditions Favor Magnetosome Production in Magnetospirillum magneticum AMB-1</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biologically encoded magnonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin W. Zingsem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Feggeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Terwey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ghaisari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detlef Spoddig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00582⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.4345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-12219-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086207v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02308591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired multifunctional layered magnetic hybrid materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Swimming with magnets: From biological organisms to synthetic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher T. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinspired, Biomimetic and Nanobiomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jbibn.18.00030⟩</w:t>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 789, pp.1-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2018.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086142v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01930113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Shape Diversity on the Way to Structure-Function Designs for Magnetic Micropropellers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnese Codutti</w:t>
+                <w:t xml:space="preserve">Shaping Magnetite with Poly- l -arginine and pH: From Small Single Crystals to Large Mesocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Kuhrts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Macías-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Tarakina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Hirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.034039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 10 (18), pp.5514-5518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02072723v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02311372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping Magnetite with Poly- l -arginine and pH: From Small Single Crystals to Large Mesocrystals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ann Hirt</w:t>
+                <w:t xml:space="preserve">Using Shape Diversity on the Way to Structure-Function Designs for Magnetic Micropropellers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaas Bente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnese Codutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01771⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.034039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.034039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02311372v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02072723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Nanoparticles in Human Cervical Skin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elena Macías-Sánchez</w:t>
+                <w:t xml:space="preserve">Reducing Conditions Favor Magnetosome Production in Magnetospirillum magneticum AMB-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Olszewska-Widdrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Schiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Reichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faivre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmed.2019.00123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02146592v1</w:t>
+                <w:t xml:space="preserve">hal-02086207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ectosymbiotic bacteria at the origin of magnetoreception in a marine protist</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioinspired multifunctional layered magnetic hybrid materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Benzerara</w:t>
+                <w:t xml:space="preserve">Christian Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Baohu Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Kollmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duchstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Siglreitmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-019-0432-7⟩</w:t>
+              <w:t xml:space="preserve">Bioinspired, Biomimetic and Nanobiomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.28-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jbibn.18.00030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02122376v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologically encoded magnonics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reducing Conditions Favor Magnetosome Production in Magnetospirillum magneticum AMB-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Olszewska-Widdrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Schiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Reichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-12219-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.00582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02308591v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swimming with magnets: From biological organisms to synthetic devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Klumpp</w:t>
+                <w:t xml:space="preserve">Magnetic nanoparticle chains in gelatin ferrogels: bioinspiration from magnetotactic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Sturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Siglreitmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher T. Lefèvre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Micha Gratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 789, pp.1-54. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.1905996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2018.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201905996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01930113v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02308563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding biomineralization: Interaction of a Mad10-derived peptide with magnetite thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4706,347 +4706,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02308638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The $in\ vivo$ mechanics of the magnetotactic backbone as revealed by correlative FLIM-FRET and STED microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemotaxis in external fields: Simulations for active magnetic biological matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnese Codutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaas Bente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-55804-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (12), pp.e1007548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02440823v1</w:t>
+                <w:t xml:space="preserve">cea-02459617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemotaxis in external fields: Simulations for active magnetic biological matter</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The $in\ vivo$ mechanics of the magnetotactic backbone as revealed by correlative FLIM-FRET and STED microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Günther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Klauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Toro-Nahuelpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schüler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Hille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (12), pp.e1007548. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.19615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-55804-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02459617v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02440823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bead-Based Hydrodynamic Simulations of Rigid Magnetic Micropropellers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnese Codutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Klumpp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5080,77 +5080,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biohybrid and Bioinspired Magnetic Microswimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaas Bente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnese Codutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5331,64 +5331,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles for intravascular applications: physicochemical characterization and cytotoxicity testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmin Matuszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Zaloga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5608,51 +5608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic nanoparticles line up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bennet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 535 (7611), pp.235-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5758,594 +5758,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The triathlon of magnetic actuation: Rolling, propelling, swimming with a single magnetic material</w:t>
+                <w:t xml:space="preserve">Correlative Electron and Fluorescence Microscopy of Magnetotactic Bacteria in Liquid: Toward In Vivo Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Vach</w:t>
+                <w:t xml:space="preserve">Taylor Woehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kashyap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emre Firlar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Perez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faivre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep09364⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep06854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296344v1</w:t>
+                <w:t xml:space="preserve">hal-03298525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-assisted self-assembly process: general discussion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The triathlon of magnetic actuation: Rolling, propelling, swimming with a single magnetic material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Scarabelli,</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter Vach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5FD90041G⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep09364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488434v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Combination of Random Mutagenesis and Sequencing Highlight the Role of Unexpected Genes in an Intractable Organism</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Field-assisted self-assembly process: general discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yugang Sun,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Scarabelli,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Kotov,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Tebbe,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Min Lin,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004895⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 181, pp.463-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5FD90041G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298509v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positioning the flagellum at the center of a dividing cell to combine bacterial division with magnetic polarity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Combination of Random Mutagenesis and Sequencing Highlight the Role of Unexpected Genes in an Intractable Organism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.02286-14⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.e1004895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03190866v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative Electron and Fluorescence Microscopy of Magnetotactic Bacteria in Liquid: Toward In Vivo Imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Teresa Perez-Gonzalez</w:t>
+                <w:t xml:space="preserve">Positioning the flagellum at the center of a dividing cell to combine bacterial division with magnetic polarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher T. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faivre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (1), </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.e02286-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep06854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.02286-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298525v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03190866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly processes: general discussion.</w:t>
               </w:r>
@@ -6465,51 +6465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic Magnetite Formation: From Biocombinatorial Approaches to Mineralization Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta Carillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6595,51 +6595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetotactic bacteria form magnetite from a phosphate-rich ferric hydroxide via nanometric ferric (oxyhydr)oxide intermediates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6647,51 +6647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Perez Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Widdrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110, pp.14883-14888. </w:t>
@@ -6755,51 +6755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina I. Siponen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Widdrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6876,51 +6876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of Proteins Associated with the Magnetosome Assembly in Magnetotactic Bacteria As Revealed by Two-Hybrid Two-Photon Excitation Fluorescence Lifetime Imaging Microscopy Förster Resonance Energy Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta Carillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7244,51 +7244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihály Pósfai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schüler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93, pp.463-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7840,103 +7840,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-classical” nucleation of oxide nanoparticles in solution: implications on structure control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexy Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandra Néouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano 2020: The Nanoscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C'Nano, Nov 2021, Toulouse, France</w:t>
@@ -7965,103 +7965,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation of nanocrystals in solution: confinement by the amorphous networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexy Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj-Kumar Raamoorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandra Neouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cristal 9 - 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
@@ -8090,103 +8090,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation of nanocrystals in solution: confinement by the amorphous networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexy Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandra Neouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Hong Kong, China</w:t>
@@ -8425,51 +8425,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A95C787"/>
+    <w:nsid w:val="67264A20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8656,51 +8656,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-faivre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6191-3389" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195952049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350586v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gachon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Lambert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grosse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Turrini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ropion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113377" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051925v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Chevrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cerd&#225;-Do&#241;ate" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Gandarias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gomez-Gonzalez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufal Swaraj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC08375J" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gachon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faivre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.96.021001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05330158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Kuhrts" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pr&#233;vost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Scoppola" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Marie Hirt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faivre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202311856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Amor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chevrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina I. Siponen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Egli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2410245121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03993863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederick W. Mosselmans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c05469" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04448209v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eduardo David Soto Rodriguez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Sirinelli-Kojadinovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Rouzaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2023.100587" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Welleweerd" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijmen Hageman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave van As" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Keizer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0098008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03664316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c00752" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeseul Park" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cacho-Nerin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202100089" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03922783v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Codutti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Charsooghi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ta&#239;eb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Robinson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.71527" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830264v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohar Eyal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Pekker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T Lef&#232;vre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202203444" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03610658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bachmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Giltinan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klumpp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Sitti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0045454" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03472672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202100457" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03296301v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Olszewska&#8208;widdrat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bennet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mickoleit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Widdrat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202100053" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03296340v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Zwiener" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dziuba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#252;ckert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Busche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02124-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03610790v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pohl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Young" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Schmitz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farhadi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raz Zarivach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr04870h" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03610678v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Bente" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bakenecker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselm von Gladiss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrejs Ce&#773;bers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c00768" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03610722v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Spaeker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c02687" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03296278v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mohammadinejad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00038-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03610634v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafiseh Ebrahimi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Bi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappelleri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gastone Ciuti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T. Conn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202005137" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902334v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Baumgartner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Freitas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Neouze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c01125" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02459733v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A. Charsooghi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.47551" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078514v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reichel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Matuszak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kraupner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10102014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02308563v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sturm" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Siglreitmeier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wolf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Vogel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Gratz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201905996" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Olszewska-Widdrat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Schiro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00582" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086207v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086142v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debus" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baohu Wu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kollmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duchstein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jbibn.18.00030" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02072723v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034039" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02311372v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mac&#237;as-S&#225;nchez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Tarakina" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Hirt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01771" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02146592v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Murros" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas Wasiljeff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Soinne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00123" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02122376v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0432-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02308591v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Zingsem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feggeler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Terwey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghaisari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Spoddig" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12219-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01930113v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2018.10.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02308638v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby M.A. Sullan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Valverde-Tercedor" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Freindl" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b03560" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02440823v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika G&#252;nther" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Klauss" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Toro-Nahuelpan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Sch&#252;ler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Hille" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55804-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02459617v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007548" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01968999v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00109" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01927073v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201704374" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01945077v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Gal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sorrentino" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Kahil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pereiro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1804139115" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438946v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zaloga" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Juenet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acar&#237;lia Eduardo da Silva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm.15.216" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03298521v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Firlar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Perez-Gonzalez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Olszewska" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Prozorov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2016.33" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03298545v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/535235a" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03296333v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2016.111" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03296344v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vach" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09364" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01488434v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugang Sun," TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Scarabelli," TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Kotov," TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Tebbe," TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Min Lin," TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FD90041G" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03298509v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004895" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190866v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02286-14" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03298525v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Woehl" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kashyap" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06854" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01482290v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Reguera" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Scarabelli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Liu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Malachosky" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FD90043C" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03298587v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Carillo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M Eckes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Werner" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la404290c" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018010v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Perez Gonzalez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1307119110" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074556v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jones" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jia Zhang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12573" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03298543v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4086987" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03296982v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B&#246;ttger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sch&#252;ler" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trautwein" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Matzanke" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/217/1/012020" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643528v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislawa Hickey" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646195v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly P&#243;sfai" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2678" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146037v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Zuddas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.012" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L09G4BG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021930v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086562v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katavut Pachana" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.03.016" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBHGV3SX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03196114v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(03)00230-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSNL2R2P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03448985v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra N&#233;ouze" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329638v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Fleury" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Raamoorthy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340795v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841299v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-faivre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6191-3389" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195952049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350586v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gachon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Lambert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grosse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Turrini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ropion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113377" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051925v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Chevrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cerd&#225;-Do&#241;ate" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Gandarias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gomez-Gonzalez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufal Swaraj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC08375J" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gachon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faivre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.96.021001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05330158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Kuhrts" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pr&#233;vost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Scoppola" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Marie Hirt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faivre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202311856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Amor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chevrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina I. Siponen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Egli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2410245121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03993863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederick W. Mosselmans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c05469" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04448209v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eduardo David Soto Rodriguez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Sirinelli-Kojadinovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Rouzaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2023.100587" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Welleweerd" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijmen Hageman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave van As" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Keizer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0098008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03664316v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c00752" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeseul Park" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cacho-Nerin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202100089" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03922783v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Codutti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Charsooghi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ta&#239;eb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Robinson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.71527" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830264v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohar Eyal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Pekker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T Lef&#232;vre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202203444" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03296301v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Olszewska&#8208;widdrat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bennet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mickoleit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Widdrat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202100053" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03296340v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Zwiener" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dziuba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#252;ckert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Busche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02124-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03610790v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pohl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Young" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Schmitz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farhadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raz Zarivach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr04870h" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03610678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Bente" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bakenecker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselm von Gladiss" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bachmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrejs Ce&#773;bers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c00768" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03472672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202100457" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03610658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Giltinan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klumpp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Sitti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0045454" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03296278v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mohammadinejad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00038-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03610722v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Spaeker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c02687" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03610634v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafiseh Ebrahimi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Bi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappelleri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gastone Ciuti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T. Conn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202005137" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078514v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reichel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Matuszak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kraupner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10102014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02459733v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A. Charsooghi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.47551" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902334v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Baumgartner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Freitas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Neouze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c01125" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02146592v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Murros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas Wasiljeff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mac&#237;as-S&#225;nchez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Soinne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00123" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02122376v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0432-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02308591v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Zingsem" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feggeler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Terwey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghaisari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Spoddig" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12219-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01930113v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2018.10.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02311372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Tarakina" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Hirt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01771" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02072723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034039" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086207v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Olszewska-Widdrat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Schiro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00582" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086142v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baohu Wu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kollmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duchstein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Siglreitmeier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jbibn.18.00030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078764v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02308563v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sturm" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wolf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Vogel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Gratz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201905996" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02308638v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby M.A. Sullan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Valverde-Tercedor" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Freindl" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b03560" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02459617v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007548" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02440823v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika G&#252;nther" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Klauss" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Toro-Nahuelpan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Sch&#252;ler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Hille" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55804-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01968999v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00109" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01927073v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201704374" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01945077v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Gal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sorrentino" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Kahil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pereiro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1804139115" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438946v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zaloga" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Juenet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acar&#237;lia Eduardo da Silva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm.15.216" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03298521v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Firlar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Perez-Gonzalez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Olszewska" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Prozorov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2016.33" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03298545v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/535235a" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03296333v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2016.111" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03298525v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Woehl" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kashyap" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06854" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03296344v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vach" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09364" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01488434v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugang Sun," TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Scarabelli," TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Kotov," TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Tebbe," TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Min Lin," TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FD90041G" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03298509v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004895" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190866v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02286-14" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01482290v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Reguera" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Scarabelli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Liu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Malachosky" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FD90043C" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03298587v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Carillo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M Eckes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Werner" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la404290c" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018010v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Perez Gonzalez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1307119110" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074556v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jones" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jia Zhang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12573" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03298543v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4086987" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03296982v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B&#246;ttger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sch&#252;ler" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trautwein" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Matzanke" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/217/1/012020" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643528v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislawa Hickey" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646195v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly P&#243;sfai" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2678" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146037v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Zuddas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.012" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L09G4BG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021930v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086562v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katavut Pachana" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.03.016" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBHGV3SX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03196114v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(03)00230-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSNL2R2P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03448985v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra N&#233;ouze" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329638v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Fleury" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Raamoorthy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340795v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841299v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>