--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -147,9650 +147,9161 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
-[...6825 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring mechanical properties in Thin Film Metallic Glasses and Crystal/Glass Nanolaminates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailoring composition and microstructure to control mechanical properties and thermal stability of thin film metallic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeniy Boltynjuk</w:t>
+                <w:t xml:space="preserve">Cristiano Poltronieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Bignoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Ivanisenko</w:t>
+                <w:t xml:space="preserve">Andrea Brognara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe DJEMIA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Dehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
+              <w:t xml:space="preserve">12th European solid Mechanic Conference (ESMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163152v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of applied deformation on magnetic properties of ferromagnetic Ni60Fe40 thin films deposited on polymeric substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
+                <w:t xml:space="preserve">Tailoring mechanical properties in Thin Film Metallic Glasses and Crystal/Glass Nanolaminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ezequiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniy Boltynjuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Ivanisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2025) : “Surface Engineering for Sustainable Development”</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460929v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring composition and microstructure to control mechanical properties and thermal stability of thin film metallic glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gerhard Dehm</w:t>
+                <w:t xml:space="preserve">Influence of applied deformation on magnetic properties of ferromagnetic Ni60Fe40 thin films deposited on polymeric substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Toledano Povedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Haltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European solid Mechanic Conference (ESMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">51st International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2025) : “Surface Engineering for Sustainable Development”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, San Diego (California), United States. pp.132795, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.132795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175048v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting mechanical properties of thin film high entropy alloys through nanoengineering design strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Vacirca</w:t>
+                <w:t xml:space="preserve">Boosting Mechanical Properties of Metallic Thin Films Through Advanced Nanoengineered Design Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Bignoli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Andrea Brognara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Li Bassi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerhard Dehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Local Mechanical Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">The 50th International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755919v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring microstructural heterogeneities in thin film metallic glasses and crystal/glass ultra-fine nanolaminates to enhance their mechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Glass/crystal ZrCu/Fe nanolaminates with tunable mechanical and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ezequiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniy Boltynjuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gerhard Dehm</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Ivanisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomechanical Testing in Materials Research and Development IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Giardini Naxos, Italy</w:t>
+              <w:t xml:space="preserve">Plasticité 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755146v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Mechanical Properties of Metallic Thin Films Through Advanced Nanoengineered Design Strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailoring microstructural heterogeneities in thin film metallic glasses and crystal/glass ultra-fine nanolaminates to enhance their mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Bignoli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrea Brognara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Li Bassi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Dehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 50th International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">Nanomechanical Testing in Materials Research and Development IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Giardini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755055v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass/crystal ZrCu/Fe nanolaminates with tunable mechanical and electrical properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Boosting mechanical properties of thin film high entropy alloys through nanoengineering design strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Vacirca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Faurie</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Li Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Paul Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Dehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticité 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Local Mechanical Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672546v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New synthesis methods for thin film high entropy alloys with tunable microstructure and enhanced mechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Novel thin film high entropy alloys with tunable microstructure and enhanced mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vacirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Li Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Faurie</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kübel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at Max Planck Institut für Eisenforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dusseldorf, Germany</w:t>
+              <w:t xml:space="preserve">Conference Plasticité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308879v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoengineering the glassy state: toward novel thin film metallic glasses with outstanding combination of mechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Engineering nanostructured metallic thin films by pulsed laser deposition with an outstanding combination of mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andrea Li Bassi</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Gammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lassnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subin Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’Nano 2023: The Nanoscience Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310452v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoengineered thin film metallic glasses with mutual combination of large yield strength and ductility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoengineering the glassy state: toward novel thin film metallic glasses with outstanding combination of mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Bignoli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrea Brognara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Li Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 49th International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">C’Nano 2023: The Nanoscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309929v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong and Ductile Metallic Glass Films Through Advanced Nanoarchitectural Design Strategies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">New synthesis methods for thin film high entropy alloys with tunable microstructure and enhanced mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Vacirca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Li Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Challali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII International conf. on computational plasticity (COMPLAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Seminar at Max Planck Institut für Eisenforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dusseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303775v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering new nanostructured metallic film by pulsed laser deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong and Ductile Metallic Glass Films Through Advanced Nanoarchitectural Design Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Bignoli</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Andrea Brognara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Li Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at Karlsrouhe institute of technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Eggenstein-Leopoldshafen, Germany</w:t>
+              <w:t xml:space="preserve">XVII International conf. on computational plasticity (COMPLAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308771v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoarchitectured thin film high entropy alloys with enhanced and tunable mechanical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Djemia</w:t>
+                <w:t xml:space="preserve">Nanoengineered thin film metallic glasses with mutual combination of large yield strength and ductility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Brognara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at department of energy, Politecnico di Milano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">The 49th International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308819v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering nanostructured metallic thin films by pulsed laser deposition with an outstanding combination of mechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Engineering new nanostructured metallic film by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Vacirca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Subin Lee</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Li Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">Seminar at Karlsrouhe institute of technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Eggenstein-Leopoldshafen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308613v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel thin film high entropy alloys with tunable microstructure and enhanced mechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Nanoarchitectured thin film high entropy alloys with enhanced and tunable mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vacirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Kübel</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Plasticité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Seminar at department of energy, Politecnico di Milano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308668v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of composition and nanoarchitecture on mechanical properties of thin film metallic glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of nanoengineered ZrCuAl thin film metallic glasses by pulsed laser deposition with enhanced mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Brognara</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gerhard Dehm</w:t>
+                <w:t xml:space="preserve">P. Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Challali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th European Solid Mechanics Conference (EMSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">E-MRS SPRING MEETING 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Online Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310502v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and mechanical behavior of nanostructured high entropy alloy thin films by pulsed laser deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Novel nanostructured metallic thin films deposited by pulsed laser deposition with improved mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Li Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ghidelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GDR « Métallurgie des Alliages à Haute entropie ou à Composition Complexe »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Seminar of PhD students at LSPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Villetaneuse (Université Paris 13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308639v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel nanostructured metallic thin films deposited by pulsed laser deposition with enhanced mechanical properties</w:t>
+                <w:t xml:space="preserve">Effect of composition and nanoarchitecture on mechanical properties of thin film metallic glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Bignoli</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Brognara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Dehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at Karlsrouhe institute of technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Eggenstein-Leopoldshafen, Germany</w:t>
+              <w:t xml:space="preserve">The 11th European Solid Mechanics Conference (EMSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308752v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel nanostructured metallic thin films deposited by pulsed laser deposition with improved mechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Synthesis and mechanical behavior of nanostructured high entropy alloy thin films by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Vacirca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Challali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar of PhD students at LSPM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Villetaneuse (Université Paris 13), France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GDR « Métallurgie des Alliages à Haute entropie ou à Composition Complexe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308827v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of nanoengineered ZrCuAl thin film metallic glasses by pulsed laser deposition with enhanced mechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Novel nanostructured metallic thin films deposited by pulsed laser deposition with enhanced mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Li Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ghidelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS SPRING MEETING 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Online Conference, France</w:t>
+              <w:t xml:space="preserve">Seminar at Karlsrouhe institute of technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Eggenstein-Leopoldshafen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308680v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Laue microdiffraction and digital image correlation for improved measurements of the elastic strain field with micrometer spatial resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix A. Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Robach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium on Full-Field Measurements and Identification in Solid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Cachan, France. pp.133-143, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.piutam.2012.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navigating local minima and bifurcations in brittle thin film systems with irreversible damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M M Terzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oguz Umut Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A A León Baldelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 445 (118201)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomic Layer-Deposited Interlayers for Robust Metal–Polymer Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Byloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Othmar Wolfgang Trost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Devulapalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhel Altaf Husain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (28), pp.41224-41236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c05156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magneto-mechanical effects in a flexible magnetic system studied through combined MOKE magnetometry and mechanical testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Girodon-Boulandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haboussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0238953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extending mechanical size effect range of thin film metallic glasses by nanoengineering their atomic and nanostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szilvia Kalácska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiaudiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 300, pp.121456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanocolumnar ZrCu thin film metallic glass with tailored mechanical and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniy Boltynjuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sree Harsha Nandam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Welle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 825, pp.140748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2025.140748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Mechanics to Electronics: Influence of ALD Interlayers on the Multiaxial Electro‐Mechanical Behavior of Metal–Oxide Bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Byloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Devulapalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas E J Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus O W Trost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202526343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunable Magnetoelastic Response in Flexible Magnetic Nanofilms via Fragmentation Control and Multilayer Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ben Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatih Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (21), pp.9743-9753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.5c01498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel Class of Crystal/Glass Ultrafine Nanolaminates with Large and Tunable Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Terraneo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Gammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (27), pp.35686-35696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c02610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tailoring Mechanical Properties and Shear Band Propagation in ZrCu Metallic Glass Nanolaminates Through Chemical Heterogeneities and Interface Density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Brognara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankush Kashiwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanwon Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xukai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ahmadian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Small Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sstr.202400011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetization dynamics of elastically strained nanostructures studied by coupled micromagnetic-mechanical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haboussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adeyeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (2), pp.024406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.024406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensile properties of ferromagnetic nanofilms on stretchable substrates: Links between multi-cracking and magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (25), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0149784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Link between cracking mechanisms of trilayer films on flexible substrates and electro-mechanical reliability under biaxial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Altaf Husain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kreiml</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mitterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cordill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0002348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment on “Ultralow magnetostrictive flexible ferromagnetic nanowires” by G. Muscas, P. E. Jönsson, I. G. Serrano, Ö. Vallin, and M. V. Kamalakar, Nanoscale , 2021, 13 , 6043–6052</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Challab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haboussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.1014-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR01773J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of Heterogeneous Strain on the Magnetization Processes in Magnetic Nanomembranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Challab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haboussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatih Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (8), pp.2100149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssr.202100149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differentiated Strain-Control of Localized Magnetic Modes in Antidot Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Challab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haboussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adekunle Adeyeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatih Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (25), pp.29906-29915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c05582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differentiated Strain-Control of Localized Magnetic Modes in Antidot Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Challab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haboussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adekunle Adeyeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatih Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (25), pp.29906-29915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c05582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A review on nanostructured thin films on flexible substrates: links between strains and magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (23), pp.233002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/abe96c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A review on nanostructured thin films on flexible substrates: links between strains and magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (23), pp.233002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/abe96c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of layer order on the equi-biaxial behavior of Al/Mo bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Cordill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kreiml</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Putz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mitterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thiaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 194, pp.113656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.113656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospects toward flexible magnonic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adeyeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0055976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospects toward flexible magnonic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adeyeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (15), pp.150901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0055976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical properties of CoCrCuFeNi multi-principal element alloy thin films on Kapton substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dedoncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.W. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sedghgooya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 402, pp.126474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lattice Strain Evolutions in Ni-W Alloys during a Tensile Test Combined with Synchrotron X-ray Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Sadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (18), pp.4027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13184027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strain ratio effects in mechanical properties of supported thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (10), pp.105103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5133715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">90° ferroelectric domain switching effect on interfacial strain mediated magnetoelectric coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Sadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (14), pp.145001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab6431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fracture behavior of Ni-W alloy probed by in situ synchrotron X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thiaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 239, pp.116 - 119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2018.12.082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X-ray diffraction and stress relaxations to study thermal and stress-assisted annealings in nanocrystalline gold thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thiaudiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 173, pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.04.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micromagnetic modeling of nanostructures subject to heterogeneous strain fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Challab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aboumassound</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Haboussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (35), pp.355004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab229a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ x-ray diffraction analysis of 2D crack patterning in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 165, pp.177-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.11.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de correction : Machine biaxiale sur la ligne de lumière Diffabs pour l’étude des propriétés mécaniques de films minces déposés sur substrats polymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soundes Djaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (2), pp.207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2018040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origin of relationship between ferromagnetic response and damage in stretched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Merabtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garcia-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gunasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belmeguenai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.13695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-32149-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relaxation mechanisms in a gold thin film on a compliant substrate as revealed by X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (21), pp.211901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4984135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large area periodic ferromagnetic nanowires deposited onto a polymer substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belmeguenai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garcia-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111 (5), pp.052408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4995397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferromagnetic resonance investigation of physical origins of modification of the perpendicular magnetic anisotropy in Pd/Co layered films in the presence of hydrogen gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lueng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kostylev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (16), pp.163901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4996808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setup for high-temperature surface Brillouin light scattering: Application to opaque thin films and coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Girodon-Boulandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaladjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Challali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (2), pp.023903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4975637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragmentation and adhesion properties of CoFeB thin films on polyimide substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garcia-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adeyeye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (9), pp.091904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4977710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annealing effect on elastic, magnetic and magnetoelastic properties of CoFeB thin films on polymer substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Belmeguenai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Girodon-Boulandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (45), pp.455002. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa8d0b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nano-structuration effect on the mechanical behavior of gold thin films studied by 2D synchrotron x-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 308, pp.418 - 423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.08.097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laue-DIC : a new method for improved stress field measurements at the micrometer scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. G G Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.980-994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577515005780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ monitoring of X-ray strain pole figures of a biaxially deformed ultra-thin film on a flexible substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -O. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thiaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (1), pp.181-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576713030720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mastering the biaxial stress state in nanometric thin films on flexible substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -O. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 306, pp.70-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.02.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative study of the mechanical properties of nanostructured thin films on stretchable substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Djaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -O. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4894616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase transition signature on elastic constants in Al1-xCrxNy ternary alloys thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (4), pp.041601 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4816355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yield surface of polycrystalline thin films as revealed by non-equibiaxial loadings at small deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Djaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -O Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (13), pp.5067-5077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.04.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural and elastic properties of ternary metal nitrides TixTa1-xN alloys: First-principles calculations versus experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benhamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kh. Bouamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 215, pp.199-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.09.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sin(2) psi analysis in thin films using 2D detectors: Non-linearity due to set-up, stress state and microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -O. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thiaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 530, pp.25-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.02.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining Laue Microdiffraction and Digital Image Correlation for Improved Measurements of the Elastic Strain Field with Micrometer Spatial Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Robach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Micha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia IUTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.133 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.piutam.2012.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
-[...3 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X-ray strain analysis in thin films enhanced by 2D detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100626008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elastic-strain distribution in metallic film-polymer substrate composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (4), pp.1-3. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189551v1</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3293450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating with Stability: Local Minima, Patterns, and Evolution in a Gradient Damage Fracture Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oguz Umut Salman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Alessandro Leon Baldelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9800,414 +9311,414 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of composition and nanostructure on mechanical properties and thermal stability of ZrCuAl x thin film metallic glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Poltronieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Bignoli</w:t>
+                <w:t xml:space="preserve">Andrea Brognara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Evertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First MecaNano General meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the mechanical properties and thermal stability of ZrxCu100-x thin film metallic glasses with different compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Brognara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ghidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Dehm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanobrücken 2021 - Nanomechanical Testing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Virtual conference, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of composition on mechanical properties and thermal stability of ZrCu thin film metallic glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Brognara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ghidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId279"/>
+      <w:footerReference w:type="default" r:id="rId275"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10275,51 +9786,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF30B50A"/>
+    <w:nsid w:val="601893A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10506,51 +10017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-faurie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7259-3958" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095054766" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188399v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Boltynjuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bignoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sree Harsha Nandam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Welle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140748" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lemarchand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Kal&#225;cska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudiere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121456" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504932v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Byloff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Devulapalli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Casari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E J Edwards" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus O W Trost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202526343" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462882v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ben Mahmoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Zighem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.5c01498" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05167815v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Terzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Umut Salman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Faurie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Le&#243;n Baldelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504906v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Othmar Wolfgang Trost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhel Altaf Husain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c05156" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04963807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Mahmoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girodon-Boulandet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haboussi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Renault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0238953" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brognara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Kashiwar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanwon Jung" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xukai Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmadian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202400011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Terraneo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abadias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gammer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c02610" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiroli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faurie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adeyeye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zighem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.024406" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0149784" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272122v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altaf Husain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kreiml" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mitterer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordill" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002348" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893676v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Challab" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR01773J" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489539v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zighem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abe96c" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Challab" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haboussi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adekunle Adeyeye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05582" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100149" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676024v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Cordill" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Putz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.113656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893697v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489534v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055976" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893678v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab6431" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893708v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133715" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678791v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449197v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tingaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13184027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893705v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dedoncker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sedghgooya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126474" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893713v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Challab" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aboumassound" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haboussi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab229a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893714v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sadat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.04.024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.040" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282869v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudiere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486944v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.12.082" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914081v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundes Djaziri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018040" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893727v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merabtine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gunasekaran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32149-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662120v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984135" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893746v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lupo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977710" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893743v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995397" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893734v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lueng" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kostylev" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996808" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893749v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaladjian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abadias" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975637" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893736v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belmeguenai" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girodon-Boulandet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gabor" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa8d0b" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893745v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653301v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.08.097" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V93F8519-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Petit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G G Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hofmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515005780" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293582v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -O. Renault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.02.032" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RQ3ZQD7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293581v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djaziri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894616" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293575v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576713030720" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6772B74BD9F247568FABF9E695921190FEC4FE52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233812v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pham" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816355" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293813v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -O Renault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.04.031" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQVBPQTL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233811v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benhamida" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. Bouamama" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.09.059" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVLV9BGF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293811v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.02.031" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPZ190S5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537631v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hofmann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Micha" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.05.015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537638v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100626008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537626v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Bourhis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3293450" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163152v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ezequiel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ivanisenko" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460929v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Toledano Povedano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Michel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Haltz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132795" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175048v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Poltronieri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe DJEMIA" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dehm" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755919v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vacirca" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Li Bassi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Paul Best" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755146v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755055v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672546v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308879v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bignoli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Challali" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310452v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309929v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Best" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303775v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308771v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308819v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bassi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308613v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lassnig" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subin Lee" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308668v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Dai" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K&#252;bel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310502v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308639v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308752v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghidelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308827v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308680v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tetard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189551v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix A. Hofmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04696844v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Terzi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alessandro Leon Baldelli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309389v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Evertz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312891v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312887v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-faurie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7259-3958" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095054766" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175048v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Poltronieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brognara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe DJEMIA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dehm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163152v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ezequiel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Boltynjuk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bignoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ivanisenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Toledano Povedano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Haltz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132795" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Li Bassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faurie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755146v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vacirca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Paul Best" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bignoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Dai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K&#252;bel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308613v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gammer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lassnig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subin Lee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308879v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Challali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309929v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Best" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308771v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tetard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghidelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310502v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix A. Hofmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.05.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05167815v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Terzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Umut Salman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Faurie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Le&#243;n Baldelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Byloff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Othmar Wolfgang Trost" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Devulapalli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhel Altaf Husain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c05156" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04963807v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Mahmoud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girodon-Boulandet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haboussi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Renault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0238953" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lemarchand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Kal&#225;cska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudiere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121456" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sree Harsha Nandam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Welle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140748" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504932v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Casari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E J Edwards" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus O W Trost" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202526343" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462882v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ben Mahmoud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Zighem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.5c01498" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631108v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Terraneo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abadias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c02610" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Kashiwar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanwon Jung" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xukai Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmadian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202400011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489498v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiroli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adeyeye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zighem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.024406" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0149784" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272122v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altaf Husain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kreiml" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mitterer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordill" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002348" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893676v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Challab" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR01773J" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893704v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Challab" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haboussi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100149" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489535v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adekunle Adeyeye" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05582" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893680v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489539v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zighem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abe96c" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676024v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Cordill" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Putz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.113656" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489534v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055976" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893678v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893705v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dedoncker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sedghgooya" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126474" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449197v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tingaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13184027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678791v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133715" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab6431" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486944v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sadat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.12.082" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285914v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudiere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.04.024" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893713v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Challab" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aboumassound" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haboussi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab229a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282869v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.040" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914081v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundes Djaziri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018040" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893727v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merabtine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gunasekaran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32149-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662120v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984135" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893743v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lupo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995397" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893734v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lueng" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kostylev" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996808" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893749v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaladjian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challali" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abadias" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975637" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893746v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977710" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893736v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belmeguenai" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girodon-Boulandet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gabor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa8d0b" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653301v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.08.097" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V93F8519-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191406v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Petit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G G Zhang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hofmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515005780" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293575v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -O. Renault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576713030720" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6772B74BD9F247568FABF9E695921190FEC4FE52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293582v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.02.032" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RQ3ZQD7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293581v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djaziri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894616" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233812v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pham" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816355" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293813v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -O Renault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.04.031" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQVBPQTL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233811v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benhamida" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. Bouamama" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.09.059" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVLV9BGF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293811v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.02.031" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPZ190S5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537631v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hofmann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robach" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Micha" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537638v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100626008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537626v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Bourhis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3293450" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04696844v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Terzi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alessandro Leon Baldelli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309389v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Evertz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312891v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312887v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>