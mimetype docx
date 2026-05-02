--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -181,743 +181,743 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring composition and microstructure to control mechanical properties and thermal stability of thin film metallic glasses</w:t>
+                <w:t xml:space="preserve">Tailoring mechanical properties in Thin Film Metallic Glasses and Crystal/Glass Nanolaminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiano Poltronieri</w:t>
+                <w:t xml:space="preserve">Marco Ezequiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Brognara</w:t>
+                <w:t xml:space="preserve">Evgeniy Boltynjuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe DJEMIA</w:t>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julia Ivanisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damien Faurie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerhard Dehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European solid Mechanic Conference (ESMC)</w:t>
+              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175048v1</w:t>
+                <w:t xml:space="preserve">hal-05163152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring mechanical properties in Thin Film Metallic Glasses and Crystal/Glass Nanolaminates</w:t>
+                <w:t xml:space="preserve">Influence of applied deformation on magnetic properties of ferromagnetic Ni60Fe40 thin films deposited on polymeric substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Ezequiel</w:t>
+                <w:t xml:space="preserve">Alejandro Toledano Povedano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeniy Boltynjuk</w:t>
+                <w:t xml:space="preserve">Anny Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Bignoli</w:t>
+                <w:t xml:space="preserve">Eloi Haltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Ivanisenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Faurie</w:t>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">51st International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2025) : “Surface Engineering for Sustainable Development”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, San Diego (California), United States. pp.132795, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.132795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163152v1</w:t>
+                <w:t xml:space="preserve">hal-05460929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of applied deformation on magnetic properties of ferromagnetic Ni60Fe40 thin films deposited on polymeric substrate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailoring composition and microstructure to control mechanical properties and thermal stability of thin film metallic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi Haltz</w:t>
+                <w:t xml:space="preserve">Cristiano Poltronieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Godard</w:t>
+                <w:t xml:space="preserve">Andrea Brognara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
+                <w:t xml:space="preserve">Philippe DJEMIA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Dehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2025) : “Surface Engineering for Sustainable Development”</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th European solid Mechanic Conference (ESMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460929v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Mechanical Properties of Metallic Thin Films Through Advanced Nanoengineered Design Strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Glass/crystal ZrCu/Fe nanolaminates with tunable mechanical and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ezequiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniy Boltynjuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Brognara</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Ivanisenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Djemia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrea Li Bassi</w:t>
+                <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 50th International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">Plasticité 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755055v1</w:t>
+                <w:t xml:space="preserve">hal-04672546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass/crystal ZrCu/Fe nanolaminates with tunable mechanical and electrical properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Boosting Mechanical Properties of Metallic Thin Films Through Advanced Nanoengineered Design Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julia Ivanisenko</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Brognara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Faurie</w:t>
+                <w:t xml:space="preserve">Andrea Li Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticité 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">The 50th International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672546v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring microstructural heterogeneities in thin film metallic glasses and crystal/glass ultra-fine nanolaminates to enhance their mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Brognara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Dehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomechanical Testing in Materials Research and Development IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Giardini Naxos, Italy</w:t>
@@ -959,90 +959,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting mechanical properties of thin film high entropy alloys through nanoengineering design strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vacirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Li Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Paul Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Dehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Mechanical Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Prague, Czech Republic</w:t>
@@ -1065,1644 +1065,1644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel thin film high entropy alloys with tunable microstructure and enhanced mechanical properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Strong and Ductile Metallic Glass Films Through Advanced Nanoarchitectural Design Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Brognara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Li Bassi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Kübel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Plasticité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">XVII International conf. on computational plasticity (COMPLAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308668v1</w:t>
+                <w:t xml:space="preserve">hal-04303775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering nanostructured metallic thin films by pulsed laser deposition with an outstanding combination of mechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nanoengineered thin film metallic glasses with mutual combination of large yield strength and ductility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Subin Lee</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Brognara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films</w:t>
+              <w:t xml:space="preserve">The 49th International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308613v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoengineering the glassy state: toward novel thin film metallic glasses with outstanding combination of mechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Engineering new nanostructured metallic film by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Brognara</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Vacirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Djemia</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Li Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’Nano 2023: The Nanoscience Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Seminar at Karlsrouhe institute of technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Eggenstein-Leopoldshafen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310452v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New synthesis methods for thin film high entropy alloys with tunable microstructure and enhanced mechanical properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Nanoengineering the glassy state: toward novel thin film metallic glasses with outstanding combination of mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Brognara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Li Bassi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at Max Planck Institut für Eisenforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dusseldorf, Germany</w:t>
+              <w:t xml:space="preserve">C’Nano 2023: The Nanoscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308879v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong and Ductile Metallic Glass Films Through Advanced Nanoarchitectural Design Strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Brognara</w:t>
+                <w:t xml:space="preserve">New synthesis methods for thin film high entropy alloys with tunable microstructure and enhanced mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Vacirca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Li Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Challali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Djemia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrea Li Bassi</w:t>
+                <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII International conf. on computational plasticity (COMPLAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Seminar at Max Planck Institut für Eisenforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dusseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303775v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoengineered thin film metallic glasses with mutual combination of large yield strength and ductility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">James Best</w:t>
+                <w:t xml:space="preserve">Nanoarchitectured thin film high entropy alloys with enhanced and tunable mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Vacirca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Djemia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Faurie</w:t>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 49th International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">Seminar at department of energy, Politecnico di Milano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309929v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering new nanostructured metallic film by pulsed laser deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Engineering nanostructured metallic thin films by pulsed laser deposition with an outstanding combination of mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrea Li Bassi</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Gammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lassnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subin Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at Karlsrouhe institute of technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Eggenstein-Leopoldshafen, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308771v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoarchitectured thin film high entropy alloys with enhanced and tunable mechanical properties</w:t>
+                <w:t xml:space="preserve">Novel thin film high entropy alloys with tunable microstructure and enhanced mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vacirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Li Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Bassi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Djemia</w:t>
+                <w:t xml:space="preserve">Christian Kübel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at department of energy, Politecnico di Milano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Conference Plasticité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308819v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of nanoengineered ZrCuAl thin film metallic glasses by pulsed laser deposition with enhanced mechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Synthesis and mechanical behavior of nanostructured high entropy alloy thin films by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Vacirca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Challali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS SPRING MEETING 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Online Conference, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GDR « Métallurgie des Alliages à Haute entropie ou à Composition Complexe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308680v1</w:t>
+                <w:t xml:space="preserve">hal-04308639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel nanostructured metallic thin films deposited by pulsed laser deposition with improved mechanical properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of composition and nanoarchitecture on mechanical properties of thin film metallic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Brognara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Dehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar of PhD students at LSPM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Villetaneuse (Université Paris 13), France</w:t>
+              <w:t xml:space="preserve">The 11th European Solid Mechanics Conference (EMSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308827v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of composition and nanoarchitecture on mechanical properties of thin film metallic glasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Best</w:t>
+                <w:t xml:space="preserve">Novel nanostructured metallic thin films deposited by pulsed laser deposition with enhanced mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Djemia</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Li Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ghidelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th European Solid Mechanics Conference (EMSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">Seminar at Karlsrouhe institute of technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Eggenstein-Leopoldshafen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310502v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and mechanical behavior of nanostructured high entropy alloy thin films by pulsed laser deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Novel nanostructured metallic thin films deposited by pulsed laser deposition with improved mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Davide Vacirca</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Faurie</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Li Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ghidelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GDR « Métallurgie des Alliages à Haute entropie ou à Composition Complexe »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Seminar of PhD students at LSPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Villetaneuse (Université Paris 13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308639v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel nanostructured metallic thin films deposited by pulsed laser deposition with enhanced mechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Synthesis of nanoengineered ZrCuAl thin film metallic glasses by pulsed laser deposition with enhanced mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Challali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at Karlsrouhe institute of technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Eggenstein-Leopoldshafen, Germany</w:t>
+              <w:t xml:space="preserve">E-MRS SPRING MEETING 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Online Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308752v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Laue microdiffraction and digital image correlation for improved measurements of the elastic strain field with micrometer spatial resolution</w:t>
               </w:r>
@@ -2848,1246 +2848,1246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating local minima and bifurcations in brittle thin film systems with irreversible damage</w:t>
+                <w:t xml:space="preserve">From Mechanics to Electronics: Influence of ALD Interlayers on the Multiaxial Electro‐Mechanical Behavior of Metal–Oxide Bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M M Terzi</w:t>
+                <w:t xml:space="preserve">Johanna Byloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oguz Umut Salman</w:t>
+                <w:t xml:space="preserve">Vivek Devulapalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Faurie</w:t>
+                <w:t xml:space="preserve">Daniele Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A A León Baldelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas E J Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus O W Trost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202526343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167815v1</w:t>
+                <w:t xml:space="preserve">hal-05504932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer-Deposited Interlayers for Robust Metal–Polymer Interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claus Othmar Wolfgang Trost</w:t>
+                <w:t xml:space="preserve">Nanocolumnar ZrCu thin film metallic glass with tailored mechanical and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniy Boltynjuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivek Devulapalli</w:t>
+                <w:t xml:space="preserve">Sree Harsha Nandam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuhel Altaf Husain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Faurie</w:t>
+                <w:t xml:space="preserve">Alexander Welle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (28), pp.41224-41236. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 825, pp.140748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c05156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2025.140748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504906v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-mechanical effects in a flexible magnetic system studied through combined MOKE magnetometry and mechanical testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extending mechanical size effect range of thin film metallic glasses by nanoengineering their atomic and nanostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ben Mahmoud</w:t>
+                <w:t xml:space="preserve">Alex Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Girodon-Boulandet</w:t>
+                <w:t xml:space="preserve">Szilvia Kalácska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haboussi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P.-O. Renault</w:t>
+                <w:t xml:space="preserve">Dominique Thiaudiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0238953⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 300, pp.121456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963807v1</w:t>
+                <w:t xml:space="preserve">hal-05231561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending mechanical size effect range of thin film metallic glasses by nanoengineering their atomic and nanostructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Bignoli</w:t>
+                <w:t xml:space="preserve">Tunable Magnetoelastic Response in Flexible Magnetic Nanofilms via Fragmentation Control and Multilayer Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ben Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Lemarchand</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatih Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121456⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (21), pp.9743-9753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.5c01498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231561v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocolumnar ZrCu thin film metallic glass with tailored mechanical and electrical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Bignoli</w:t>
+                <w:t xml:space="preserve">Navigating local minima and bifurcations in brittle thin film systems with irreversible damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M M Terzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oguz Umut Salman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sree Harsha Nandam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Faurie</w:t>
+                <w:t xml:space="preserve">D Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Welle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A A León Baldelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 445 (118201)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188399v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Mechanics to Electronics: Influence of ALD Interlayers on the Multiaxial Electro‐Mechanical Behavior of Metal–Oxide Bilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Atomic Layer-Deposited Interlayers for Robust Metal–Polymer Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Byloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Othmar Wolfgang Trost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivek Devulapalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Casari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claus O W Trost</w:t>
+                <w:t xml:space="preserve">Shuhel Altaf Husain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202526343⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (28), pp.41224-41236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c05156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504932v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Magnetoelastic Response in Flexible Magnetic Nanofilms via Fragmentation Control and Multilayer Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magneto-mechanical effects in a flexible magnetic system studied through combined MOKE magnetometry and mechanical testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Girodon-Boulandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Ben Mahmoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Faurie</w:t>
+                <w:t xml:space="preserve">M. Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Renault</w:t>
+                <w:t xml:space="preserve">F. Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatih Zighem</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P.-O. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (21), pp.9743-9753. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.5c01498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0238953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462882v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Class of Crystal/Glass Ultrafine Nanolaminates with Large and Tunable Mechanical Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Djemia</w:t>
+                <w:t xml:space="preserve">Tailoring Mechanical Properties and Shear Band Propagation in ZrCu Metallic Glass Nanolaminates Through Chemical Heterogeneities and Interface Density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Brognara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giancarlo Terraneo</w:t>
+                <w:t xml:space="preserve">Ankush Kashiwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Abadias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christoph Gammer</w:t>
+                <w:t xml:space="preserve">Chanwon Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xukai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ahmadian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c02610⟩</w:t>
+              <w:t xml:space="preserve">Small Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sstr.202400011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631108v1</w:t>
+                <w:t xml:space="preserve">hal-04597524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring Mechanical Properties and Shear Band Propagation in ZrCu Metallic Glass Nanolaminates Through Chemical Heterogeneities and Interface Density</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chanwon Jung</w:t>
+                <w:t xml:space="preserve">Novel Class of Crystal/Glass Ultrafine Nanolaminates with Large and Tunable Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xukai Zhang</w:t>
+                <w:t xml:space="preserve">Giancarlo Terraneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Ahmadian</w:t>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Gammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (27), pp.35686-35696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sstr.202400011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c02610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597524v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization dynamics of elastically strained nanostructures studied by coupled micromagnetic-mechanical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Adeyeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4147,77 +4147,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile properties of ferromagnetic nanofilms on stretchable substrates: Links between multi-cracking and magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zighem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4290,51 +4290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Altaf Husain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kreiml</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mitterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4398,77 +4398,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Ultralow magnetostrictive flexible ferromagnetic nanowires” by G. Muscas, P. E. Jönsson, I. G. Serrano, Ö. Vallin, and M. V. Kamalakar, Nanoscale , 2021, 13 , 6043–6052</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Challab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zighem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4528,77 +4528,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Heterogeneous Strain on the Magnetization Processes in Magnetic Nanomembranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Challab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatih Zighem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (8), pp.2100149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4645,90 +4645,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiated Strain-Control of Localized Magnetic Modes in Antidot Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Challab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adekunle Adeyeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatih Zighem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (25), pp.29906-29915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4775,90 +4775,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiated Strain-Control of Localized Magnetic Modes in Antidot Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Challab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adekunle Adeyeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatih Zighem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (25), pp.29906-29915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4905,51 +4905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on nanostructured thin films on flexible substrates: links between strains and magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Zighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Faurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (23), pp.233002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4996,51 +4996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on nanostructured thin films on flexible substrates: links between strains and magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Zighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Faurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (23), pp.233002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5068,1463 +5068,1463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of layer order on the equi-biaxial behavior of Al/Mo bilayers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospects toward flexible magnonic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adeyeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.113656⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0055976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676024v1</w:t>
+                <w:t xml:space="preserve">hal-04489534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects toward flexible magnonic systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of layer order on the equi-biaxial behavior of Al/Mo bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Cordill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kreiml</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Putz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mitterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thiaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 130 (15), </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 194, pp.113656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0055976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.113656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489534v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects toward flexible magnonic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Adeyeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zighem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 130 (15), pp.150901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0055976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of CoCrCuFeNi multi-principal element alloy thin films on Kapton substrates</w:t>
+                <w:t xml:space="preserve">90° ferroelectric domain switching effect on interfacial strain mediated magnetoelectric coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.H. Li</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Zighem</w:t>
+                <w:t xml:space="preserve">Tarik Sadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126474⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (14), pp.145001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab6431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893705v1</w:t>
+                <w:t xml:space="preserve">hal-03448700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Strain Evolutions in Ni-W Alloys during a Tensile Test Combined with Synchrotron X-ray Diffraction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain ratio effects in mechanical properties of supported thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13184027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (10), pp.105103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5133715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449197v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain ratio effects in mechanical properties of supported thin films</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanical properties of CoCrCuFeNi multi-principal element alloy thin films on Kapton substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dedoncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.W. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sedghgooya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5133715⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 402, pp.126474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678791v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">90° ferroelectric domain switching effect on interfacial strain mediated magnetoelectric coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Lattice Strain Evolutions in Ni-W Alloys during a Tensile Test Combined with Synchrotron X-ray Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Sadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Renault</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (14), pp.145001. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (18), pp.4027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab6431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma13184027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448700v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture behavior of Ni-W alloy probed by in situ synchrotron X-ray diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ x-ray diffraction analysis of 2D crack patterning in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">T. Sadat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2018.12.082⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 165, pp.177-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.11.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486944v1</w:t>
+                <w:t xml:space="preserve">hal-02282869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffraction and stress relaxations to study thermal and stress-assisted annealings in nanocrystalline gold thin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Sadat</w:t>
+                <w:t xml:space="preserve">Micromagnetic modeling of nanostructures subject to heterogeneous strain fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Challab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Drouet</w:t>
+                <w:t xml:space="preserve">A Aboumassound</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Thiaudiere</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Haboussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 173, pp.87-95. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (35), pp.355004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.04.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab229a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285914v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromagnetic modeling of nanostructures subject to heterogeneous strain fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray diffraction and stress relaxations to study thermal and stress-assisted annealings in nanocrystalline gold thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Challab</w:t>
+                <w:t xml:space="preserve">M. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Aboumassound</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Thiaudiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab229a⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 173, pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893713v1</w:t>
+                <w:t xml:space="preserve">hal-02285914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ x-ray diffraction analysis of 2D crack patterning in thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Fracture behavior of Ni-W alloy probed by in situ synchrotron X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Godard</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Parry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Sadat</w:t>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 165, pp.177-182. </w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 239, pp.116 - 119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.11.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2018.12.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282869v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de correction : Machine biaxiale sur la ligne de lumière Diffabs pour l’étude des propriétés mécaniques de films minces déposés sur substrats polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soundes Djaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6716,702 +6716,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation mechanisms in a gold thin film on a compliant substrate as revealed by X-ray diffraction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large area periodic ferromagnetic nanowires deposited onto a polymer substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belmeguenai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garcia-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 110 (21), pp.211901. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4984135⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 111 (5), pp.052408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4995397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662120v1</w:t>
+                <w:t xml:space="preserve">hal-03893743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large area periodic ferromagnetic nanowires deposited onto a polymer substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ferromagnetic resonance investigation of physical origins of modification of the perpendicular magnetic anisotropy in Pd/Co layered films in the presence of hydrogen gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lueng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kostylev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4995397⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (16), pp.163901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4996808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893743v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetic resonance investigation of physical origins of modification of the perpendicular magnetic anisotropy in Pd/Co layered films in the presence of hydrogen gas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Setup for high-temperature surface Brillouin light scattering: Application to opaque thin films and coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Girodon-Boulandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaladjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Challali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4996808⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (2), pp.023903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4975637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893734v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setup for high-temperature surface Brillouin light scattering: Application to opaque thin films and coatings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Fragmentation and adhesion properties of CoFeB thin films on polyimide substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garcia-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adeyeye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88 (2), pp.023903. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (9), pp.091904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4975637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4977710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893749v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation and adhesion properties of CoFeB thin films on polyimide substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Adeyeye</w:t>
+                <w:t xml:space="preserve">Relaxation mechanisms in a gold thin film on a compliant substrate as revealed by X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 110 (9), pp.091904. </w:t>
+              <w:t xml:space="preserve">, 2017, 110 (21), pp.211901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4977710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4984135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893746v1</w:t>
+                <w:t xml:space="preserve">hal-03662120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annealing effect on elastic, magnetic and magnetoelastic properties of CoFeB thin films on polymer substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Zighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Belmeguenai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7527,64 +7527,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 308, pp.418 - 423. </w:t>
@@ -7762,811 +7762,811 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of X-ray strain pole figures of a biaxially deformed ultra-thin film on a flexible substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mastering the biaxial stress state in nanometric thin films on flexible substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. -O. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Geandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47 (1), pp.181-187. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 306, pp.70-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600576713030720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293575v1</w:t>
+                <w:t xml:space="preserve">hal-01293582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastering the biaxial stress state in nanometric thin films on flexible substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Comparative study of the mechanical properties of nanostructured thin films on stretchable substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Djaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -O. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faurie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.02.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4894616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293582v1</w:t>
+                <w:t xml:space="preserve">hal-01293581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of the mechanical properties of nanostructured thin films on stretchable substrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ monitoring of X-ray strain pole figures of a biaxially deformed ultra-thin film on a flexible substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P. -O. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thiaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (1), pp.181-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576713030720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4894616⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293581v1</w:t>
+                <w:t xml:space="preserve">hal-01293575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition signature on elastic constants in Al1-xCrxNy ternary alloys thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yield surface of polycrystalline thin films as revealed by non-equibiaxial loadings at small deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Djaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Pham</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Belliard</w:t>
+                <w:t xml:space="preserve">P. -O Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (13), pp.5067-5077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.04.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4816355⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233812v1</w:t>
+                <w:t xml:space="preserve">hal-01293813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield surface of polycrystalline thin films as revealed by non-equibiaxial loadings at small deformation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Phase transition signature on elastic constants in Al1-xCrxNy ternary alloys thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. -O Renault</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.04.031⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (4), pp.041601 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4816355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293813v1</w:t>
+                <w:t xml:space="preserve">hal-01233812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and elastic properties of ternary metal nitrides TixTa1-xN alloys: First-principles calculations versus experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benhamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kh. Bouamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 215, pp.199-208. </w:t>
@@ -8616,103 +8616,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sin(2) psi analysis in thin films using 2D detectors: Non-linearity due to set-up, stress state and microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Geandier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. -O. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 530, pp.25-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8905,90 +8905,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray strain analysis in thin films enhanced by 2D detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Geandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6, </w:t>
@@ -9039,90 +9039,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic-strain distribution in metallic film-polymer substrate composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Geandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96 (4), pp.1-3. </w:t>
@@ -9205,64 +9205,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating with Stability: Local Minima, Patterns, and Evolution in a Gradient Damage Fracture Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oguz Umut Salman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Alessandro Leon Baldelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9325,103 +9325,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of composition and nanostructure on mechanical properties and thermal stability of ZrCuAl x thin film metallic glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Poltronieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Brognara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Evertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First MecaNano General meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Madrid, Spain</w:t>
@@ -9450,103 +9450,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the mechanical properties and thermal stability of ZrxCu100-x thin film metallic glasses with different compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Brognara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ghidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Dehm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanobrücken 2021 - Nanomechanical Testing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Virtual conference, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9571,90 +9571,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of composition on mechanical properties and thermal stability of ZrCu thin film metallic glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Brognara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ghidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9786,51 +9786,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="601893A6"/>
+    <w:nsid w:val="0E433D6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10017,51 +10017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-faurie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7259-3958" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095054766" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175048v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Poltronieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brognara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe DJEMIA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dehm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163152v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ezequiel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Boltynjuk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bignoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ivanisenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Toledano Povedano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Haltz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132795" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Li Bassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faurie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755146v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vacirca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Paul Best" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bignoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Dai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K&#252;bel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308613v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gammer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lassnig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subin Lee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308879v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Challali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309929v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Best" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308771v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tetard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghidelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310502v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix A. Hofmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.05.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05167815v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Terzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Umut Salman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Faurie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Le&#243;n Baldelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Byloff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Othmar Wolfgang Trost" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Devulapalli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhel Altaf Husain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c05156" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04963807v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Mahmoud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girodon-Boulandet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haboussi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Renault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0238953" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lemarchand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Kal&#225;cska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudiere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121456" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sree Harsha Nandam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Welle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140748" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504932v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Casari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E J Edwards" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus O W Trost" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202526343" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462882v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ben Mahmoud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Zighem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.5c01498" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631108v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Terraneo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abadias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c02610" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Kashiwar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanwon Jung" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xukai Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmadian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202400011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489498v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiroli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adeyeye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zighem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.024406" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0149784" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272122v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altaf Husain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kreiml" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mitterer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordill" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002348" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893676v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Challab" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR01773J" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893704v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Challab" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haboussi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100149" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489535v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adekunle Adeyeye" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05582" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893680v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489539v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zighem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abe96c" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676024v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Cordill" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Putz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.113656" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489534v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055976" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893678v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893705v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dedoncker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sedghgooya" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126474" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449197v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tingaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13184027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678791v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133715" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab6431" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486944v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sadat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.12.082" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285914v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudiere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.04.024" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893713v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Challab" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aboumassound" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haboussi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab229a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282869v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.040" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914081v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundes Djaziri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018040" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893727v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merabtine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gunasekaran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32149-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662120v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984135" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893743v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lupo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995397" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893734v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lueng" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kostylev" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996808" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893749v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaladjian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challali" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abadias" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975637" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893746v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977710" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893736v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belmeguenai" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girodon-Boulandet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gabor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa8d0b" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653301v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.08.097" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V93F8519-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191406v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Petit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G G Zhang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hofmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515005780" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293575v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -O. Renault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576713030720" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6772B74BD9F247568FABF9E695921190FEC4FE52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293582v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.02.032" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RQ3ZQD7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293581v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djaziri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894616" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233812v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pham" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816355" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293813v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -O Renault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.04.031" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQVBPQTL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233811v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benhamida" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. Bouamama" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.09.059" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVLV9BGF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293811v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.02.031" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPZ190S5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537631v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hofmann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robach" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Micha" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537638v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100626008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537626v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Bourhis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3293450" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04696844v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Terzi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alessandro Leon Baldelli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309389v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Evertz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312891v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312887v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-faurie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7259-3958" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095054766" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163152v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ezequiel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Boltynjuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bignoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ivanisenko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Toledano Povedano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Haltz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132795" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Poltronieri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brognara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe DJEMIA" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dehm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672546v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faurie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755055v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Li Bassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755146v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vacirca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Paul Best" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309929v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Best" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310452v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308879v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bignoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Challali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bassi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308613v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gammer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lassnig" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subin Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308668v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Dai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K&#252;bel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghidelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tetard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix A. Hofmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.05.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Byloff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Devulapalli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Casari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E J Edwards" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus O W Trost" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202526343" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188399v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sree Harsha Nandam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Welle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140748" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231561v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lemarchand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Kal&#225;cska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudiere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121456" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ben Mahmoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Zighem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.5c01498" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05167815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Terzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Umut Salman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Faurie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Le&#243;n Baldelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504906v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Othmar Wolfgang Trost" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhel Altaf Husain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c05156" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04963807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Mahmoud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girodon-Boulandet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haboussi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Renault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0238953" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597524v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Kashiwar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanwon Jung" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xukai Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmadian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202400011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631108v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Terraneo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abadias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c02610" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489498v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiroli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adeyeye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zighem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.024406" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0149784" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272122v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altaf Husain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kreiml" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mitterer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordill" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002348" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893676v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Challab" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR01773J" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893704v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Challab" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haboussi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100149" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489535v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adekunle Adeyeye" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05582" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893680v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489539v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zighem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abe96c" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489534v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055976" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Cordill" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Putz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.113656" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893678v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448700v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab6431" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133715" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893705v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dedoncker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sedghgooya" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126474" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449197v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tingaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13184027" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sadat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.040" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893713v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Challab" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aboumassound" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haboussi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab229a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285914v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudiere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.04.024" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486944v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.12.082" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914081v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundes Djaziri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018040" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893727v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merabtine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gunasekaran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32149-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893743v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lupo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995397" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893734v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lueng" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kostylev" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996808" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893749v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaladjian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challali" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abadias" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975637" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893746v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977710" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662120v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984135" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893736v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belmeguenai" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girodon-Boulandet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gabor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa8d0b" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653301v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.08.097" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V93F8519-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191406v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Petit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G G Zhang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hofmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515005780" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293582v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -O. Renault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.02.032" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RQ3ZQD7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293581v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djaziri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894616" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293575v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576713030720" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6772B74BD9F247568FABF9E695921190FEC4FE52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293813v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -O Renault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.04.031" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQVBPQTL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233812v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pham" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816355" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233811v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benhamida" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. Bouamama" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.09.059" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVLV9BGF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293811v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.02.031" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPZ190S5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537631v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hofmann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robach" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Micha" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537638v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100626008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537626v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Bourhis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3293450" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04696844v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Terzi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alessandro Leon Baldelli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309389v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Evertz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312891v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312887v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>