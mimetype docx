--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1,9731 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9680 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien Faurie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">damien-faurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7259-3958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095054766</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=bZecIWgAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring composition and microstructure to control mechanical properties and thermal stability of thin film metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Poltronieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brognara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe DJEMIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Dehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European solid Mechanic Conference (ESMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring mechanical properties in Thin Film Metallic Glasses and Crystal/Glass Nanolaminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ezequiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy Boltynjuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Ivanisenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of applied deformation on magnetic properties of ferromagnetic Ni60Fe40 thin films deposited on polymeric substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Toledano Povedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Haltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2025) : “Surface Engineering for Sustainable Development”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, San Diego (California), United States. pp.132795, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.132795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Mechanical Properties of Metallic Thin Films Through Advanced Nanoengineered Design Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brognara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Li Bassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 50th International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass/crystal ZrCu/Fe nanolaminates with tunable mechanical and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ezequiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy Boltynjuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Ivanisenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring microstructural heterogeneities in thin film metallic glasses and crystal/glass ultra-fine nanolaminates to enhance their mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brognara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Dehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomechanical Testing in Materials Research and Development IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Giardini Naxos, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting mechanical properties of thin film high entropy alloys through nanoengineering design strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Vacirca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Li Bassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Paul Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Dehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Mechanical Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering nanostructured metallic thin films by pulsed laser deposition with an outstanding combination of mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lassnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel thin film high entropy alloys with tunable microstructure and enhanced mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Vacirca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Li Bassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuting Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kübel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Plasticité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong and Ductile Metallic Glass Films Through Advanced Nanoarchitectural Design Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brognara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Li Bassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International conf. on computational plasticity (COMPLAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoengineered thin film metallic glasses with mutual combination of large yield strength and ductility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brognara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 49th International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering new nanostructured metallic film by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Vacirca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Li Bassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at Karlsrouhe institute of technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Eggenstein-Leopoldshafen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoengineering the glassy state: toward novel thin film metallic glasses with outstanding combination of mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brognara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Li Bassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’Nano 2023: The Nanoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New synthesis methods for thin film high entropy alloys with tunable microstructure and enhanced mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Vacirca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Li Bassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Challali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at Max Planck Institut für Eisenforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoarchitectured thin film high entropy alloys with enhanced and tunable mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Vacirca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at department of energy, Politecnico di Milano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel nanostructured metallic thin films deposited by pulsed laser deposition with improved mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Li Bassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ghidelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of PhD students at LSPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of nanoengineered ZrCuAl thin film metallic glasses by pulsed laser deposition with enhanced mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Challali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS SPRING MEETING 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Online Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and mechanical behavior of nanostructured high entropy alloy thin films by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Vacirca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Challali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du GDR « Métallurgie des Alliages à Haute entropie ou à Composition Complexe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of composition and nanoarchitecture on mechanical properties of thin film metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brognara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Dehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th European Solid Mechanics Conference (EMSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel nanostructured metallic thin films deposited by pulsed laser deposition with enhanced mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Li Bassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ghidelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at Karlsrouhe institute of technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Eggenstein-Leopoldshafen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Laue microdiffraction and digital image correlation for improved measurements of the elastic strain field with micrometer spatial resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix A. Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Micha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Full-Field Measurements and Identification in Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cachan, France. pp.133-143, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.piutam.2012.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating local minima and bifurcations in brittle thin film systems with irreversible damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M Terzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguz Umut Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A León Baldelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 445 (118201)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Layer-Deposited Interlayers for Robust Metal–Polymer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Byloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Othmar Wolfgang Trost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Devulapalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuhel Altaf Husain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (28), pp.41224-41236. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c05156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magneto-mechanical effects in a flexible magnetic system studied through combined MOKE magnetometry and mechanical testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Girodon-Boulandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96 (2), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0238953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Mechanics to Electronics: Influence of ALD Interlayers on the Multiaxial Electro‐Mechanical Behavior of Metal–Oxide Bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Byloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Devulapalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E J Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus O W Trost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202526343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocolumnar ZrCu thin film metallic glass with tailored mechanical and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy Boltynjuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sree Harsha Nandam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Welle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 825, pp.140748. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2025.140748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending mechanical size effect range of thin film metallic glasses by nanoengineering their atomic and nanostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szilvia Kalácska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiaudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 300, pp.121456. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Magnetoelastic Response in Flexible Magnetic Nanofilms via Fragmentation Control and Multilayer Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatih Zighem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (21), pp.9743-9753. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.5c01498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Class of Crystal/Glass Ultrafine Nanolaminates with Large and Tunable Mechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Terraneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Abadias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (27), pp.35686-35696. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.4c02610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Mechanical Properties and Shear Band Propagation in ZrCu Metallic Glass Nanolaminates Through Chemical Heterogeneities and Interface Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brognara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Kashiwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanwon Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xukai Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahmadian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sstr.202400011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization dynamics of elastically strained nanostructures studied by coupled micromagnetic-mechanical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adeyeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zighem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (2), pp.024406. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.108.024406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile properties of ferromagnetic nanofilms on stretchable substrates: Links between multi-cracking and magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zighem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122 (25), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0149784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link between cracking mechanisms of trilayer films on flexible substrates and electro-mechanical reliability under biaxial loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Altaf Husain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kreiml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mitterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cordill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (3), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0002348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Ultralow magnetostrictive flexible ferromagnetic nanowires” by G. Muscas, P. E. Jönsson, I. G. Serrano, Ö. Vallin, and M. V. Kamalakar, Nanoscale , 2021, 13 , 6043–6052</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Challab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zighem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.1014-1016. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1NR01773J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated Strain-Control of Localized Magnetic Modes in Antidot Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Challab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adekunle Adeyeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatih Zighem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (25), pp.29906-29915. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.1c05582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated Strain-Control of Localized Magnetic Modes in Antidot Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Challab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adekunle Adeyeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatih Zighem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (25), pp.29906-29915. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.1c05582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Heterogeneous Strain on the Magnetization Processes in Magnetic Nanomembranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Challab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haboussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatih Zighem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (8), pp.2100149. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.202100149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on nanostructured thin films on flexible substrates: links between strains and magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Zighem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Faurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (23), pp.233002. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/abe96c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on nanostructured thin films on flexible substrates: links between strains and magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Zighem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Faurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (23), pp.233002. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/abe96c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects toward flexible magnonic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adeyeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zighem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (15), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0055976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of layer order on the equi-biaxial behavior of Al/Mo bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Cordill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kreiml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Putz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mitterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 194, pp.113656. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.113656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects toward flexible magnonic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adeyeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zighem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (15), pp.150901. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0055976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain ratio effects in mechanical properties of supported thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127 (10), pp.105103. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5133715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Strain Evolutions in Ni-W Alloys during a Tensile Test Combined with Synchrotron X-ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (18), pp.4027. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma13184027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of CoCrCuFeNi multi-principal element alloy thin films on Kapton substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dedoncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sedghgooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zighem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 402, pp.126474. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">90° ferroelectric domain switching effect on interfacial strain mediated magnetoelectric coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (14), pp.145001. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ab6431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction and stress relaxations to study thermal and stress-assisted annealings in nanocrystalline gold thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thiaudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.87-95. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture behavior of Ni-W alloy probed by in situ synchrotron X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 239, pp.116 - 119. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2018.12.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ x-ray diffraction analysis of 2D crack patterning in thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zighem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.177-182. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic modeling of nanostructures subject to heterogeneous strain fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Challab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Aboumassound</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Zighem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Haboussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (35), pp.355004. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ab229a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de correction : Machine biaxiale sur la ligne de lumière Diffabs pour l’étude des propriétés mécaniques de films minces déposés sur substrats polymères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundes Djaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106 (2), pp.207. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2018040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of relationship between ferromagnetic response and damage in stretched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zighem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gunasekaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belmeguenai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.13695. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-32149-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation and adhesion properties of CoFeB thin films on polyimide substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zighem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adeyeye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110 (9), pp.091904. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4977710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large area periodic ferromagnetic nanowires deposited onto a polymer substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zighem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belmeguenai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (5), pp.052408. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4995397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferromagnetic resonance investigation of physical origins of modification of the perpendicular magnetic anisotropy in Pd/Co layered films in the presence of hydrogen gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zighem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kostylev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (16), pp.163901. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4996808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setup for high-temperature surface Brillouin light scattering: Application to opaque thin films and coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Girodon-Boulandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaladjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Challali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abadias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (2), pp.023903. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4975637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation mechanisms in a gold thin film on a compliant substrate as revealed by X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiaudière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110 (21), pp.211901. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4984135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing effect on elastic, magnetic and magnetoelastic properties of CoFeB thin films on polymer substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Zighem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Belmeguenai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Girodon-Boulandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (45), pp.455002. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa8d0b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-structuration effect on the mechanical behavior of gold thin films studied by 2D synchrotron x-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 308, pp.418 - 423. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.08.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laue-DIC : a new method for improved stress field measurements at the micrometer scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. G G Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.980-994. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577515005780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of X-ray strain pole figures of a biaxially deformed ultra-thin film on a flexible substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (1), pp.181-187. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576713030720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering the biaxial stress state in nanometric thin films on flexible substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 306, pp.70-74. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the mechanical properties of nanostructured thin films on stretchable substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Djaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (9), </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4894616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield surface of polycrystalline thin films as revealed by non-equibiaxial loadings at small deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Djaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -O Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (13), pp.5067-5077. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2013.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transition signature on elastic constants in Al1-xCrxNy ternary alloys thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (4), pp.041601 </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4816355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and elastic properties of ternary metal nitrides TixTa1-xN alloys: First-principles calculations versus experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benhamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kh. Bouamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 215, pp.199-208. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.09.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sin(2) psi analysis in thin films using 2D detectors: Non-linearity due to set-up, stress state and microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thiaudière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 530, pp.25-29. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Laue Microdiffraction and Digital Image Correlation for Improved Measurements of the Elastic Strain Field with Micrometer Spatial Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Micha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia IUTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.133 - 143. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.piutam.2012.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray strain analysis in thin films enhanced by 2D detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Bourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100626008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic-strain distribution in metallic film-polymer substrate composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (4), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3293450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating with Stability: Local Minima, Patterns, and Evolution in a Gradient Damage Fracture Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Terzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguz Umut Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Alessandro Leon Baldelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of composition and nanostructure on mechanical properties and thermal stability of ZrCuAl x thin film metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Poltronieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brognara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Evertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First MecaNano General meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mechanical properties and thermal stability of ZrxCu100-x thin film metallic glasses with different compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brognara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ghidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Dehm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanobrücken 2021 - Nanomechanical Testing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Virtual conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of composition on mechanical properties and thermal stability of ZrCu thin film metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brognara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ghidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9786,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E433D6A"/>
+    <w:nsid w:val="5218C10A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10017,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-faurie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7259-3958" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095054766" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163152v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ezequiel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Boltynjuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bignoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ivanisenko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Toledano Povedano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Haltz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132795" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Poltronieri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brognara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe DJEMIA" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dehm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672546v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faurie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755055v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Li Bassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755146v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vacirca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Paul Best" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309929v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Best" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310452v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308879v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bignoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Challali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bassi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308613v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gammer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lassnig" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subin Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308668v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Dai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K&#252;bel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghidelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tetard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix A. Hofmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.05.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Byloff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Devulapalli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Casari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E J Edwards" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus O W Trost" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202526343" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188399v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sree Harsha Nandam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Welle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140748" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231561v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lemarchand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Kal&#225;cska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudiere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121456" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ben Mahmoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Zighem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.5c01498" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05167815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Terzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Umut Salman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Faurie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Le&#243;n Baldelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504906v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Othmar Wolfgang Trost" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhel Altaf Husain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c05156" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04963807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Mahmoud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girodon-Boulandet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haboussi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Renault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0238953" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597524v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Kashiwar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanwon Jung" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xukai Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmadian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202400011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631108v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Terraneo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abadias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c02610" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489498v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiroli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adeyeye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zighem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.024406" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0149784" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272122v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altaf Husain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kreiml" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mitterer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordill" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002348" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893676v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Challab" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR01773J" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893704v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Challab" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haboussi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100149" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489535v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adekunle Adeyeye" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05582" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893680v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489539v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zighem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abe96c" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489534v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055976" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Cordill" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Putz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.113656" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893678v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448700v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab6431" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133715" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893705v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dedoncker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sedghgooya" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126474" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449197v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tingaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13184027" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sadat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.040" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893713v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Challab" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aboumassound" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haboussi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab229a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285914v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudiere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.04.024" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486944v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.12.082" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914081v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundes Djaziri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018040" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893727v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merabtine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gunasekaran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32149-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893743v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lupo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995397" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893734v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lueng" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kostylev" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996808" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893749v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaladjian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challali" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abadias" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975637" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893746v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977710" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662120v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984135" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893736v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belmeguenai" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girodon-Boulandet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gabor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa8d0b" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653301v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.08.097" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V93F8519-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191406v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Petit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G G Zhang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hofmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515005780" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293582v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -O. Renault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.02.032" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RQ3ZQD7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293581v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djaziri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894616" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293575v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576713030720" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6772B74BD9F247568FABF9E695921190FEC4FE52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293813v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -O Renault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.04.031" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQVBPQTL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233812v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pham" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816355" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233811v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benhamida" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. Bouamama" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.09.059" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVLV9BGF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293811v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.02.031" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPZ190S5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537631v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hofmann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robach" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Micha" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537638v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100626008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537626v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Bourhis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3293450" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04696844v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Terzi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alessandro Leon Baldelli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309389v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Evertz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312891v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312887v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-faurie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7259-3958" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095054766" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=bZecIWgAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Poltronieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brognara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe DJEMIA" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dehm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163152v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ezequiel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Boltynjuk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bignoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ivanisenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460929v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Toledano Povedano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Michel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Haltz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132795" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755055v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Li Bassi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672546v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faurie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755919v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vacirca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Paul Best" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308613v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gammer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lassnig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subin Lee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308668v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bignoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Dai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K&#252;bel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303775v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Best" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308771v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Challali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308819v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bassi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghidelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tetard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310502v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189551v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix A. Hofmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.05.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05167815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Terzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Umut Salman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Faurie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Le&#243;n Baldelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Byloff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Othmar Wolfgang Trost" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Devulapalli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhel Altaf Husain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c05156" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04963807v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Mahmoud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girodon-Boulandet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haboussi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Renault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0238953" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504932v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Casari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E J Edwards" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus O W Trost" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202526343" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188399v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sree Harsha Nandam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Welle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140748" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231561v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lemarchand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Kal&#225;cska" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudiere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121456" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ben Mahmoud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Zighem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.5c01498" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631108v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Terraneo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abadias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c02610" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Kashiwar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanwon Jung" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xukai Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmadian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202400011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489498v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiroli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adeyeye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zighem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.024406" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489505v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0149784" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272122v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altaf Husain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kreiml" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mitterer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordill" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002348" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893676v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Challab" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR01773J" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489535v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Challab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haboussi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adekunle Adeyeye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05582" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893680v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893704v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100149" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489539v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zighem" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abe96c" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893697v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489534v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055976" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676024v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Cordill" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Putz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.113656" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893678v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678791v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133715" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449197v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tingaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13184027" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893705v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dedoncker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sedghgooya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126474" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448700v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab6431" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285914v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sadat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudiere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.04.024" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486944v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.12.082" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282869v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.040" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893713v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Challab" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aboumassound" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haboussi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab229a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914081v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundes Djaziri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018040" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893727v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merabtine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gunasekaran" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32149-z" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893746v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lupo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977710" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893743v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995397" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893734v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lueng" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kostylev" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996808" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893749v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaladjian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challali" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abadias" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975637" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662120v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984135" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893736v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belmeguenai" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girodon-Boulandet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gabor" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa8d0b" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653301v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.08.097" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V93F8519-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191406v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Petit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G G Zhang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hofmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515005780" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293575v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -O. Renault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576713030720" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6772B74BD9F247568FABF9E695921190FEC4FE52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293582v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.02.032" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RQ3ZQD7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293581v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djaziri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894616" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293813v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -O Renault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.04.031" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQVBPQTL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233812v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pham" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816355" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233811v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benhamida" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. Bouamama" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.09.059" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVLV9BGF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293811v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.02.031" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPZ190S5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537631v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hofmann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robach" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Micha" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537638v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100626008" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537626v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Bourhis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3293450" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04696844v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Terzi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alessandro Leon Baldelli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309389v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Evertz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312891v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312887v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>