--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -550,656 +550,656 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelque jour, nous nous recognoistrons de ce pere&amp;quot;. Les officiers du roi de France à l’ombre de leurs pères (XVIe-milieu XVIIe siècle)</w:t>
+                <w:t xml:space="preserve">Le subdélégué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Être père. Une histoire plurielle de la paternité (XVe-XXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.91-105, 2025</w:t>
+              <w:t xml:space="preserve">Pouvoirs et sociétés rurales, France-colonies, 1634-1815</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.353, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122645v1</w:t>
+                <w:t xml:space="preserve">hal-04950350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marquis de Turbilly, agronome angevin</w:t>
+                <w:t xml:space="preserve">Daniel Trudaine et les Ponts et chaussées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs et sociétés rurales, France et colonies 1634-1815</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlande, 2025</w:t>
+              <w:t xml:space="preserve">Pouvoirs et sociétés rurales, France et colonies, 1634-1815</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.378-379, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950083v1</w:t>
+                <w:t xml:space="preserve">hal-04950340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'autre côté du miroir. Les femmes dans un clan d'officiers au XVIe siècle : alter-ego de leurs maris et relais de leur influence</w:t>
+                <w:t xml:space="preserve">Quelque jour, nous nous recognoistrons de ce pere&amp;quot;. Les officiers du roi de France à l’ombre de leurs pères (XVIe-milieu XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pauline Ferrier-Viaud; Flavie Leroux. </w:t>
+              <w:t xml:space="preserve">Emmanuelle Berthiaud; Isaure Boitel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conjugalités à la cour de France (Moyen Âge-XIXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.131-144, 2025</w:t>
+              <w:t xml:space="preserve">Être père. Une histoire plurielle de la paternité (XVe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.91-105, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285928v1</w:t>
+                <w:t xml:space="preserve">hal-05122645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le subdélégué</w:t>
+                <w:t xml:space="preserve">De l'autre côté du miroir. Les femmes dans un clan d'officiers au XVIe siècle : alter-ego de leurs maris et relais de leur influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pauline Ferrier-Viaud; Flavie Leroux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs et sociétés rurales, France-colonies, 1634-1815</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlande, pp.353, 2025</w:t>
+              <w:t xml:space="preserve">Conjugalités à la cour de France (Moyen Âge-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.131-144, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950350v1</w:t>
+                <w:t xml:space="preserve">hal-05285928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Trudaine et les Ponts et chaussées</w:t>
+                <w:t xml:space="preserve">Le marquis de Turbilly, agronome angevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs et sociétés rurales, France et colonies, 1634-1815</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlande, pp.378-379, 2025</w:t>
+              <w:t xml:space="preserve">Pouvoirs et sociétés rurales, France et colonies 1634-1815</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950340v1</w:t>
+                <w:t xml:space="preserve">hal-04950083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le journalier</w:t>
+                <w:t xml:space="preserve">Le collecteur des tailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs et sociétés rurales, France-colonies, 1634-1815</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atlande, pp.347-348, 2025</w:t>
+              <w:t xml:space="preserve">, Atlande, pp.355, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950372v1</w:t>
+                <w:t xml:space="preserve">hal-04950366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le collecteur des tailles</w:t>
+                <w:t xml:space="preserve">Le journalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs et sociétés rurales, France-colonies, 1634-1815</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atlande, pp.355, 2025</w:t>
+              <w:t xml:space="preserve">, Atlande, pp.347-348, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950366v1</w:t>
+                <w:t xml:space="preserve">hal-04950372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intendant</w:t>
+                <w:t xml:space="preserve">Les Granvelle, des Comtois au service des Habsbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs et sociétés rurales, France-colonies, 1634-1815</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlande, pp.352, 2025</w:t>
+              <w:t xml:space="preserve">Marie de Hongrie. Art et pouvoir à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée royal de Mariemont, pp.81-93, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950346v1</w:t>
+                <w:t xml:space="preserve">hal-05451198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Granvelle, des Comtois au service des Habsbourg</w:t>
+                <w:t xml:space="preserve">L’intendant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marie de Hongrie. Art et pouvoir à la Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée royal de Mariemont, pp.81-93, 2025</w:t>
+              <w:t xml:space="preserve">Pouvoirs et sociétés rurales, France-colonies, 1634-1815</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.352, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451198v1</w:t>
+                <w:t xml:space="preserve">hal-04950346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épouser la France. L’identité composite des Schomberg, entre France et Empire au XVIe siècle</w:t>
               </w:r>
@@ -1622,173 +1622,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter indignement la Couronne de France au XVIe siècle. La ‘‘reverye’’ de Pierre de Grantrye, ambassadeur aux Grisons (1566-1573)</w:t>
+                <w:t xml:space="preserve">Lire entre les lignes. La correspondance diplomatique au XVIe siècle, une source pour l’histoire sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claire Le Bras; Marie-Cécile Pineau; Nathan Rousselot; Amélie Balayre. </w:t>
+              <w:t xml:space="preserve">Léo Davy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le diplomate en représentation (XVIe-XXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.91-105, 2021, 978-2753581975</w:t>
+              <w:t xml:space="preserve">Cahiers Jean Mabillon, n°2. Les sources inédites en histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École nationale des Chartes, pp.162-172, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672703v1</w:t>
+                <w:t xml:space="preserve">hal-04672700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire entre les lignes. La correspondance diplomatique au XVIe siècle, une source pour l’histoire sociale ?</w:t>
+                <w:t xml:space="preserve">Représenter indignement la Couronne de France au XVIe siècle. La ‘‘reverye’’ de Pierre de Grantrye, ambassadeur aux Grisons (1566-1573)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Léo Davy. </w:t>
+              <w:t xml:space="preserve">Claire Le Bras; Marie-Cécile Pineau; Nathan Rousselot; Amélie Balayre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Jean Mabillon, n°2. Les sources inédites en histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École nationale des Chartes, pp.162-172, 2021</w:t>
+              <w:t xml:space="preserve">Le diplomate en représentation (XVIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.91-105, 2021, 978-2753581975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672700v1</w:t>
+                <w:t xml:space="preserve">hal-04672703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mission vénitienne de Jean de Morvillier (1546-1550). La diplomatie comme formation d’un conseiller royal en France</w:t>
               </w:r>
@@ -2598,252 +2598,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ambassadeur et ses livres au XVI e siècle</w:t>
+                <w:t xml:space="preserve">S’aventurer sur les chemins d’Europe au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Verger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, XXIII</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672659v1</w:t>
+                <w:t xml:space="preserve">hal-04672662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1588, the first ministerial revolution in France or the King in check</w:t>
+                <w:t xml:space="preserve">Un ambassadeur et ses livres au XVI e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/fh/crab048⟩</w:t>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 94 (1), pp.109-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhren.094.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672663v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’aventurer sur les chemins d’Europe au XVIe siècle</w:t>
+                <w:t xml:space="preserve">1588, the first ministerial revolution in France or the King in check</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Verger</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (2), pp.151-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fh/crab048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672662v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bâtir une alliance franco-impériale dans les années 1560. Bernardin Bochetel et les débuts de la représentation diplomatique régulière française dans l’Empire</w:t>
               </w:r>
@@ -3266,51 +3266,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="732F63F9"/>
+    <w:nsid w:val="06083C34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3497,51 +3497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950082v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fontvieille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122645v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950083v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285928v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950350v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950346v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890200v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825093v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PKID4258" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brioist" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brizay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jollet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lesueur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1134-pouvoirs-et-societes-rurales-france-et-ses-colonies-1634-1814-9782350309972.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03865822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poncet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tallon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enc/14722" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;ni&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lorenzelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevejans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie P&#233;lissi&#233; Du Rausas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.243.0004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.244.0087" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672657v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.701.0007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697773v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672659v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.094.0109" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crab048" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671519v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672716v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950082v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fontvieille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950350v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122645v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285928v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950083v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950346v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890200v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825093v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PKID4258" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brioist" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brizay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jollet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lesueur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1134-pouvoirs-et-societes-rurales-france-et-ses-colonies-1634-1814-9782350309972.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03865822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poncet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tallon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enc/14722" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;ni&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lorenzelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevejans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie P&#233;lissi&#233; Du Rausas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.243.0004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.244.0087" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672657v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.701.0007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697773v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672662v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.094.0109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crab048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671519v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672716v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>