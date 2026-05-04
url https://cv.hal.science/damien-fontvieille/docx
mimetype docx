--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1041,165 +1041,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Granvelle, des Comtois au service des Habsbourg</w:t>
+                <w:t xml:space="preserve">L’intendant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marie de Hongrie. Art et pouvoir à la Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée royal de Mariemont, pp.81-93, 2025</w:t>
+              <w:t xml:space="preserve">Pouvoirs et sociétés rurales, France-colonies, 1634-1815</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.352, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451198v1</w:t>
+                <w:t xml:space="preserve">hal-04950346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intendant</w:t>
+                <w:t xml:space="preserve">Les Granvelle, des Comtois au service des Habsbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs et sociétés rurales, France-colonies, 1634-1815</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlande, pp.352, 2025</w:t>
+              <w:t xml:space="preserve">Marie de Hongrie. Art et pouvoir à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée royal de Mariemont, pp.81-93, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950346v1</w:t>
+                <w:t xml:space="preserve">hal-05451198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épouser la France. L’identité composite des Schomberg, entre France et Empire au XVIe siècle</w:t>
               </w:r>
@@ -1622,173 +1622,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire entre les lignes. La correspondance diplomatique au XVIe siècle, une source pour l’histoire sociale ?</w:t>
+                <w:t xml:space="preserve">Représenter indignement la Couronne de France au XVIe siècle. La ‘‘reverye’’ de Pierre de Grantrye, ambassadeur aux Grisons (1566-1573)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Léo Davy. </w:t>
+              <w:t xml:space="preserve">Claire Le Bras; Marie-Cécile Pineau; Nathan Rousselot; Amélie Balayre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Jean Mabillon, n°2. Les sources inédites en histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École nationale des Chartes, pp.162-172, 2021</w:t>
+              <w:t xml:space="preserve">Le diplomate en représentation (XVIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.91-105, 2021, 978-2753581975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672700v1</w:t>
+                <w:t xml:space="preserve">hal-04672703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter indignement la Couronne de France au XVIe siècle. La ‘‘reverye’’ de Pierre de Grantrye, ambassadeur aux Grisons (1566-1573)</w:t>
+                <w:t xml:space="preserve">Lire entre les lignes. La correspondance diplomatique au XVIe siècle, une source pour l’histoire sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claire Le Bras; Marie-Cécile Pineau; Nathan Rousselot; Amélie Balayre. </w:t>
+              <w:t xml:space="preserve">Léo Davy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le diplomate en représentation (XVIe-XXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.91-105, 2021, 978-2753581975</w:t>
+              <w:t xml:space="preserve">Cahiers Jean Mabillon, n°2. Les sources inédites en histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École nationale des Chartes, pp.162-172, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672703v1</w:t>
+                <w:t xml:space="preserve">hal-04672700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mission vénitienne de Jean de Morvillier (1546-1550). La diplomatie comme formation d’un conseiller royal en France</w:t>
               </w:r>
@@ -2598,252 +2598,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’aventurer sur les chemins d’Europe au XVIe siècle</w:t>
+                <w:t xml:space="preserve">Un ambassadeur et ses livres au XVI e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Verger</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 94 (1), pp.109-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhren.094.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672662v1</w:t>
+                <w:t xml:space="preserve">hal-04672659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ambassadeur et ses livres au XVI e siècle</w:t>
+                <w:t xml:space="preserve">1588, the first ministerial revolution in France or the King in check</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (2), pp.151-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fh/crab048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhren.094.0109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04672659v1</w:t>
+                <w:t xml:space="preserve">hal-04672663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1588, the first ministerial revolution in France or the King in check</w:t>
+                <w:t xml:space="preserve">S’aventurer sur les chemins d’Europe au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French History</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Verger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, XXIII</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/fh/crab048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04672663v1</w:t>
+                <w:t xml:space="preserve">hal-04672662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bâtir une alliance franco-impériale dans les années 1560. Bernardin Bochetel et les débuts de la représentation diplomatique régulière française dans l’Empire</w:t>
               </w:r>
@@ -3028,84 +3028,211 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entretenir une ‘bonne voisinance’. La relation diplomatique entre le comté de Bourgogne et les cantons helvétiques après la surprise de Besançon (1575)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Alardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Suisse comme champ de force. Compétitions et lutte d’influence en Suisse pendant les guerres de Religion (v.1560-v.1600)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aux marges de la négociation diplomatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3140,65 +3267,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, économie et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024/3, pp.139, 2024, Histoire, économie &amp; société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3266,51 +3393,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06083C34"/>
+    <w:nsid w:val="497915C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3497,51 +3624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950082v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fontvieille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950350v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122645v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285928v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950083v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950346v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890200v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825093v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PKID4258" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brioist" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brizay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jollet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lesueur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1134-pouvoirs-et-societes-rurales-france-et-ses-colonies-1634-1814-9782350309972.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03865822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poncet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tallon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enc/14722" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;ni&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lorenzelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevejans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie P&#233;lissi&#233; Du Rausas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.243.0004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.244.0087" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672657v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.701.0007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697773v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672662v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.094.0109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crab048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671519v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672716v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950082v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fontvieille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950350v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122645v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285928v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950083v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950346v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890200v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825093v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PKID4258" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brioist" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brizay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jollet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lesueur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1134-pouvoirs-et-societes-rurales-france-et-ses-colonies-1634-1814-9782350309972.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03865822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poncet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tallon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enc/14722" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;ni&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lorenzelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevejans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie P&#233;lissi&#233; Du Rausas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.243.0004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.244.0087" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672657v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.701.0007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697773v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672659v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.094.0109" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crab048" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671519v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672716v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferroli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Alardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>