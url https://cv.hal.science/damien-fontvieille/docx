--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -447,2885 +447,3060 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’État et les sociétés rurales dans le royaume de France (1634-1789)</w:t>
+                <w:t xml:space="preserve">La Suisse comme champ de forces. Compétitions et lutte d’influence en Suisse pendant les guerres de Religion (v. 1560-v. 1600)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Alardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs et sociétés rurales, France et colonies 1634-1815</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association des historiens modernistes des universités françaises (2023-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 48, pp.En ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950082v1</w:t>
+                <w:t xml:space="preserve">hal-05618458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le subdélégué</w:t>
+                <w:t xml:space="preserve">Les secrétaires d’État d’Henri II (1547-1559), chevilles du gouvernement monarchique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs et sociétés rurales, France-colonies, 1634-1815</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04950350v1</w:t>
+              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, LXXXVIII (1), pp.65-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Trudaine et les Ponts et chaussées</w:t>
+                <w:t xml:space="preserve">Renouer le fil du dialogue entre partis. Villeroy et l’engagement pour la paix pendant la Ligue (v. 1588-v. 1594)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs et sociétés rurales, France et colonies, 1634-1815</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04950340v1</w:t>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 102, pp.245-270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelque jour, nous nous recognoistrons de ce pere&amp;quot;. Les officiers du roi de France à l’ombre de leurs pères (XVIe-milieu XVIIe siècle)</w:t>
+                <w:t xml:space="preserve">Les marges de la négociation diplomatique : bilans et perspectives historiographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lorenzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nevejans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amicie Pélissié Du Rausas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Être père. Une histoire plurielle de la paternité (XVe-XXe siècle)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05122645v1</w:t>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (3), pp.4-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hes.243.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'autre côté du miroir. Les femmes dans un clan d'officiers au XVIe siècle : alter-ego de leurs maris et relais de leur influence</w:t>
+                <w:t xml:space="preserve">Conclusion : ce qu'il se passe aux marges de la négociation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lorenzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nevejans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amicie Pélissié Du Rausas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conjugalités à la cour de France (Moyen Âge-XIXe siècle)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05285928v1</w:t>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.87-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hes.244.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04823855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marquis de Turbilly, agronome angevin</w:t>
+                <w:t xml:space="preserve">Les commis des secrétaires d’État en France à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs et sociétés rurales, France et colonies 1634-1815</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04950083v1</w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 70-1 (1), pp.5-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.701.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le collecteur des tailles</w:t>
+                <w:t xml:space="preserve">La seigneurie de Sainte-Lizaigne (XVIe-XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs et sociétés rurales, France-colonies, 1634-1815</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04950366v1</w:t>
+              <w:t xml:space="preserve">Revue de l’Académie du Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.13-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le journalier</w:t>
+                <w:t xml:space="preserve">1588, the first ministerial revolution in France or the King in check</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs et sociétés rurales, France-colonies, 1634-1815</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04950372v1</w:t>
+              <w:t xml:space="preserve">French History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (2), pp.151-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fh/crab048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intendant</w:t>
+                <w:t xml:space="preserve">Un ambassadeur et ses livres au XVI e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs et sociétés rurales, France-colonies, 1634-1815</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04950346v1</w:t>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 94 (1), pp.109-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhren.094.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Granvelle, des Comtois au service des Habsbourg</w:t>
+                <w:t xml:space="preserve">S’aventurer sur les chemins d’Europe au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marie de Hongrie. Art et pouvoir à la Renaissance</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05451198v1</w:t>
+              <w:t xml:space="preserve">Le Verger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, XXIII</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épouser la France. L’identité composite des Schomberg, entre France et Empire au XVIe siècle</w:t>
+                <w:t xml:space="preserve">Bâtir une alliance franco-impériale dans les années 1560. Bernardin Bochetel et les débuts de la représentation diplomatique régulière française dans l’Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les noblesses transnationales en Europe (XIIIe-XXe siècle)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05436597v1</w:t>
+              <w:t xml:space="preserve">Revue d'histoire diplomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.227-249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les appartenances confessionnelles brouillées des hauts commis de la Couronne de France à la Renaissance</w:t>
+                <w:t xml:space="preserve">L’ombre d’un secrétaire d’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saisir le religieux en histoire moderne : croisements, déplacements et perspectives</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04890200v1</w:t>
+              <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjurer la distance. La lettre, remède au sentiment d’exil en diplomatie au XVIe siècle</w:t>
+                <w:t xml:space="preserve">Le bouclier que la mere spartaine donne a son filz&amp;quot;. Le réseau Bochetel au service de Bernardin Bochetel, ambassadeur en Suisse et dans l’Empire au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances (XVIe- XVIIIe siècles)</w:t>
-[...464 lines deleted...]
-                <w:t xml:space="preserve">hal-04672707v1</w:t>
+              <w:t xml:space="preserve">Enquêtes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouvoirs et sociétés rurales : France et colonies 1634 – 1814</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brioist</w:t>
+                <w:t xml:space="preserve">La Suisse comme champ de forces. Compétitions et lutte d’influence en Suisse pendant les guerres de Religion (v. 1560-v. 1600)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Alardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association des historiens modernistes des universités françaises (2023-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brizay</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-04877985v1</w:t>
+                <w:t xml:space="preserve">hal-05618461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le clan Bochetel : au service de la couronne de France (XVe-XVIIe siècle)</w:t>
+                <w:t xml:space="preserve">Aux marges de la négociation diplomatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Poncet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lorenzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Damien Fontvieille</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nevejans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">hal-04672734v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amicie Pélissié Du Rausas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024/3, pp.139, 2024, Histoire, économie &amp; société</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marges de la négociation diplomatique : bilans et perspectives historiographiques</w:t>
+                <w:t xml:space="preserve">L’État et les sociétés rurales dans le royaume de France (1634-1789)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amicie Pélissié Du Rausas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire, économie et société</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04703859v1</w:t>
+              <w:t xml:space="preserve">Pouvoirs et sociétés rurales, France et colonies 1634-1815</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.209-239, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : ce qu'il se passe aux marges de la négociation</w:t>
+                <w:t xml:space="preserve">Quelque jour, nous nous recognoistrons de ce pere&amp;quot;. Les officiers du roi de France à l’ombre de leurs pères (XVIe-milieu XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Berthiaud; Isaure Boitel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire, économie et société</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-04823855v1</w:t>
+              <w:t xml:space="preserve">Être père. Une histoire plurielle de la paternité (XVe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.91-105, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les commis des secrétaires d’État en France à la Renaissance</w:t>
+                <w:t xml:space="preserve">De l'autre côté du miroir. Les femmes dans un clan d'officiers au XVIe siècle : alter-ego de leurs maris et relais de leur influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pauline Ferrier-Viaud; Flavie Leroux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04672657v1</w:t>
+              <w:t xml:space="preserve">Conjugalités à la cour de France (Moyen Âge-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.131-144, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La seigneurie de Sainte-Lizaigne (XVIe-XVIIe siècle)</w:t>
+                <w:t xml:space="preserve">Le marquis de Turbilly, agronome angevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l’Académie du Centre</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04697773v1</w:t>
+              <w:t xml:space="preserve">Pouvoirs et sociétés rurales, France et colonies 1634-1815</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ambassadeur et ses livres au XVI e siècle</w:t>
+                <w:t xml:space="preserve">Le subdélégué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04672659v1</w:t>
+              <w:t xml:space="preserve">Pouvoirs et sociétés rurales, France-colonies, 1634-1815</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.353, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1588, the first ministerial revolution in France or the King in check</w:t>
+                <w:t xml:space="preserve">Daniel Trudaine et les Ponts et chaussées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French History</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04672663v1</w:t>
+              <w:t xml:space="preserve">Pouvoirs et sociétés rurales, France et colonies, 1634-1815</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.378-379, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’aventurer sur les chemins d’Europe au XVIe siècle</w:t>
+                <w:t xml:space="preserve">Le journalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Verger</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04672662v1</w:t>
+              <w:t xml:space="preserve">Pouvoirs et sociétés rurales, France-colonies, 1634-1815</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.347-348, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bâtir une alliance franco-impériale dans les années 1560. Bernardin Bochetel et les débuts de la représentation diplomatique régulière française dans l’Empire</w:t>
+                <w:t xml:space="preserve">Le collecteur des tailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire diplomatique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04671519v1</w:t>
+              <w:t xml:space="preserve">Pouvoirs et sociétés rurales, France-colonies, 1634-1815</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.355, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ombre d’un secrétaire d’État</w:t>
+                <w:t xml:space="preserve">Les Granvelle, des Comtois au service des Habsbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04672666v1</w:t>
+              <w:t xml:space="preserve">Marie de Hongrie. Art et pouvoir à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée royal de Mariemont, pp.81-93, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bouclier que la mere spartaine donne a son filz&amp;quot;. Le réseau Bochetel au service de Bernardin Bochetel, ambassadeur en Suisse et dans l’Empire au XVIe siècle</w:t>
+                <w:t xml:space="preserve">L’intendant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enquêtes</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04672716v1</w:t>
+              <w:t xml:space="preserve">Pouvoirs et sociétés rurales, France-colonies, 1634-1815</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.352, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épouser la France. L’identité composite des Schomberg, entre France et Empire au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albane Cogné; Bertrand Gougeon; Eric Hassler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les noblesses transnationales en Europe (XIIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.37-51, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les appartenances confessionnelles brouillées des hauts commis de la Couronne de France à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Benoît Poulle; Ladislas Latoch; Pierre Salvadori. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saisir le religieux en histoire moderne : croisements, déplacements et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARHA, pp.207-231, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conjurer la distance. La lettre, remède au sentiment d’exil en diplomatie au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florie Imbert-Pellissier; Angelo Odore; Léa Renucci. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances (XVIe- XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.21-38, 2024, 979-1032005002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les secrétaires négociateurs dans la première moitié du XVIe siècle : expertise et suivi des négociations de paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire la paix à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, pp.77-96, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les secrétaires d’État et les cercles littéraires à la Renaissance. Secrétaires humanistes et/ou professionnels du politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Amstutz; Paul-Victor Desarbres; Nicolas Schapira; Claire Sicard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Secrétaires écrivains en France (XVIe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, Sorbonne Université Presses, pp.173-191, 2023, Cahiers V. L. Saulnier, 979-10-231-0748-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/PKID4258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nostre bonne maistresse&amp;quot;. Le clan Bochetel, fidèles conseillers de Catherine de Médicis pendant les guerres de Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Fonkenell; Caroline Zum Kolk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catherine de Médicis. Politique et art dans la France de la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Passage, pp.133-142, 2022, 978-2847424850</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter indignement la Couronne de France au XVIe siècle. La ‘‘reverye’’ de Pierre de Grantrye, ambassadeur aux Grisons (1566-1573)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Le Bras; Marie-Cécile Pineau; Nathan Rousselot; Amélie Balayre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le diplomate en représentation (XVIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.91-105, 2021, 978-2753581975</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire entre les lignes. La correspondance diplomatique au XVIe siècle, une source pour l’histoire sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Léo Davy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Jean Mabillon, n°2. Les sources inédites en histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École nationale des Chartes, pp.162-172, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mission vénitienne de Jean de Morvillier (1546-1550). La diplomatie comme formation d’un conseiller royal en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Alonge; Raffaele Ruggiero. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations diplomatiques franco-italiennes dans l’Europe de la première modernité. Communication politique et circulation des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pens MultiMedia Editore, 2020, 9788867607242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretenir une ‘bonne voisinance’. La relation diplomatique entre le comté de Bourgogne et les cantons helvétiques après la surprise de Besançon (1575)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Ferroli</w:t>
+                <w:t xml:space="preserve">Pouvoirs et sociétés rurales : France et colonies 1634 – 1814</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brioist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brizay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05604035v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782350309972</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...30 lines deleted...]
-      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux marges de la négociation diplomatique</w:t>
+                <w:t xml:space="preserve">Le clan Bochetel : au service de la couronne de France (XVe-XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Lorenzelli</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nevejans</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École des chartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Mémoires et documents de l’École des chartes - 114, 978-2-35723-169-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de l’État monarchique en France, 1380-1715</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04703856v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sénié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 567 p., 2022, Clefs concours. Histoire médiévale et moderne, 9782350308029</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3393,51 +3568,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="497915C3"/>
+    <w:nsid w:val="7F842318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3624,51 +3799,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950082v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fontvieille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950350v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122645v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285928v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950083v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950346v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890200v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825093v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PKID4258" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brioist" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brizay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jollet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lesueur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1134-pouvoirs-et-societes-rurales-france-et-ses-colonies-1634-1814-9782350309972.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03865822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poncet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tallon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enc/14722" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;ni&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lorenzelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevejans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie P&#233;lissi&#233; Du Rausas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.243.0004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.244.0087" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672657v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.701.0007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697773v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672659v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.094.0109" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crab048" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671519v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672716v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferroli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Alardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618458v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fontvieille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Alardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630851v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631029v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703859v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lorenzelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevejans" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie P&#233;lissi&#233; Du Rausas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.243.0004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.244.0087" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672657v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.701.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04697773v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672663v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crab048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.094.0109" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671519v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950082v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122645v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285928v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825093v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PKID4258" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672687v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672703v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672700v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877985v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brioist" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brizay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jollet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lesueur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1134-pouvoirs-et-societes-rurales-france-et-ses-colonies-1634-1814-9782350309972.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03865822v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poncet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tallon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enc/14722" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672734v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;ni&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>