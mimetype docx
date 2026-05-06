--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -263,51 +263,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Forgeot d'Arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flûtes avec ou sans trous de jeu, simples, doubles, triples; 7es sessions d’Archéo-musicologie expérimentale</w:t>
+              <w:t xml:space="preserve">Flûtes avec ou sans trous de jeu, simples, doubles, triples; 7es sessions d'Archéo-musicologie expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre International de Musiques Médiévales, May 2025, Saint-Guilhem-le-Désert, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>