--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -147,3176 +147,3310 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux d'Argent et Jeux vidéo des adolescents : intrications et dimensions psychologiques</w:t>
+                <w:t xml:space="preserve">Impact of psychopathological dimensions on functional impairments in adults with probable ADHD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Lignier</w:t>
+                <w:t xml:space="preserve">L. Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Romo</w:t>
+                <w:t xml:space="preserve">C. Getin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+                <w:t xml:space="preserve">S. Weibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Fouques</w:t>
+                <w:t xml:space="preserve">G. Pais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pais</w:t>
+                <w:t xml:space="preserve">D. Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (1), pp.133-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207411.2025.2592165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361542v1</w:t>
+                <w:t xml:space="preserve">hal-05565719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with suicide bereavement: A focus-group study of adaptation processes over time</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeux d'Argent et Jeux vidéo des adolescents : intrications et dimensions psychologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
+                <w:t xml:space="preserve">Baptiste Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Leaune</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Death Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Numéro spécial Volume 1 Jeux de hasard Septembre 2025, 1 (numéro spécial Jeux de hasard)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416504v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychotraumatisme chez les étudiants : prévention et interventions à l'université</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coping with suicide bereavement: A focus-group study of adaptation processes over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Clémence Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.02.002⟩</w:t>
+              <w:t xml:space="preserve">Death Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07481187.2025.2551378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231475v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience et croissance post-traumatique : enjeux théoriques et cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 88 (2), pp.312-323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.evopsy.2023.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure factorielle et qualités psychométriques du questionnaire d’auto-évaluation pour adolescents (Youth Self-Report) d’Achenbach et Rescorla</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Psychotraumatisme chez les étudiants : prévention et interventions à l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Païs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100701⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181 (4), pp.358-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006220v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus de rumination mentale chez les enfants de 8 à 11 ans : adaptation et validation française de la Children's Response Styles Scale/échelle des styles de réponses chez les enfants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure factorielle et qualités psychométriques du questionnaire d’auto-évaluation pour adolescents (Youth Self-Report) d’Achenbach et Rescorla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Souillot</w:t>
+                <w:t xml:space="preserve">Djaouida Petot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Petot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 69 (2), pp.105-111. </w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72 (2), pp.100701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200800v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Version française de l’échelle d’alliance thérapeutique entre le supervisé et le superviseur (BSWAI-fr) : une étude pilote</w:t>
+                <w:t xml:space="preserve">Le processus de rumination mentale chez les enfants de 8 à 11 ans : adaptation et validation française de la Children's Response Styles Scale/échelle des styles de réponses chez les enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
+                <w:t xml:space="preserve">Florence Le Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Boudoukha</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rafika Zebdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Burgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Souillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.AMP.2021.02.003⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (2), pp.105-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006181v1</w:t>
+                <w:t xml:space="preserve">hal-04200800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of the Post First-Lockdown Era in the Current Covid-19 Pandemic: Quantitative and Qualitative Survey of the French Population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Version française de l’échelle d’alliance thérapeutique entre le supervisé et le superviseur (BSWAI-fr) : une étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179 (6), pp.519-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.AMP.2021.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.668961⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04006234v1</w:t>
+                <w:t xml:space="preserve">hal-04006181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching the Rorschach Comprehensive System: Students’ difficulties with the administration process.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Perceptions of the Post First-Lockdown Era in the Current Covid-19 Pandemic: Quantitative and Qualitative Survey of the French Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Castro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tristan Le Chevanton</w:t>
+                <w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rorschachiana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/1192-5604/a000138⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.668961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216758v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Version française de l’échelle d’alliance thérapeutique entre le supervisé et le superviseur (BSWAI-fr)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Teaching the Rorschach Comprehensive System: Students’ difficulties with the administration process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Le Chevanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.AMP.2021.02.003⟩</w:t>
+              <w:t xml:space="preserve">Rorschachiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1192-5604/a000138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594018v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VALIDITÉ DISCRIMINANTE DE L’ÉCHELLE DE COGNITION SOCIALE ET DE RELATION D’OBJET (SCORS, VERSION FRANÇAISE) POUR COTER LES RÉCITS TAT. COMPARAISON ENTRE GROUPES CLINIQUE ET NON CLINIQUE</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Version française de l’échelle d’alliance thérapeutique entre le supervisé et le superviseur (BSWAI-fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafika Zebdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1070662ar⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179 (6), pp.519-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.AMP.2021.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200858v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural validation of the ORTO-12-FR questionnaire among a French sample as a first attempt to assess orthorexia nervosa in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VALIDITÉ DISCRIMINANTE DE L’ÉCHELLE DE COGNITION SOCIALE ET DE RELATION D’OBJET (SCORS, VERSION FRANÇAISE) POUR COTER LES RÉCITS TAT. COMPARAISON ENTRE GROUPES CLINIQUE ET NON CLINIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Maria Donini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cyrille Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Prime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Zebdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40519-019-00835-0⟩</w:t>
+              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (1), pp.45-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1070662ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216781v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge du surpoids et de l’obesité par les thérapeutes du groupe de reflexion sur l’obesité et le surpoids (GROS). Etude pilote comparant l’efficacité avec un groupe nutritionel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Structural validation of the ORTO-12-FR questionnaire among a French sample as a first attempt to assess orthorexia nervosa in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Babeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Le Chevanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Brochenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Maria Donini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (6), pp.1771-1778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40519-019-00835-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389579v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overweight or obesity management by therapists of the obesity and overweight think thank group (G.R.O.S.). Pilot study comparing its effects with standard nutritional management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Prise en charge du surpoids et de l’obesité par les thérapeutes du groupe de reflexion sur l’obesité et le surpoids (GROS). Etude pilote comparant l’efficacité avec un groupe nutritionel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Apfeldorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Le Chevanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Kureta-Vanoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 70 (2), pp.100522. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 70 (2), pp.100522</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288838v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VALIDITÉ DISCRIMINANTE DE L’ÉCHELLE DE COGNITION SOCIALE ET DE RELATION D’OBJET (SCORS, VERSION FRANÇAISE) POUR COTER LES RÉCITS TAT. COMPARAISON ENTRE GROUPES CLINIQUE ET NON CLINIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Prime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Zebdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 41 (1), pp.45-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1070662ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions exécutives versus alimentation intuitive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Overweight or obesity management by therapists of the obesity and overweight think thank group (G.R.O.S.). Pilot study comparing its effects with standard nutritional management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pranut.2019.03.007⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (2), pp.100522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2020.100522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294212v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des personnalités évitantes plus évitantes que d’autres : intérêt du test de Rorschach dans la compréhension des facteurs qui s’opposent au processus psychothérapique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 177 (6), pp.582-587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2019.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions exécutives versus alimentation intuitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Zebdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (avril-juin), pp.28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des TIC chez les étudiants : Risques et ressources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Fonctions exécutives versus alimentation intuitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Zebdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1065905ar⟩</w:t>
+              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (58), pp.28-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pranut.2019.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119941v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiating unipolar and bipolar depression: Contribution of the Rorschach test (Comprehensive System)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Usages des TIC chez les étudiants : Risques et ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Haddouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Zebdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Maria Mörch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mircea Polosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jclp.22912⟩</w:t>
+              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.85-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1065905ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125338v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between cognitive restraint and weight: Does a content validity problem lead to a wrong axis of care?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Differentiating unipolar and bipolar depression: Contribution of the Rorschach test (Comprehensive System)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Le Chevanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djaouida Petot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Polosan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cob.12330⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (4), pp.769-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jclp.22912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365995v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of the Real-World Effectiveness of Group Psychoeducation for Bipolar Disorders: Is Change in Illness Perception a Key Mediator of Benefit?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Boudebesse</w:t>
+                <w:t xml:space="preserve">Relation between cognitive restraint and weight: Does a content validity problem lead to a wrong axis of care?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Apfeldorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Kureta-Vanoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 227, pp.713--720. </w:t>
+              <w:t xml:space="preserve">Clinical obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2017.11.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cob.12330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754709v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observance au traitement neuroleptique dans la schizophrénie : rapports aux limites et au corps</w:t>
+                <w:t xml:space="preserve">A Study of the Real-World Effectiveness of Group Psychoeducation for Bipolar Disorders: Is Change in Illness Perception a Key Mediator of Benefit?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Massin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boudebesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes et Pratiques en Psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17019/2017.EPP.6.1-05⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 227, pp.713--720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2017.11.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01754719v1</w:t>
+                <w:t xml:space="preserve">hal-01754709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative entre sujets suicidants et sujets suicidaires : Nature et gestion des affects à travers le Test de Rorschach 7S.I7</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Observance au traitement neuroleptique dans la schizophrénie : rapports aux limites et au corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes et Pratiques en Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1 (2), pp.42-61</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 6 (1), pp.52--69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17019/2017.EPP.6.1-05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366146v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Remédiation Cognitive au profit des Patients Bipolaires :une étude de cas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Étude comparative entre sujets suicidants et sujets suicidaires : Nature et gestion des affects à travers le Test de Rorschach 7S.I7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ricaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Januel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes et Pratiques en Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1 (1), pp.8-23</w:t>
+              <w:t xml:space="preserve">, 2013, 1 (2), pp.42-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294199v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles bipolaires et Rorschach : état de la question</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Bénony</w:t>
+                <w:t xml:space="preserve">La Remédiation Cognitive au profit des Patients Bipolaires :une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Braha-Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Januel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Etudes et Pratiques en Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (1), pp.8-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2009.05.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02294170v1</w:t>
+                <w:t xml:space="preserve">hal-02294199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Troubles bipolaires et Rorschach : état de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bénony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (4), pp.375-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2009.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation of psychotherapy : The contribution of the Rorschach (C.S.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 49 (1), pp.25-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psfr.2004.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3326,1108 +3460,1108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiété, Dépression et Syndromes psychotraumatiques en population étudiante : résultats préliminaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">De quoi souffrent les étudiants aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Païs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Païs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Universitaire des Troubles de l'humeur, dépression et anxiété, CHU de Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">3ème Colloque francophone en TCC. TCC face aux défis des populations vulnérables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associations francophones de TCC, 2022, Louvain la Neuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270859v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quoi souffrent les étudiants aujourd’hui</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anxiété, Dépression et Syndromes psychotraumatiques en population étudiante : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Païs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque francophone en TCC. TCC face aux défis des populations vulnérables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associations francophones de TCC, 2022, Louvain la Neuve, France</w:t>
+              <w:t xml:space="preserve">Journée Universitaire des Troubles de l'humeur, dépression et anxiété, CHU de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280975v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">) Psychotraumatisme chez les étudiants : prévention et interventions à l’université.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Païs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance de la Société Medico Psychologique 28 novembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SMP, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences sexuelles dans le couple : étude des répercussions cliniques auprès d’une population de femmes victimes de violences conjugales reçues en Unité médico- judiciaire. Résultats préliminaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Costandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gorgiad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Soussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème Congrès International Francophone de Médecine Légale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ptsd among a sample of french students: A misdiagnosed condition with many implications. preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Païs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tarade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPA Virtual 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29th European Congress of Psychiatry, Apr 2021, Paris, France. pp.S450-S450, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2021.1201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Événements traumatogènes et Syndrome de Stress Post Traumatique (SSPT) en population étudiante : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Païs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabie Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tarade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la fédération EPNR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03265410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'événements de vie stressants/traumatiques dans la réussite académique en population étudiante : des résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Païs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tarade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journée Denis Theunynck</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03265432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">). Efficacité d’une prise en charge du surpoids et de l’obésité basée sur trois axes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Régionale de thérapie comportementale et cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFTCC, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validité des modèles et des outils de l'examen psychologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-Y. Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'examen psychologique et l'utilisation des mesures en Psychologie de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00625436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4437,1007 +4571,1007 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de l’exposition secondaire au trauma chez les écoutants en ligne téléphonique de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub El Haroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Traumatismes et dispositifs d’accompagnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting the mental health of adults bereaved by suicide : A systematic review of protective factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Symposium on Suicide and Suicidal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience, une des trajectoires du développement post-traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CLI des jeunes chercheurs (9ème édition, 2023) - Vulnérabilité, Risque et Résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, St-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croissance post-traumatique dans les dynamiques de réhabilitation physique et psychique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rémission et rétablissement : quelle réhabilitation psychosociale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, St Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants de la croissance posttraumatique dans une population d’étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Païs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Rémission et Rétablissment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives d’interventions groupales TCC centrées sur les addictions et la gestion des émotions chez les jeunes adultes décrocheurs (NEET).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">PTSD among a sample of French students: a misdiagnosed condition with many implications. Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Païs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tarade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Rémission et rétablissement,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">EPA Virtual 2021. 29th European Congress of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392833v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03265414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTSD among a sample of French students: a misdiagnosed condition with many implications. Preliminary results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Perspectives d’interventions groupales TCC centrées sur les addictions et la gestion des émotions chez les jeunes adultes décrocheurs (NEET).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Païs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPA Virtual 2021. 29th European Congress of Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Rémission et rétablissement,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03265414v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé et le bien-être des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMEO. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie Clinique et Psychopathologie - 3ème édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bioy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie clinique et psychopathologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bioy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2016, 978-2-10-074722-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01754738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5447,142 +5581,142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouble panique avec agoraphobie chez l’adolescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Zebdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rafika Zebdi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l’enfant et l’adolescent 20 cas cliniques en TCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2022, 2100827545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5650,51 +5784,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96ADD835"/>
+    <w:nsid w:val="D0715B6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5881,51 +6015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-fouques" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9850-5896" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059846488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361542v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416504v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gauvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2025.2551378" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231475v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pa&#239;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carmen Castillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.02.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alleaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.01.006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006220v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida Petot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100701" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200800v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Van" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Burgy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Souillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien-Sweerts" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.10.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien Sweerts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudoukha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AMP.2021.02.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006234v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Castro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mouret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.668961" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216758v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Chevanton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1192-5604/a000138" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04594018v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Prime" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070662ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216781v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Babeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brochenin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maria Donini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-019-00835-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389579v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Apfeldorfer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Kureta-Vanoli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100522" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199998v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294212v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2019.03.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02366068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.04.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389599v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03119941v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Haddouk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Maria M&#246;rch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065905ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125338v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.22912" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02365995v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cob.12330" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754709v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scott" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cochet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudebesse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2017.11.072" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17019/2017.EPP.6.1-05" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02366146v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ricaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294199v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isaac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Braha-Zeitoun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Januel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294170v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fouques" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;nony" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2009.05.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294141v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2004.02.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280975v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270881v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280986v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Costandi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gorgiad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soussy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200993v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pa&#239;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tarade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cass&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.1201" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265410v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabie Grandin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tarade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vigne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265432v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cass&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270871v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625436v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Gilles" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub El Haroussi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742327v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Mercier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504847v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301193v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392640v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392833v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265414v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267476v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451421v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bioy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bioy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200979v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-fouques" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9850-5896" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059846488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Getin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weibel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fouques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207411.2025.2592165" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361542v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416504v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2025.2551378" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006092v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alleaume" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.01.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231475v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pa&#239;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carmen Castillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.02.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida Petot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100701" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200800v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Van" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Burgy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Souillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien-Sweerts" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.10.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006181v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien Sweerts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudoukha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AMP.2021.02.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Castro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mouret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.668961" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Chevanton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1192-5604/a000138" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04594018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Prime" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070662ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Babeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brochenin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maria Donini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-019-00835-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389579v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Apfeldorfer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Kureta-Vanoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199998v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100522" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02366068v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.04.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2019.03.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03119941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Haddouk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Maria M&#246;rch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065905ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.22912" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02365995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cob.12330" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scott" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cochet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudebesse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2017.11.072" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754719v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17019/2017.EPP.6.1-05" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02366146v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ricaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isaac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Braha-Zeitoun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Januel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294170v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;nony" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2009.05.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2004.02.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270881v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Costandi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gorgiad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soussy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200993v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pa&#239;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tarade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cass&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.1201" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265410v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabie Grandin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tarade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vigne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265432v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cass&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270871v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Gilles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub El Haroussi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742327v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Mercier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504847v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301193v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265414v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267476v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451421v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bioy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754738v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bioy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200979v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>