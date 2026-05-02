--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -181,286 +181,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of psychopathological dimensions on functional impairments in adults with probable ADHD</w:t>
+                <w:t xml:space="preserve">Jeux d'Argent et Jeux vidéo des adolescents : intrications et dimensions psychologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Romo</w:t>
+                <w:t xml:space="preserve">Baptiste Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Getin</w:t>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Weibel</w:t>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pais</w:t>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fouques</w:t>
+                <w:t xml:space="preserve">Guillaume Pais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mental Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Numéro spécial Volume 1 Jeux de hasard Septembre 2025, 1 (numéro spécial Jeux de hasard)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565719v1</w:t>
+                <w:t xml:space="preserve">hal-05361542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux d'Argent et Jeux vidéo des adolescents : intrications et dimensions psychologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of psychopathological dimensions on functional impairments in adults with probable ADHD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Lignier</w:t>
+                <w:t xml:space="preserve">C. Getin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Romo</w:t>
+                <w:t xml:space="preserve">S. Weibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+                <w:t xml:space="preserve">G. Pais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Fouques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pais</w:t>
+                <w:t xml:space="preserve">D. Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (1), pp.133-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207411.2025.2592165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361542v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with suicide bereavement: A focus-group study of adaptation processes over time</w:t>
               </w:r>
@@ -485,51 +485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Death Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -557,261 +557,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience et croissance post-traumatique : enjeux théoriques et cliniques</w:t>
+                <w:t xml:space="preserve">Psychotraumatisme chez les étudiants : prévention et interventions à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Alleaume</w:t>
+                <w:t xml:space="preserve">Guillaume Païs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Goutaudier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Marianne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2023.01.006⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181 (4), pp.358-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006092v1</w:t>
+                <w:t xml:space="preserve">hal-04231475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychotraumatisme chez les étudiants : prévention et interventions à l'université</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résilience et croissance post-traumatique : enjeux théoriques et cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Sanchez</w:t>
+                <w:t xml:space="preserve">Baptiste Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Nelly Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 181 (4), pp.358-363. </w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (2), pp.312-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2023.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231475v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure factorielle et qualités psychométriques du questionnaire d’auto-évaluation pour adolescents (Youth Self-Report) d’Achenbach et Rescorla</w:t>
               </w:r>
@@ -823,51 +823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djaouida Petot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Petot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 72 (2), pp.100701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -895,464 +895,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus de rumination mentale chez les enfants de 8 à 11 ans : adaptation et validation française de la Children's Response Styles Scale/échelle des styles de réponses chez les enfants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptions of the Post First-Lockdown Era in the Current Covid-19 Pandemic: Quantitative and Qualitative Survey of the French Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Le Van</w:t>
+                <w:t xml:space="preserve">Dana Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafika Zebdi</w:t>
+                <w:t xml:space="preserve">Marion Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Burgy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.10.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.668961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200800v1</w:t>
+                <w:t xml:space="preserve">hal-04006234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Version française de l’échelle d’alliance thérapeutique entre le supervisé et le superviseur (BSWAI-fr) : une étude pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 179 (6), pp.519-523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.AMP.2021.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of the Post First-Lockdown Era in the Current Covid-19 Pandemic: Quantitative and Qualitative Survey of the French Population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Fouques</w:t>
+                <w:t xml:space="preserve">Le processus de rumination mentale chez les enfants de 8 à 11 ans : adaptation et validation française de la Children's Response Styles Scale/échelle des styles de réponses chez les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Zebdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Castro</w:t>
+                <w:t xml:space="preserve">Ségolène Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Mouret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Romane Souillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (2), pp.105-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.668961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006234v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching the Rorschach Comprehensive System: Students’ difficulties with the administration process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Le Chevanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1399,113 +1399,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Version française de l’échelle d’alliance thérapeutique entre le supervisé et le superviseur (BSWAI-fr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 179 (6), pp.519-523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.AMP.2021.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594018v1</w:t>
@@ -1555,64 +1555,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Prime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Zebdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 41 (1), pp.45-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1698,51 +1698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Brochenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Maria Donini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (6), pp.1771-1778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1776,64 +1776,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge du surpoids et de l’obesité par les thérapeutes du groupe de reflexion sur l’obesité et le surpoids (GROS). Etude pilote comparant l’efficacité avec un groupe nutritionel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Apfeldorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1940,64 +1940,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Prime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Zebdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 41 (1), pp.45-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2031,90 +2031,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overweight or obesity management by therapists of the obesity and overweight think thank group (G.R.O.S.). Pilot study comparing its effects with standard nutritional management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 70 (2), pp.100522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2142,187 +2142,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des personnalités évitantes plus évitantes que d’autres : intérêt du test de Rorschach dans la compréhension des facteurs qui s’opposent au processus psychothérapique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Fonctions exécutives versus alimentation intuitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Zebdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 177 (6), pp.582-587. </w:t>
+              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (58), pp.28-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2019.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pranut.2019.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366068v1</w:t>
+                <w:t xml:space="preserve">hal-02294212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions exécutives versus alimentation intuitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Zebdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (avril-juin), pp.28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2341,226 +2367,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions exécutives versus alimentation intuitive</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Des personnalités évitantes plus évitantes que d’autres : intérêt du test de Rorschach dans la compréhension des facteurs qui s’opposent au processus psychothérapique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (58), pp.28-29. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177 (6), pp.582-587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pranut.2019.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2019.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294212v1</w:t>
+                <w:t xml:space="preserve">hal-02366068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des TIC chez les étudiants : Risques et ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Haddouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Zebdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Maria Mörch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 40 (2), pp.85-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2607,64 +2607,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiating unipolar and bipolar depression: Contribution of the Rorschach test (Comprehensive System)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Le Chevanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djaouida Petot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2724,77 +2724,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between cognitive restraint and weight: Does a content validity problem lead to a wrong axis of care?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Apfeldorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3005,51 +3005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observance au traitement neuroleptique dans la schizophrénie : rapports aux limites et au corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes et Pratiques en Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6 (1), pp.52--69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3096,51 +3096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative entre sujets suicidants et sujets suicidaires : Nature et gestion des affects à travers le Test de Rorschach 7S.I7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ricaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes et Pratiques en Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (2), pp.42-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3178,51 +3178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Remédiation Cognitive au profit des Patients Bipolaires :une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Braha-Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3273,51 +3273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles bipolaires et Rorschach : état de la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bénony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3364,51 +3364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of psychotherapy : The contribution of the Rorschach (C.S.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 49 (1), pp.25-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3468,338 +3468,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quoi souffrent les étudiants aujourd’hui</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Anxiété, Dépression et Syndromes psychotraumatiques en population étudiante : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Païs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque francophone en TCC. TCC face aux défis des populations vulnérables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associations francophones de TCC, 2022, Louvain la Neuve, France</w:t>
+              <w:t xml:space="preserve">Journée Universitaire des Troubles de l'humeur, dépression et anxiété, CHU de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280975v1</w:t>
+                <w:t xml:space="preserve">hal-04270859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiété, Dépression et Syndromes psychotraumatiques en population étudiante : résultats préliminaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">De quoi souffrent les étudiants aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Païs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Païs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Universitaire des Troubles de l'humeur, dépression et anxiété, CHU de Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">3ème Colloque francophone en TCC. TCC face aux défis des populations vulnérables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associations francophones de TCC, 2022, Louvain la Neuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270859v1</w:t>
+                <w:t xml:space="preserve">hal-04280975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">) Psychotraumatisme chez les étudiants : prévention et interventions à l’université.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Païs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance de la Société Medico Psychologique 28 novembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SMP, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3824,64 +3824,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences sexuelles dans le couple : étude des répercussions cliniques auprès d’une population de femmes victimes de violences conjugales reçues en Unité médico- judiciaire. Résultats préliminaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Costandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3962,51 +3962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ptsd among a sample of french students: A misdiagnosed condition with many implications. preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Païs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tarade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4083,64 +4083,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Événements traumatogènes et Syndrome de Stress Post Traumatique (SSPT) en population étudiante : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Païs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabie Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4208,64 +4208,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'événements de vie stressants/traumatiques dans la réussite académique en population étudiante : des résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Païs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tarade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4333,77 +4333,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">). Efficacité d’une prise en charge du surpoids et de l’obésité basée sur trois axes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Régionale de thérapie comportementale et cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFTCC, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4480,51 +4480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'examen psychologique et l'utilisation des mesures en Psychologie de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
@@ -4611,51 +4611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub El Haroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Traumatismes et dispositifs d’accompagnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4732,51 +4732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Symposium on Suicide and Suicidal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4801,77 +4801,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience, une des trajectoires du développement post-traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CLI des jeunes chercheurs (9ème édition, 2023) - Vulnérabilité, Risque et Résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, St-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4896,64 +4896,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croissance post-traumatique dans les dynamiques de réhabilitation physique et psychique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rémission et rétablissement : quelle réhabilitation psychosociale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, St Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4978,77 +4978,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants de la croissance posttraumatique dans une population d’étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Païs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Rémission et Rétablissment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5073,64 +5073,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTSD among a sample of French students: a misdiagnosed condition with many implications. Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Païs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tarade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5198,90 +5198,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives d’interventions groupales TCC centrées sur les addictions et la gestion des émotions chez les jeunes adultes décrocheurs (NEET).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Païs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Rémission et rétablissement,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5338,64 +5338,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé et le bien-être des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMEO. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5426,51 +5426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie Clinique et Psychopathologie - 3ème édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bioy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5501,51 +5501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie clinique et psychopathologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bioy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2016, 978-2-10-074722-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5595,77 +5595,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouble panique avec agoraphobie chez l’adolescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Zebdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rafika Zebdi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l’enfant et l’adolescent 20 cas cliniques en TCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2022, 2100827545</w:t>
@@ -5784,51 +5784,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0715B6B"/>
+    <w:nsid w:val="0E30DAE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6015,51 +6015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-fouques" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9850-5896" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059846488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Getin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weibel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fouques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207411.2025.2592165" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361542v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416504v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2025.2551378" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006092v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alleaume" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.01.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231475v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pa&#239;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carmen Castillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.02.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida Petot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100701" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200800v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Van" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Burgy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Souillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien-Sweerts" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.10.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006181v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien Sweerts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudoukha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AMP.2021.02.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Castro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mouret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.668961" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Chevanton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1192-5604/a000138" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04594018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Prime" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070662ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Babeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brochenin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maria Donini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-019-00835-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389579v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Apfeldorfer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Kureta-Vanoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199998v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100522" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02366068v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.04.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2019.03.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03119941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Haddouk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Maria M&#246;rch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065905ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.22912" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02365995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cob.12330" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scott" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cochet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudebesse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2017.11.072" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754719v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17019/2017.EPP.6.1-05" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02366146v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ricaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isaac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Braha-Zeitoun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Januel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294170v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;nony" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2009.05.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2004.02.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270881v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Costandi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gorgiad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soussy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200993v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pa&#239;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tarade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cass&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.1201" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265410v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabie Grandin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tarade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vigne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265432v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cass&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270871v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Gilles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub El Haroussi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742327v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Mercier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504847v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301193v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265414v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267476v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451421v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bioy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754738v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bioy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200979v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-fouques" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9850-5896" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059846488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361542v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565719v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Getin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weibel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fouques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207411.2025.2592165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416504v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2025.2551378" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231475v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pa&#239;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carmen Castillo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.02.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alleaume" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.01.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida Petot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100701" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Castro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mouret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien-Sweerts" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.668961" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006181v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien Sweerts" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudoukha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AMP.2021.02.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200800v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Van" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Burgy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Souillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.10.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Chevanton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1192-5604/a000138" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04594018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Prime" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070662ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Babeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brochenin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maria Donini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-019-00835-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389579v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Apfeldorfer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Kureta-Vanoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199998v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100522" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294212v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2019.03.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02366068v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.04.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03119941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Haddouk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Maria M&#246;rch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065905ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.22912" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02365995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cob.12330" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scott" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cochet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudebesse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2017.11.072" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754719v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17019/2017.EPP.6.1-05" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02366146v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ricaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isaac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Braha-Zeitoun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Januel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294170v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;nony" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2009.05.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2004.02.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270859v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270881v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Costandi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gorgiad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soussy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200993v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pa&#239;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tarade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cass&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.1201" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265410v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabie Grandin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tarade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vigne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265432v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cass&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270871v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Gilles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub El Haroussi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742327v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Mercier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504847v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301193v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265414v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267476v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451421v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bioy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754738v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bioy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200979v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>