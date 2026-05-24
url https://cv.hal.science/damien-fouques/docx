--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -147,3310 +147,3842 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux d'Argent et Jeux vidéo des adolescents : intrications et dimensions psychologiques</w:t>
+                <w:t xml:space="preserve">Perceptions et vécus des étudiants de leurs difficultés psychologiques. Étude qualitative sur 135 participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Lignier</w:t>
+                <w:t xml:space="preserve">Guillaume Païs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+                <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2025.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361542v1</w:t>
+                <w:t xml:space="preserve">hal-05029212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of psychopathological dimensions on functional impairments in adults with probable ADHD</w:t>
+                <w:t xml:space="preserve">Jeux d'Argent et Jeux vidéo des adolescents : intrications et dimensions psychologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Romo</w:t>
+                <w:t xml:space="preserve">Baptiste Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Getin</w:t>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Weibel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Fouques</w:t>
+                <w:t xml:space="preserve">Guillaume Pais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mental Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Numéro spécial Volume 1 Jeux de hasard Septembre 2025, 1 (numéro spécial Jeux de hasard)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565719v1</w:t>
+                <w:t xml:space="preserve">hal-05361542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with suicide bereavement: A focus-group study of adaptation processes over time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of psychopathological dimensions on functional impairments in adults with probable ADHD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Getin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Weibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Jacquet</w:t>
+                <w:t xml:space="preserve">G. Pais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Death Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07481187.2025.2551378⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (1), pp.133-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207411.2025.2592165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416504v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychotraumatisme chez les étudiants : prévention et interventions à l'université</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coping with suicide bereavement: A focus-group study of adaptation processes over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Païs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
+                <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.02.002⟩</w:t>
+              <w:t xml:space="preserve">Death Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07481187.2025.2551378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231475v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience et croissance post-traumatique : enjeux théoriques et cliniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nelly Goutaudier</w:t>
+                <w:t xml:space="preserve">Psychotraumatisme chez les étudiants : prévention et interventions à l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Païs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2023.01.006⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181 (4), pp.358-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006092v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure factorielle et qualités psychométriques du questionnaire d’auto-évaluation pour adolescents (Youth Self-Report) d’Achenbach et Rescorla</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psychothérapies : des modèles aux stratégies d’intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100701⟩</w:t>
+              <w:t xml:space="preserve">Perspectives Psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (2), pp.137-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ppsy/2023622137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006220v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of the Post First-Lockdown Era in the Current Covid-19 Pandemic: Quantitative and Qualitative Survey of the French Population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Violences sexuelles entre partenaires intimes : caractéristiques et enjeux cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.668961⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181 (1), pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006234v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Version française de l’échelle d’alliance thérapeutique entre le supervisé et le superviseur (BSWAI-fr) : une étude pilote</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdel Boudoukha</w:t>
+                <w:t xml:space="preserve">Résilience et croissance post-traumatique : enjeux théoriques et cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.AMP.2021.02.003⟩</w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (2), pp.312-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2023.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006181v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus de rumination mentale chez les enfants de 8 à 11 ans : adaptation et validation française de la Children's Response Styles Scale/échelle des styles de réponses chez les enfants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Violences sexuelles entre partenaires intimes : caractéristiques et enjeux cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.10.002⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181 (1), pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200800v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching the Rorschach Comprehensive System: Students’ difficulties with the administration process.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure factorielle et qualités psychométriques du questionnaire d’auto-évaluation pour adolescents (Youth Self-Report) d’Achenbach et Rescorla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djaouida Petot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Petot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tristan Le Chevanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rorschachiana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/1192-5604/a000138⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72 (2), pp.100701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216758v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Version française de l’échelle d’alliance thérapeutique entre le supervisé et le superviseur (BSWAI-fr)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
+                <w:t xml:space="preserve">Perceptions of the Post First-Lockdown Era in the Current Covid-19 Pandemic: Quantitative and Qualitative Survey of the French Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.668961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.AMP.2021.02.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04594018v1</w:t>
+                <w:t xml:space="preserve">hal-04006234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VALIDITÉ DISCRIMINANTE DE L’ÉCHELLE DE COGNITION SOCIALE ET DE RELATION D’OBJET (SCORS, VERSION FRANÇAISE) POUR COTER LES RÉCITS TAT. COMPARAISON ENTRE GROUPES CLINIQUE ET NON CLINIQUE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Fouques</w:t>
+                <w:t xml:space="preserve">Le processus de rumination mentale chez les enfants de 8 à 11 ans : adaptation et validation française de la Children's Response Styles Scale/échelle des styles de réponses chez les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Zebdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Burgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Souillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafika Zebdi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1070662ar⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (2), pp.105-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200858v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural validation of the ORTO-12-FR questionnaire among a French sample as a first attempt to assess orthorexia nervosa in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Maria Donini</w:t>
+                <w:t xml:space="preserve">Version française de l’échelle d’alliance thérapeutique entre le supervisé et le superviseur (BSWAI-fr) : une étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40519-019-00835-0⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179 (6), pp.519-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.AMP.2021.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216781v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge du surpoids et de l’obesité par les thérapeutes du groupe de reflexion sur l’obesité et le surpoids (GROS). Etude pilote comparant l’efficacité avec un groupe nutritionel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Teaching the Rorschach Comprehensive System: Students’ difficulties with the administration process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Le Chevanton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rorschachiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1192-5604/a000138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389579v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VALIDITÉ DISCRIMINANTE DE L’ÉCHELLE DE COGNITION SOCIALE ET DE RELATION D’OBJET (SCORS, VERSION FRANÇAISE) POUR COTER LES RÉCITS TAT. COMPARAISON ENTRE GROUPES CLINIQUE ET NON CLINIQUE</w:t>
+                <w:t xml:space="preserve">Version française de l’échelle d’alliance thérapeutique entre le supervisé et le superviseur (BSWAI-fr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Bouvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Camart</w:t>
+                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Prime</w:t>
+                <w:t xml:space="preserve">Abdel Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafika Zebdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1070662ar⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179 (6), pp.519-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.AMP.2021.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199998v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overweight or obesity management by therapists of the obesity and overweight think thank group (G.R.O.S.). Pilot study comparing its effects with standard nutritional management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+                <w:t xml:space="preserve">VALIDITÉ DISCRIMINANTE DE L’ÉCHELLE DE COGNITION SOCIALE ET DE RELATION D’OBJET (SCORS, VERSION FRANÇAISE) POUR COTER LES RÉCITS TAT. COMPARAISON ENTRE GROUPES CLINIQUE ET NON CLINIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Prime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Zebdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2020.100522⟩</w:t>
+              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (1), pp.45-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1070662ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288838v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions exécutives versus alimentation intuitive</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
+                <w:t xml:space="preserve">Structural validation of the ORTO-12-FR questionnaire among a French sample as a first attempt to assess orthorexia nervosa in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Babeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Le Chevanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Brochenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Maria Donini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pranut.2019.03.007⟩</w:t>
+              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (6), pp.1771-1778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40519-019-00835-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294212v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions exécutives versus alimentation intuitive</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">VALIDITÉ DISCRIMINANTE DE L’ÉCHELLE DE COGNITION SOCIALE ET DE RELATION D’OBJET (SCORS, VERSION FRANÇAISE) POUR COTER LES RÉCITS TAT. COMPARAISON ENTRE GROUPES CLINIQUE ET NON CLINIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Prime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Zebdi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (1), pp.45-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1070662ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389599v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des personnalités évitantes plus évitantes que d’autres : intérêt du test de Rorschach dans la compréhension des facteurs qui s’opposent au processus psychothérapique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prise en charge du surpoids et de l’obesité par les thérapeutes du groupe de reflexion sur l’obesité et le surpoids (GROS). Etude pilote comparant l’efficacité avec un groupe nutritionel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Apfeldorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Le Chevanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Kureta-Vanoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (2), pp.100522</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366068v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des TIC chez les étudiants : Risques et ressources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">VALIDITÉ DISCRIMINANTE DE L’ÉCHELLE DE COGNITION SOCIALE ET DE RELATION D’OBJET (SCORS, VERSION FRANÇAISE) POUR COTER LES RÉCITS TAT. COMPARAISON ENTRE GROUPES CLINIQUE ET NON CLINIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Prime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Zebdi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 40 (2), pp.85-113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1065905ar⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 41 (1), pp.45-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1070662ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119941v1</w:t>
+                <w:t xml:space="preserve">hal-04199998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiating unipolar and bipolar depression: Contribution of the Rorschach test (Comprehensive System)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Le Chevanton</w:t>
+                <w:t xml:space="preserve">Overweight or obesity management by therapists of the obesity and overweight think thank group (G.R.O.S.). Pilot study comparing its effects with standard nutritional management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mircea Polosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jclp.22912⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (2), pp.100522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2020.100522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125338v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between cognitive restraint and weight: Does a content validity problem lead to a wrong axis of care?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Fonctions exécutives versus alimentation intuitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Zebdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cob.12330⟩</w:t>
+              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (58), pp.28-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pranut.2019.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365995v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of the Real-World Effectiveness of Group Psychoeducation for Bipolar Disorders: Is Change in Illness Perception a Key Mediator of Benefit?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fonctions exécutives versus alimentation intuitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Zebdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (avril-juin), pp.28-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754709v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observance au traitement neuroleptique dans la schizophrénie : rapports aux limites et au corps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Massin</w:t>
+                <w:t xml:space="preserve">Des personnalités évitantes plus évitantes que d’autres : intérêt du test de Rorschach dans la compréhension des facteurs qui s’opposent au processus psychothérapique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes et Pratiques en Psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17019/2017.EPP.6.1-05⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177 (6), pp.582-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2019.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754719v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative entre sujets suicidants et sujets suicidaires : Nature et gestion des affects à travers le Test de Rorschach 7S.I7</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Ricaux</w:t>
+                <w:t xml:space="preserve">Usages des TIC chez les étudiants : Risques et ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Haddouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Zebdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Maria Mörch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes et Pratiques en Psychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.85-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1065905ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366146v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Remédiation Cognitive au profit des Patients Bipolaires :une étude de cas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Isaac</w:t>
+                <w:t xml:space="preserve">Differentiating unipolar and bipolar depression: Contribution of the Rorschach test (Comprehensive System)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Le Chevanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Januel</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djaouida Petot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Polosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes et Pratiques en Psychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (4), pp.769-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jclp.22912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294199v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles bipolaires et Rorschach : état de la question</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relation between cognitive restraint and weight: Does a content validity problem lead to a wrong axis of care?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Apfeldorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Kureta-Vanoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2009.05.002⟩</w:t>
+              <w:t xml:space="preserve">Clinical obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cob.12330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294170v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Study of the Real-World Effectiveness of Group Psychoeducation for Bipolar Disorders: Is Change in Illness Perception a Key Mediator of Benefit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boudebesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 227, pp.713--720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2017.11.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observance au traitement neuroleptique dans la schizophrénie : rapports aux limites et au corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes et Pratiques en Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (1), pp.52--69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17019/2017.EPP.6.1-05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude comparative entre sujets suicidants et sujets suicidaires : Nature et gestion des affects à travers le Test de Rorschach 7S.I7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ricaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes et Pratiques en Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (2), pp.42-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Remédiation Cognitive au profit des Patients Bipolaires :une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Braha-Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Januel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes et Pratiques en Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (1), pp.8-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troubles bipolaires et Rorschach : état de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bénony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (4), pp.375-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2009.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of psychotherapy : The contribution of the Rorschach (C.S.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 49 (1), pp.25-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psfr.2004.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3460,924 +3992,924 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anxiété, Dépression et Syndromes psychotraumatiques en population étudiante : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Païs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Universitaire des Troubles de l'humeur, dépression et anxiété, CHU de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi souffrent les étudiants aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Païs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque francophone en TCC. TCC face aux défis des populations vulnérables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associations francophones de TCC, 2022, Louvain la Neuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">) Psychotraumatisme chez les étudiants : prévention et interventions à l’université.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Païs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance de la Société Medico Psychologique 28 novembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SMP, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences sexuelles dans le couple : étude des répercussions cliniques auprès d’une population de femmes victimes de violences conjugales reçues en Unité médico- judiciaire. Résultats préliminaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Costandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gorgiad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Soussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème Congrès International Francophone de Médecine Légale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ptsd among a sample of french students: A misdiagnosed condition with many implications. preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Païs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tarade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPA Virtual 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29th European Congress of Psychiatry, Apr 2021, Paris, France. pp.S450-S450, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2021.1201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Événements traumatogènes et Syndrome de Stress Post Traumatique (SSPT) en population étudiante : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Païs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabie Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tarade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la fédération EPNR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03265410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'événements de vie stressants/traumatiques dans la réussite académique en population étudiante : des résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Païs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tarade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journée Denis Theunynck</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03265432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">). Efficacité d’une prise en charge du surpoids et de l’obésité basée sur trois axes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4392,176 +4924,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Régionale de thérapie comportementale et cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFTCC, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validité des modèles et des outils de l'examen psychologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-Y. Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'examen psychologique et l'utilisation des mesures en Psychologie de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00625436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4571,750 +5103,750 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de l’exposition secondaire au trauma chez les écoutants en ligne téléphonique de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub El Haroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Traumatismes et dispositifs d’accompagnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting the mental health of adults bereaved by suicide : A systematic review of protective factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Symposium on Suicide and Suicidal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience, une des trajectoires du développement post-traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CLI des jeunes chercheurs (9ème édition, 2023) - Vulnérabilité, Risque et Résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, St-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croissance post-traumatique dans les dynamiques de réhabilitation physique et psychique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rémission et rétablissement : quelle réhabilitation psychosociale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, St Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants de la croissance posttraumatique dans une population d’étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Païs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Rémission et Rétablissment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTSD among a sample of French students: a misdiagnosed condition with many implications. Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Païs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tarade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPA Virtual 2021. 29th European Congress of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03265414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives d’interventions groupales TCC centrées sur les addictions et la gestion des émotions chez les jeunes adultes décrocheurs (NEET).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Païs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Rémission et rétablissement,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5324,51 +5856,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé et le bien-être des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5377,201 +5909,201 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMEO. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie Clinique et Psychopathologie - 3ème édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bioy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie clinique et psychopathologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bioy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2016, 978-2-10-074722-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01754738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5581,142 +6113,142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouble panique avec agoraphobie chez l’adolescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Zebdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rafika Zebdi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l’enfant et l’adolescent 20 cas cliniques en TCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2022, 2100827545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId152"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5784,51 +6316,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E30DAE3"/>
+    <w:nsid w:val="99AA7D2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6015,51 +6547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-fouques" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9850-5896" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059846488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361542v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565719v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Getin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weibel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fouques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207411.2025.2592165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416504v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2025.2551378" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231475v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pa&#239;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carmen Castillo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.02.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alleaume" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.01.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida Petot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100701" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Castro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mouret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien-Sweerts" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.668961" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006181v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien Sweerts" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudoukha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AMP.2021.02.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200800v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Van" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Burgy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Souillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.10.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Chevanton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1192-5604/a000138" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04594018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Prime" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070662ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Babeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brochenin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maria Donini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-019-00835-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389579v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Apfeldorfer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Kureta-Vanoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199998v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100522" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294212v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2019.03.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02366068v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.04.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03119941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Haddouk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Maria M&#246;rch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065905ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.22912" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02365995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cob.12330" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scott" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cochet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudebesse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2017.11.072" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754719v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17019/2017.EPP.6.1-05" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02366146v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ricaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isaac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Braha-Zeitoun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Januel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294170v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;nony" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2009.05.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2004.02.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270859v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270881v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Costandi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gorgiad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soussy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200993v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pa&#239;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tarade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cass&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.1201" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265410v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabie Grandin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tarade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vigne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265432v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cass&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270871v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Gilles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub El Haroussi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742327v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Mercier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504847v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301193v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265414v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267476v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451421v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bioy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754738v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bioy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200979v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-fouques" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9850-5896" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059846488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029212v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pa&#239;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carmen Castillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.03.009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565719v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Getin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weibel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fouques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207411.2025.2592165" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416504v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gauvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2025.2551378" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231475v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sanchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.02.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04209947v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2023622137" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3TVRXWBW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.12.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006092v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alleaume" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.01.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006141v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006220v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida Petot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100701" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Castro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mouret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien-Sweerts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.668961" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200800v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Van" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Burgy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Souillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.10.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien Sweerts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudoukha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AMP.2021.02.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Chevanton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1192-5604/a000138" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04594018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Prime" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070662ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216781v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Babeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brochenin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maria Donini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-019-00835-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Apfeldorfer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Kureta-Vanoli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288838v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100522" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2019.03.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389599v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02366068v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.04.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03119941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Haddouk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Maria M&#246;rch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065905ar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125338v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.22912" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02365995v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cob.12330" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scott" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cochet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudebesse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2017.11.072" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754719v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17019/2017.EPP.6.1-05" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02366146v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ricaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294199v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isaac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Braha-Zeitoun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Januel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294170v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;nony" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2009.05.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294141v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2004.02.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280975v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280986v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Costandi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gorgiad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soussy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200993v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pa&#239;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tarade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cass&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.1201" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265410v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabie Grandin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tarade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vigne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265432v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cass&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270871v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Gilles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104307v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub El Haroussi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742327v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Mercier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504847v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301193v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392640v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265414v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267476v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451421v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bioy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754738v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bioy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200979v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>