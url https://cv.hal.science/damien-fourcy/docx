--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -4055,243 +4055,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de la végétation des îles Kerguelen et changements climatiques</w:t>
+                <w:t xml:space="preserve">Dynamique de la vegetation des îles Kerguelen et changement climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Robin</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Theia, Géoinformation pour les surfaces continentales au service de la Recherche et des Politiques publics</w:t>
+              <w:t xml:space="preserve">Séminaire Theia : “Géoinformation pour les surfaces continentales au service de la Recherche et des Politiques Publiques”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392044v1</w:t>
+                <w:t xml:space="preserve">hal-02489679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de la vegetation des îles Kerguelen et changement climatiques</w:t>
+                <w:t xml:space="preserve">Dynamique de la végétation des îles Kerguelen et changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Robin</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Theia : “Géoinformation pour les surfaces continentales au service de la Recherche et des Politiques Publiques”</w:t>
+              <w:t xml:space="preserve">Séminaire Theia, Géoinformation pour les surfaces continentales au service de la Recherche et des Politiques publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489679v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éradication du rat noir d'îles méditerranéennes : une méthode intégrant piégeage et lutte chimique</w:t>
               </w:r>
@@ -5349,51 +5349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551433v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorvelec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dutouquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Boucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2026a2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-022-03010-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Guillaumot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Belmaker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehezkel Buba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13617" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lehnen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Kerth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16123" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210231v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ruffino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Krebs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Passetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aboucaya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3786" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CB9B1AE682DC934417D8610F77EE5451CEDF0A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210187v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bourgeois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ouni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dromz&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0419-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RR3D6P4V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210131v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-12-00079.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210240v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Quilliec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453794v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reeber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Y&#233;sou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605310001006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675063v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2005.04.022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3NG08F2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676140v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jumel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Heydorff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-1136(02)00153-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NH3T0WS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154034v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemettais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136403v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masson Eric" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738136v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chapuis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03108597v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebouvier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chapuis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327027v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. All&#232;gre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749108v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barcelo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809923v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453817v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fretey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453873v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015020v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Georges" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R. Delettre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066211v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Descloitres" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273875v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine-Marie Barbot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Petit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397198v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Braschi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cottaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboucaya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489715v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Chapuis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebouvier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489679v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210263v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210235v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krebs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495319v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frenot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gloaguen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821562v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boisteau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marion" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00439418" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439418v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665532v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudouin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farcy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551433v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorvelec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dutouquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Boucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2026a2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-022-03010-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Guillaumot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Belmaker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehezkel Buba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13617" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lehnen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Kerth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16123" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210231v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ruffino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Krebs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Passetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aboucaya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3786" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CB9B1AE682DC934417D8610F77EE5451CEDF0A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210187v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bourgeois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ouni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dromz&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0419-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RR3D6P4V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210131v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-12-00079.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210240v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Quilliec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453794v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reeber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Y&#233;sou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605310001006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675063v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2005.04.022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3NG08F2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676140v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jumel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Heydorff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-1136(02)00153-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NH3T0WS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154034v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemettais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136403v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masson Eric" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738136v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chapuis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03108597v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebouvier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chapuis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327027v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. All&#232;gre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749108v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barcelo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809923v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453817v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fretey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453873v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015020v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Georges" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R. Delettre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066211v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Descloitres" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273875v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine-Marie Barbot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Petit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397198v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Braschi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cottaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboucaya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489715v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489679v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392044v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Chapuis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebouvier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210263v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210235v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krebs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495319v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frenot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gloaguen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821562v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boisteau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marion" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00439418" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439418v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665532v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudouin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farcy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>