--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -884,429 +884,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Formation Mechanism of the 2D/3D Perovskite Heterostructure for Perovskite Solar Cells Using Multi-Method Characterization</w:t>
+                <w:t xml:space="preserve">Synthesis method of highly calibrated CsPbBr3 nanocrystals perovskites by soft chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Campos</w:t>
+                <w:t xml:space="preserve">Cédric Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pia Dally</w:t>
+                <w:t xml:space="preserve">Hugo Levy-Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gbegnon</w:t>
+                <w:t xml:space="preserve">Maxime Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Blaizot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
+                <w:t xml:space="preserve">Frederic Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126 (31), pp.13527-13538. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c04957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2CC01028C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779926v1</w:t>
+                <w:t xml:space="preserve">hal-03648784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Anisotropy of the Electron and Hole Landé g-Factors in Perovskite CH3NH3PbI3 Polycrystalline Films</w:t>
+                <w:t xml:space="preserve">Unraveling the Formation Mechanism of the 2D/3D Perovskite Heterostructure for Perovskite Solar Cells Using Multi-Method Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guadalupe Garcia-Arella</w:t>
+                <w:t xml:space="preserve">Thomas Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Dally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gbegnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12091399⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (31), pp.13527-13538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c04957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648330v1</w:t>
+                <w:t xml:space="preserve">hal-03779926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis method of highly calibrated CsPbBr3 nanocrystals perovskites by soft chemistry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unexpected Anisotropy of the Electron and Hole Landé g-Factors in Perovskite CH3NH3PbI3 Polycrystalline Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Levy-Falk</w:t>
+                <w:t xml:space="preserve">Guadalupe Garcia-Arella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Rémond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
+                <w:t xml:space="preserve">Frédérick Bernardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Fossard</w:t>
+                <w:t xml:space="preserve">Laurent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.1399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2CC01028C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano12091399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648784v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrazine molecules as efficient electronic diversion channel in 2D organic-inorganic perovskites</w:t>
               </w:r>
@@ -1452,51 +1452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guadalupe Garcia-Arellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Barisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1822,295 +1822,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton-Exciton Annihilation in Two-dimensional Halide Perovskites at Room Temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Chehade</w:t>
+                <w:t xml:space="preserve">New long-range sub-structure found in the tetragonal phase of CH3NH3PbI3 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L.R. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gallo-Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Tejeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Le Bolloc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cosme Milesi-Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01595⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.314001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab202e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266950v1</w:t>
+                <w:t xml:space="preserve">hal-02384710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New long-range sub-structure found in the tetragonal phase of CH3NH3PbI3 single crystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Gallo-Frantz</w:t>
+                <w:t xml:space="preserve">Exciton-Exciton Annihilation in Two-dimensional Halide Perovskites at Room Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Tejeda</w:t>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Le Bolloc’h</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+                <w:t xml:space="preserve">Cosme Milesi-Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52, pp.314001. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (17), pp.5153-5159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab202e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384710v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence Tuning Through Irradiation Defects in CH$_3$NH$_3$PbI$_3$ Perovskites</w:t>
               </w:r>
@@ -2390,51 +2390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2537,51 +2537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min-I Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zailan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2626,295 +2626,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Low Temperature Photoluminescence Spectroscopy to Investigate CH$_3$NH$_3$PbI$_3$ Hybrid Perovskite Degradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Narrow Linewidth Excitonic Emission in Organic-Inorganic Lead Iodide Perovskite Single Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Vilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules21070885⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (24), pp.5093-5100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b02261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01634478v1</w:t>
+                <w:t xml:space="preserve">hal-01405439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow Linewidth Excitonic Emission in Organic-Inorganic Lead Iodide Perovskite Single Crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Using Low Temperature Photoluminescence Spectroscopy to Investigate CH$_3$NH$_3$PbI$_3$ Hybrid Perovskite Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christèle Vilar</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (24), pp.5093-5100. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b02261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules21070885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405439v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01634478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible Control by Light of the High-Spin Low-Spin Elastic Interface inside the Bistable Region of a Robust Spin-Transition Single Crystal</w:t>
               </w:r>
@@ -3040,295 +3040,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Investigation of Broadband White-Light Emission in Self-Assembled Organic-Inorganic Perovskite (C6H11NH3)(2)PbBr4</w:t>
+                <w:t xml:space="preserve">Evidence and detailed study of a second-order phase transition in the (C6H11NH3)(2)[PbI4] organic-inorganic hybrid material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damein Garrot</w:t>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-S Lauret</w:t>
+                <w:t xml:space="preserve">D. Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lusson</w:t>
+                <w:t xml:space="preserve">Smail Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bouchez</w:t>
+                <w:t xml:space="preserve">Y. Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (41), pp.23638-23647. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b06211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4915509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521801v1</w:t>
+                <w:t xml:space="preserve">hal-01521906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence and detailed study of a second-order phase transition in the (C6H11NH3)(2)[PbI4] organic-inorganic hybrid material</w:t>
+                <w:t xml:space="preserve">Optical Investigation of Broadband White-Light Emission in Self-Assembled Organic-Inorganic Perovskite (C6H11NH3)(2)PbBr4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+                <w:t xml:space="preserve">Damein Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Garrot</w:t>
+                <w:t xml:space="preserve">J.-S Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Triki</w:t>
+                <w:t xml:space="preserve">A. Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Abid</w:t>
+                <w:t xml:space="preserve">G. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 117 (11), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (41), pp.23638-23647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4915509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b06211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521906v1</w:t>
+                <w:t xml:space="preserve">hal-01521801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and optical investigations of a spironaphthoxazine/polyoxometalate/spiropyran triad</w:t>
               </w:r>
@@ -3720,51 +3720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Two Distinct Mechanisms Driving Photoinduced Matter Motion in Thin Films Containing Azobenzene Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4368,51 +4368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time near-field imaging of photoinduced matter motion in thin solid films containing azobenzene derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lassailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4658,277 +4658,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrazine-incorporating layered halide perovskites featuring type II electronic interface: a small cation with several optical and electronic resonances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+                <w:t xml:space="preserve">Tetrazine-Incorporating Layered Halide Perovskites Featuring Type II Electronic Interface—A Small Cation with Several Optical and Electronic Resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Ledee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galmiche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6è Journées Pérovskites Halogénées (JPH 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, online, France</w:t>
+              <w:t xml:space="preserve">Materials Research Society - Spring Meeting 2021 (MRS 2021 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199972v1</w:t>
+                <w:t xml:space="preserve">hal-03254173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrazine-Incorporating Layered Halide Perovskites Featuring Type II Electronic Interface—A Small Cation with Several Optical and Electronic Resonances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Ledee</w:t>
+                <w:t xml:space="preserve">Tetrazine-incorporating layered halide perovskites featuring type II electronic interface: a small cation with several optical and electronic resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society - Spring Meeting 2021 (MRS 2021 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">6è Journées Pérovskites Halogénées (JPH 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254173v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussing optical processes in 2D layered perovskites incorporating photo-active spacers: tetrazine as ideal test-bed for charge and energy transfer processes.</w:t>
               </w:r>
@@ -4940,51 +4940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5033,777 +5033,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of an important exciton dissociation in confined multi-layered Ruddlesden-Popper Perovskites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exciton Recombination and Annihilation in Pure-Phase Phenylethylammonium Based 2D-Layered Hybrid Perovskite Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cosmes Milesi Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2019 (E-MRS 2019 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Materials Research Society Fall Meeting 2019 (MRS 2019 Fall Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168370v1</w:t>
+                <w:t xml:space="preserve">hal-02398495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton Recombination and Annihilation in Pure-Phase Phenylethylammonium Based 2D-Layered Hybrid Perovskite Crystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of an important exciton dissociation in confined multi-layered Ruddlesden-Popper Perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Ledee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmes Milesi Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Fall Meeting 2019 (MRS 2019 Fall Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2019 (E-MRS 2019 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398495v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-photoluminescence study of 2D-layered hybrid perovskite monocrystalline thin films. Correlation between the structural and optoelectronics properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraud Delport</w:t>
+                <w:t xml:space="preserve">Exciton recombination dynamics in phenylethylammonium based 2D-layered hybrid perovskite monocrystalline thin films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosme Milesi Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd International Conference on Physics of 2D Crystals (ICP2C3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, La Valletta, Malta</w:t>
+              <w:t xml:space="preserve">Excitonics and Polaritonics International Conference EPIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881446v1</w:t>
+                <w:t xml:space="preserve">hal-01962194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton recombination dynamics in phenylethylammonium based 2D-layered hybrid perovskite monocrystalline thin films.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geraud Delport</w:t>
+                <w:t xml:space="preserve">Micro-photoluminescence study of 2D-layered hybrid perovskite monocrystalline thin films. Correlation between the structural and optoelectronics properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosme Milesi Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Chehade</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Excitonics and Polaritonics International Conference EPIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">The 3rd International Conference on Physics of 2D Crystals (ICP2C3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962194v1</w:t>
+                <w:t xml:space="preserve">hal-01881446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of reabsorption on the emission spectra and recombination dynamics of hybrid perovskite single crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Exciton dynamics in 2D layered Hybrid Perovskites Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmes Milesi Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEROPTO (Perovskite Photonics and Optoelectronics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Telluride Workshop: Electronic and Structural Dynamics in Hybrid Perovskites: Theory meets experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Telluride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962094v1</w:t>
+                <w:t xml:space="preserve">hal-01882387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton dynamics in 2D layered Hybrid Perovskites Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraud Delport</w:t>
+                <w:t xml:space="preserve">Impact of reabsorption on the emission spectra and recombination dynamics of hybrid perovskite single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telluride Workshop: Electronic and Structural Dynamics in Hybrid Perovskites: Theory meets experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Telluride, United States</w:t>
+              <w:t xml:space="preserve">PEROPTO (Perovskite Photonics and Optoelectronics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882387v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a confocal PL microscope to correlate the PL and structural properties of 2D-layered perovskites crystals and thin films</w:t>
               </w:r>
@@ -5815,51 +5815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5927,77 +5927,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pérovskites hybrides halogénées: un nouveau semiconducteur pour le photovoltaïque et l'émission de lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6065,77 +6065,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmes Milesi Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Pérovskites Halogénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Autrans, France</w:t>
@@ -6190,51 +6190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosme Milesi Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6315,51 +6315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6408,777 +6408,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic emission of hybrid lead iodide perovskite single crystals.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photophysics of self-assembled luminophore-perovskite systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSI-21, 21st International Conference on Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">SPIC: 2eme Congrès National Science et Technologie des Systèmes pi-Conjugués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556301v1</w:t>
+                <w:t xml:space="preserve">hal-01669786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast growth of monocrystalline thin films of 2D layered hybrid perovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée des Pérovskites Hybrides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">1st International Momentom Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556307v1</w:t>
+                <w:t xml:space="preserve">hal-01668288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysics of self-assembled luminophore-perovskite systems</w:t>
+                <w:t xml:space="preserve">Fast growth of monocrystalline thin films of 2D layered hybrid perovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIC: 2eme Congrès National Science et Technologie des Systèmes pi-Conjugués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">3ème Journée des Pérovskites Hybrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669786v1</w:t>
+                <w:t xml:space="preserve">hal-01556307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast growth of monocrystalline thin films of 2D layered hybrid perovskite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excitonic emission of hybrid lead iodide perovskite single crystals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Momentom Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Cachan, France</w:t>
+              <w:t xml:space="preserve">SSI-21, 21st International Conference on Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668288v1</w:t>
+                <w:t xml:space="preserve">hal-01556301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Reabsorption on the Emission Spectra and Recombination Dynamics of Hybrid Perovskite Single Crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Micro-photoluminescence study of halide perovskites monocrystalline films. Correlation between the structural and optoelectronics properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraud Delport</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée des Pérovskites Hybrides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">OP2017, 12th International Conference on Optical Probes of Organic and Hybrid Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Québec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556311v1</w:t>
+                <w:t xml:space="preserve">hal-01556306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-photoluminescence study of halide perovskites monocrystalline films. Correlation between the structural and optoelectronics properties.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Impact of Reabsorption on the Emission Spectra and Recombination Dynamics of Hybrid Perovskite Single Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Delport</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OP2017, 12th International Conference on Optical Probes of Organic and Hybrid Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Québec City, Canada</w:t>
+              <w:t xml:space="preserve">3ème Journée des Pérovskites Hybrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556306v1</w:t>
+                <w:t xml:space="preserve">hal-01556311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure and dynamics of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
               </w:r>
@@ -7289,90 +7289,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitonic Emission and Electron-Phonon coupling in Organic-Inorganic Lead Iodide Perovskite single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7427,51 +7427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitonic emission of hybrid lead iodide perovskite single crystals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7539,90 +7539,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitonic properties of hybrid organic perovskite crystals for photovoltaics and lasers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Abdel Baki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7690,64 +7690,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Abdel-Baki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7789,51 +7789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-dimensional hybrid perovskites activation with an organic luminophore for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7908,320 +7908,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés optiques comparées des monocristaux et couches minces de pérovskites hybrides organiques-inorganiques 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Excitonic properties and ultrafast carrier dynamics in hybrid organic-perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Abdel-Baki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Pérovskites Hybrides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">Telluride Workshop “Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Telluride Science Research Center, Los Alamos, USA, Jul 2016, Los Alamos, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420951v1</w:t>
+                <w:t xml:space="preserve">hal-01420982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic properties and ultrafast carrier dynamics in hybrid organic-perovskites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Propriétés optiques comparées des monocristaux et couches minces de pérovskites hybrides organiques-inorganiques 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telluride Workshop “Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Telluride Science Research Center, Los Alamos, USA, Jul 2016, Los Alamos, United States</w:t>
+              <w:t xml:space="preserve">2èmes Journées Pérovskites Hybrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420982v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Low Temperature Photoluminescence Spectroscopy to Investigate CH3NH3PbI3 Hybrid Perovskite Degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8289,64 +8289,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Low Temperature Photoluminescence Spectroscopy to Investigate CH3NH3PbI 3 Hybrid Perovskite Degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8414,90 +8414,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitonic Emission in Organic-Inorganic Lead Iodide Perovskite single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8539,90 +8539,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of 3D hybrid organic perovskites monocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9283,277 +9283,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Efficiency of Energy Transfer in Non-Covalent Carbon Nanotube/Porphyrin Compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-resolved investigation of excitation energy transfer in carbon nanotube-porphyrin compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDRI GNT Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641013v1</w:t>
+                <w:t xml:space="preserve">hal-00641777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved investigation of excitation energy transfer in carbon nanotube-porphyrin compounds.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Langlois</w:t>
+                <w:t xml:space="preserve">Quantum Efficiency of Energy Transfer in Non-Covalent Carbon Nanotube/Porphyrin Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDRI GNT Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641777v1</w:t>
+                <w:t xml:space="preserve">hal-00641013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved investigation of excitation energy transfer in carbon nanotube-porphyrin compounds.</w:t>
               </w:r>
@@ -9658,273 +9658,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transfer dynamics in functionnalized carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoluminescence properties of carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on the Science and Applications of Nanotubes (NT10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">A nanoworld of tubes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Chatillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515966v1</w:t>
+                <w:t xml:space="preserve">hal-00474701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence properties of carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy transfer dynamics in functionnalized carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A nanoworld of tubes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Chatillon, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on the Science and Applications of Nanotubes (NT10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474701v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy transfer dynamics in functionalised carbon nanotubes</w:t>
               </w:r>
@@ -10150,652 +10150,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotubes-Porphyrine suspensions optimisation for energy transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Transfer in functionnalized carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Delarue</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on the Science and Application of Nanotubes (NT09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Beijing, China</w:t>
+              <w:t xml:space="preserve">Annual meeting of the GDRI Graphene-Nanotubes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Coma-Ruga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414539v1</w:t>
+                <w:t xml:space="preserve">hal-00515959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Transfer in functionnalized carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Transfer in functionalized carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Michel</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the GDRI Graphene-Nanotubes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Coma-Ruga, Spain</w:t>
+              <w:t xml:space="preserve">Tenth International Conference on the Science and Application of Nanotubes (NT09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515959v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of nanotube-porphyrin complexes for energy transfer</w:t>
+                <w:t xml:space="preserve">Energy transfer in functionalized carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Fleurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the GDRI Graphene-Nanotubes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Coma-Ruga, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Optics of Excitons in Confined Systems (OECS 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515955v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transfer in functionalized carbon nanotubes</w:t>
+                <w:t xml:space="preserve">Synthesis of nanotube-porphyrin complexes for energy transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fleurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Optics of Excitons in Confined Systems (OECS 11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Annual meeting of the GDRI Graphene-Nanotubes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Coma-Ruga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414548v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Transfer in functionalized carbon nanotubes</w:t>
+                <w:t xml:space="preserve">Nanotubes-Porphyrine suspensions optimisation for energy transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Conference on the Science and Application of Nanotubes (NT09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Pékin, China</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414543v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10871,51 +10871,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA06B9F7"/>
+    <w:nsid w:val="D18579C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11102,51 +11102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-garrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4865-8536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109571029" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Kameni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Py-Renaudie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Berenguier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501622" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Morice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Weil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202400211" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M Urban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Thi Huyen Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chehade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Delteil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202300005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cherasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Dong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03812431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Urban" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Jouaiti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gruber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC02040H" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779926v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Campos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Dally" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gbegnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blaizot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c04957" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03648330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Garcia-Arella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bernardot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12091399" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC01028C" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MH01904F" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370543v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Garcia-Arellano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01790" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouteyre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.410249" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Dyksik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Menahem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Surrente" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01714" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266950v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Diab" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi-Brault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01595" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384710v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L.R. Jacques" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gallo-Frantz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tejeda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Bolloc&#8217;h" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab202e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Val&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driffa Guerfa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201900199" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00625" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668271v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00240H" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268867v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesheng Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-I Lee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailan Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.045402" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Jemli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21070885" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Trippe-Allard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Vilar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02261" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481071v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Sy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Slimani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel P&#225;ez-Espejo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201509294" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWZM09CZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521801v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yangui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damein Garrot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S Lauret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lusson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b06211" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garrot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Triki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915509" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oms" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolbecq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hakouk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC00378K" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829151v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Roquelet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Langlois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp207267e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249915v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabbri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lahlil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boilot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lassailly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp110567z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528347v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain-Rizzo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3496470" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495765v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fleurier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09035" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321027v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sonnefraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Boudou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.089" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249898v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peretti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3073742" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898875v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Boudou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200800655" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254173v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Ledee" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard-Tripp&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500064v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168370v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Delport" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmes Milesi Brault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398495v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881446v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi Brault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962194v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962094v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882387v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882383v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868017v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882390v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881449v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881447v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556301v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556307v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669786v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668288v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556311v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556306v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670064v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barragan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668284v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556305v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556298v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Abdel Baki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420987v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Abdel-Baki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boitier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421004v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420951v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420982v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420969v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420937v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420961v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420944v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162200v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sapori" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lanty" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Abdelbaki" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403372v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kepenekian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoula Jemli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705839v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630111v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705830v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641013v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641777v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632369v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515966v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474701v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474704v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515965v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414539v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delarue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515959v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515955v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414548v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414543v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-garrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4865-8536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109571029" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Kameni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Py-Renaudie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Berenguier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501622" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Morice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Weil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202400211" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M Urban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Thi Huyen Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chehade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Delteil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202300005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cherasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Dong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03812431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Urban" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Jouaiti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gruber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC02040H" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC01028C" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779926v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Campos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Dally" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gbegnon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blaizot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c04957" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03648330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Garcia-Arella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bernardot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12091399" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MH01904F" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370543v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Garcia-Arellano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01790" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouteyre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.410249" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Dyksik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Menahem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Surrente" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01714" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384710v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L.R. Jacques" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gallo-Frantz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tejeda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Bolloc&#8217;h" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab202e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266950v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Diab" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi-Brault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01595" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Val&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driffa Guerfa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201900199" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00625" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668271v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00240H" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268867v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesheng Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-I Lee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailan Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.045402" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Trippe-Allard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Jemli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Vilar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02261" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21070885" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481071v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Sy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Slimani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel P&#225;ez-Espejo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201509294" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWZM09CZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yangui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Triki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abid" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915509" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521801v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damein Garrot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S Lauret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lusson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b06211" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oms" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolbecq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hakouk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC00378K" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829151v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Roquelet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Langlois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp207267e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249915v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabbri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lahlil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boilot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lassailly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp110567z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528347v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain-Rizzo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3496470" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495765v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fleurier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09035" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321027v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sonnefraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Boudou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.089" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249898v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peretti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3073742" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898875v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Boudou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200800655" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254173v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Ledee" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard-Tripp&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199972v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500064v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398495v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Delport" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168370v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmes Milesi Brault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962194v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi Brault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881446v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882387v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962094v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882383v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868017v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882390v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881449v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881447v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669786v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668288v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556307v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556301v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556306v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670064v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barragan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668284v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556305v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556298v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Abdel Baki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420987v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Abdel-Baki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boitier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421004v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420982v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420951v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420969v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420937v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420961v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420944v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162200v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sapori" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lanty" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Abdelbaki" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403372v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kepenekian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoula Jemli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705839v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630111v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705830v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641777v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641013v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632369v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474701v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515966v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474704v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515965v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515959v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414543v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414548v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515955v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414539v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delarue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>