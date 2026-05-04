--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -616,295 +616,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Dynamics in Hybrid Perovskites Reveal the Role of Organic Cations on the Screening of Local Charges</w:t>
+                <w:t xml:space="preserve">Unexpected Anisotropy of the Electron and Hole Landé g-Factors in Perovskite CH3NH3PbI3 Polycrystalline Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cherasse</w:t>
+                <w:t xml:space="preserve">Guadalupe Garcia-Arella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingwei Dong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
+                <w:t xml:space="preserve">Thomas Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
+                <w:t xml:space="preserve">Frédérick Bernardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c00001⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.1399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12091399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642659v1</w:t>
+                <w:t xml:space="preserve">hal-03648330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using chiral ammonium cations to modulate the structure of 1D hybrid lead bromide perovskites for linearly polarized broadband light emission at room temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Urban</w:t>
+                <w:t xml:space="preserve">Unraveling the Formation Mechanism of the 2D/3D Perovskite Heterostructure for Perovskite Solar Cells Using Multi-Method Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Jouaiti</w:t>
+                <w:t xml:space="preserve">Pia Dally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gruber</w:t>
+                <w:t xml:space="preserve">Stéphanie Gbegnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraud Delport</w:t>
+                <w:t xml:space="preserve">Alexandre Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (34), pp.12436-12443. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (31), pp.13527-13538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2TC02040H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c04957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812431v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis method of highly calibrated CsPbBr3 nanocrystals perovskites by soft chemistry</w:t>
               </w:r>
@@ -1018,295 +1018,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Formation Mechanism of the 2D/3D Perovskite Heterostructure for Perovskite Solar Cells Using Multi-Method Characterization</w:t>
+                <w:t xml:space="preserve">Using chiral ammonium cations to modulate the structure of 1D hybrid lead bromide perovskites for linearly polarized broadband light emission at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Campos</w:t>
+                <w:t xml:space="preserve">Joanna Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pia Dally</w:t>
+                <w:t xml:space="preserve">Abdelaziz Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gbegnon</w:t>
+                <w:t xml:space="preserve">Nathalie Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Blaizot</w:t>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126 (31), pp.13527-13538. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (34), pp.12436-12443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c04957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2TC02040H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779926v1</w:t>
+                <w:t xml:space="preserve">hal-03812431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Anisotropy of the Electron and Hole Landé g-Factors in Perovskite CH3NH3PbI3 Polycrystalline Films</w:t>
+                <w:t xml:space="preserve">Electron Dynamics in Hybrid Perovskites Reveal the Role of Organic Cations on the Screening of Local Charges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guadalupe Garcia-Arella</w:t>
+                <w:t xml:space="preserve">Marie Cherasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Legrand</w:t>
+                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (9), pp.1399. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (5), pp.2065-2069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano12091399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c00001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648330v1</w:t>
+                <w:t xml:space="preserve">hal-03642659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrazine molecules as efficient electronic diversion channel in 2D organic-inorganic perovskites</w:t>
               </w:r>
@@ -1452,51 +1452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guadalupe Garcia-Arellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Barisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1612,51 +1612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28 (26), pp.39739. </w:t>
@@ -1822,295 +1822,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New long-range sub-structure found in the tetragonal phase of CH3NH3PbI3 single crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exciton-Exciton Annihilation in Two-dimensional Halide Perovskites at Room Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.L.R. Jacques</w:t>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gallo-Frantz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+                <w:t xml:space="preserve">Cosme Milesi-Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab202e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (17), pp.5153-5159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384710v1</w:t>
+                <w:t xml:space="preserve">hal-02266950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton-Exciton Annihilation in Two-dimensional Halide Perovskites at Room Temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Chehade</w:t>
+                <w:t xml:space="preserve">New long-range sub-structure found in the tetragonal phase of CH3NH3PbI3 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L.R. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gallo-Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Tejeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Le Bolloc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cosme Milesi-Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (17), pp.5153-5159. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.314001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab202e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266950v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence Tuning Through Irradiation Defects in CH$_3$NH$_3$PbI$_3$ Perovskites</w:t>
               </w:r>
@@ -2282,51 +2282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (7), pp.1804-1811. </w:t>
@@ -2390,51 +2390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2537,51 +2537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min-I Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zailan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2626,295 +2626,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow Linewidth Excitonic Emission in Organic-Inorganic Lead Iodide Perovskite Single Crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Using Low Temperature Photoluminescence Spectroscopy to Investigate CH$_3$NH$_3$PbI$_3$ Hybrid Perovskite Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christèle Vilar</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b02261⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules21070885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405439v1</w:t>
+                <w:t xml:space="preserve">cea-01634478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Low Temperature Photoluminescence Spectroscopy to Investigate CH$_3$NH$_3$PbI$_3$ Hybrid Perovskite Degradation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Narrow Linewidth Excitonic Emission in Organic-Inorganic Lead Iodide Perovskite Single Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Vilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21, pp.885. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (24), pp.5093-5100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules21070885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b02261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01634478v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible Control by Light of the High-Spin Low-Spin Elastic Interface inside the Bistable Region of a Robust Spin-Transition Single Crystal</w:t>
               </w:r>
@@ -4228,291 +4228,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond nanoparticles as photoluminescent nanoprobes for biology and near-field optics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time near-field imaging of photoinduced matter motion in thin solid films containing azobenzene derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lassailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lahlil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Cuche</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.089⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (3), pp.033303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3073742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321027v1</w:t>
+                <w:t xml:space="preserve">hal-03249898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time near-field imaging of photoinduced matter motion in thin solid films containing azobenzene derivatives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Boilot</w:t>
+                <w:t xml:space="preserve">Diamond nanoparticles as photoluminescent nanoprobes for biology and near-field optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sonnefraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orestis Faklaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Peretti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. -P. Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 94 (3), pp.033303. </w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 129 (12), pp.1475-1477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3073742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249898v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of single photoluminescent diamond nanoparticles in cell and study of the internalization pathway</w:t>
               </w:r>
@@ -4658,277 +4658,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrazine-Incorporating Layered Halide Perovskites Featuring Type II Electronic Interface—A Small Cation with Several Optical and Electronic Resonances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Ledee</w:t>
+                <w:t xml:space="preserve">Tetrazine-incorporating layered halide perovskites featuring type II electronic interface: a small cation with several optical and electronic resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society - Spring Meeting 2021 (MRS 2021 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">6è Journées Pérovskites Halogénées (JPH 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254173v1</w:t>
+                <w:t xml:space="preserve">hal-03199972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrazine-incorporating layered halide perovskites featuring type II electronic interface: a small cation with several optical and electronic resonances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+                <w:t xml:space="preserve">Tetrazine-Incorporating Layered Halide Perovskites Featuring Type II Electronic Interface—A Small Cation with Several Optical and Electronic Resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Ledee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galmiche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6è Journées Pérovskites Halogénées (JPH 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, online, France</w:t>
+              <w:t xml:space="preserve">Materials Research Society - Spring Meeting 2021 (MRS 2021 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199972v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussing optical processes in 2D layered perovskites incorporating photo-active spacers: tetrazine as ideal test-bed for charge and energy transfer processes.</w:t>
               </w:r>
@@ -4940,51 +4940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5033,833 +5033,833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton Recombination and Annihilation in Pure-Phase Phenylethylammonium Based 2D-Layered Hybrid Perovskite Crystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of an important exciton dissociation in confined multi-layered Ruddlesden-Popper Perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Ledee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmes Milesi Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Fall Meeting 2019 (MRS 2019 Fall Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2019 (E-MRS 2019 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398495v1</w:t>
+                <w:t xml:space="preserve">hal-02168370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of an important exciton dissociation in confined multi-layered Ruddlesden-Popper Perovskites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exciton Recombination and Annihilation in Pure-Phase Phenylethylammonium Based 2D-Layered Hybrid Perovskite Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cosmes Milesi Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2019 (E-MRS 2019 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Materials Research Society Fall Meeting 2019 (MRS 2019 Fall Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168370v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton recombination dynamics in phenylethylammonium based 2D-layered hybrid perovskite monocrystalline thin films.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geraud Delport</w:t>
+                <w:t xml:space="preserve">Micro-photoluminescence study of 2D-layered hybrid perovskite monocrystalline thin films. Correlation between the structural and optoelectronics properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosme Milesi Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Chehade</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Excitonics and Polaritonics International Conference EPIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">The 3rd International Conference on Physics of 2D Crystals (ICP2C3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962194v1</w:t>
+                <w:t xml:space="preserve">hal-01881446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-photoluminescence study of 2D-layered hybrid perovskite monocrystalline thin films. Correlation between the structural and optoelectronics properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraud Delport</w:t>
+                <w:t xml:space="preserve">Exciton recombination dynamics in phenylethylammonium based 2D-layered hybrid perovskite monocrystalline thin films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosme Milesi Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd International Conference on Physics of 2D Crystals (ICP2C3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, La Valletta, Malta</w:t>
+              <w:t xml:space="preserve">Excitonics and Polaritonics International Conference EPIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881446v1</w:t>
+                <w:t xml:space="preserve">hal-01962194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton dynamics in 2D layered Hybrid Perovskites Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraud Delport</w:t>
+                <w:t xml:space="preserve">Impact of reabsorption on the emission spectra and recombination dynamics of hybrid perovskite single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telluride Workshop: Electronic and Structural Dynamics in Hybrid Perovskites: Theory meets experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Telluride, United States</w:t>
+              <w:t xml:space="preserve">PEROPTO (Perovskite Photonics and Optoelectronics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882387v1</w:t>
+                <w:t xml:space="preserve">hal-01962094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of reabsorption on the emission spectra and recombination dynamics of hybrid perovskite single crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Exciton dynamics in 2D layered Hybrid Perovskites Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmes Milesi Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEROPTO (Perovskite Photonics and Optoelectronics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Telluride Workshop: Electronic and Structural Dynamics in Hybrid Perovskites: Theory meets experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Telluride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962094v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a confocal PL microscope to correlate the PL and structural properties of 2D-layered perovskites crystals and thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5914,103 +5914,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pérovskites hybrides halogénées: un nouveau semiconducteur pour le photovoltaïque et l'émission de lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Toulouse 2018 - Horizons de l'Optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
@@ -6039,103 +6039,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved microphotoluminescence study of 2D layered hybrid perovskites crystals. Correlation between the structural and optical properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmes Milesi Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Pérovskites Halogénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Autrans, France</w:t>
@@ -6190,51 +6190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosme Milesi Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6315,51 +6315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6408,583 +6408,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysics of self-assembled luminophore-perovskite systems</w:t>
+                <w:t xml:space="preserve">Fast growth of monocrystalline thin films of 2D layered hybrid perovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIC: 2eme Congrès National Science et Technologie des Systèmes pi-Conjugués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">3ème Journée des Pérovskites Hybrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669786v1</w:t>
+                <w:t xml:space="preserve">hal-01556307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast growth of monocrystalline thin films of 2D layered hybrid perovskite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excitonic emission of hybrid lead iodide perovskite single crystals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Momentom Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Cachan, France</w:t>
+              <w:t xml:space="preserve">SSI-21, 21st International Conference on Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668288v1</w:t>
+                <w:t xml:space="preserve">hal-01556301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast growth of monocrystalline thin films of 2D layered hybrid perovskite</w:t>
+                <w:t xml:space="preserve">Photophysics of self-assembled luminophore-perovskite systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Audebert</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée des Pérovskites Hybrides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">SPIC: 2eme Congrès National Science et Technologie des Systèmes pi-Conjugués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556307v1</w:t>
+                <w:t xml:space="preserve">hal-01669786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic emission of hybrid lead iodide perovskite single crystals.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Fast growth of monocrystalline thin films of 2D layered hybrid perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSI-21, 21st International Conference on Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">1st International Momentom Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556301v1</w:t>
+                <w:t xml:space="preserve">hal-01668288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-photoluminescence study of halide perovskites monocrystalline films. Correlation between the structural and optoelectronics properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7039,103 +7039,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Reabsorption on the Emission Spectra and Recombination Dynamics of Hybrid Perovskite Single Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée des Pérovskites Hybrides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
@@ -7289,90 +7289,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitonic Emission and Electron-Phonon coupling in Organic-Inorganic Lead Iodide Perovskite single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7414,64 +7414,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitonic emission of hybrid lead iodide perovskite single crystals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7539,90 +7539,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitonic properties of hybrid organic perovskite crystals for photovoltaics and lasers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Abdel Baki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7658,570 +7658,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton dynamics and non-linearities in hybrid organic perovskites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propriétés optiques comparées des monocristaux et couches minces de pérovskites hybrides organiques-inorganiques 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Abdel-Baki</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+                <w:t xml:space="preserve">Gaëlle Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Nanoelectronics Workshop : « 2D materials : from physics to engineering »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MINOS, LANEF, FMN and the Nanoscience Foundation, Nov 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2èmes Journées Pérovskites Hybrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420987v1</w:t>
+                <w:t xml:space="preserve">hal-01420951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-dimensional hybrid perovskites activation with an organic luminophore for photovoltaic applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Excitonic properties and ultrafast carrier dynamics in hybrid organic-perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Abdel-Baki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Krutyn Summer School 2016: Advanced perovskite, hybrid and thin-film photovoltaïcs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Piecki, Poland</w:t>
+              <w:t xml:space="preserve">Telluride Workshop “Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Telluride Science Research Center, Los Alamos, USA, Jul 2016, Los Alamos, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421004v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic properties and ultrafast carrier dynamics in hybrid organic-perovskites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Exciton dynamics and non-linearities in hybrid organic perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Abdel-Baki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telluride Workshop “Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Telluride Science Research Center, Los Alamos, USA, Jul 2016, Los Alamos, United States</w:t>
+              <w:t xml:space="preserve">Physics and Nanoelectronics Workshop : « 2D materials : from physics to engineering »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MINOS, LANEF, FMN and the Nanoscience Foundation, Nov 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420982v1</w:t>
+                <w:t xml:space="preserve">hal-01420987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés optiques comparées des monocristaux et couches minces de pérovskites hybrides organiques-inorganiques 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiba Diab</w:t>
+                <w:t xml:space="preserve">2-dimensional hybrid perovskites activation with an organic luminophore for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Pérovskites Hybrides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">20th Krutyn Summer School 2016: Advanced perovskite, hybrid and thin-film photovoltaïcs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Piecki, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420951v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Low Temperature Photoluminescence Spectroscopy to Investigate CH3NH3PbI3 Hybrid Perovskite Degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8283,346 +8283,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Low Temperature Photoluminescence Spectroscopy to Investigate CH3NH3PbI 3 Hybrid Perovskite Degradation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Excitonic Emission in Organic-Inorganic Lead Iodide Perovskite single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Frontiers of Polymers and Advanced Materials (ICFPAM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Daejon, South Korea</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Perovskite Solar Cells and Optoelectronics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420937v1</w:t>
+                <w:t xml:space="preserve">hal-01420961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic Emission in Organic-Inorganic Lead Iodide Perovskite single crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Using Low Temperature Photoluminescence Spectroscopy to Investigate CH3NH3PbI 3 Hybrid Perovskite Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Perovskite Solar Cells and Optoelectronics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Genova, Italy</w:t>
+              <w:t xml:space="preserve">14th International Conference on Frontiers of Polymers and Advanced Materials (ICFPAM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Daejon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420961v1</w:t>
+                <w:t xml:space="preserve">hal-01420937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of 3D hybrid organic perovskites monocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9658,785 +9658,785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence properties of carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy transfer dynamics in functionnalized carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A nanoworld of tubes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Chatillon, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on the Science and Applications of Nanotubes (NT10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474701v1</w:t>
+                <w:t xml:space="preserve">hal-00515966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transfer dynamics in functionnalized carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoluminescence properties of carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on the Science and Applications of Nanotubes (NT10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">A nanoworld of tubes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Chatillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515966v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transfer dynamics in functionalised carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pi stacking functionnalization of single wall carbon nanotubes : synthesis of complexes for energy transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum transport and dynamics in materials and biosystems: From molecular mechanisms to mesoscopic functionality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">11th International Conference on the Science and Applications of Nanotubes (NT10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474704v1</w:t>
+                <w:t xml:space="preserve">hal-00515965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pi stacking functionnalization of single wall carbon nanotubes : synthesis of complexes for energy transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy transfer dynamics in functionalised carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on the Science and Applications of Nanotubes (NT10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Quantum transport and dynamics in materials and biosystems: From molecular mechanisms to mesoscopic functionality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515965v1</w:t>
+                <w:t xml:space="preserve">hal-00474704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Transfer in functionnalized carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanotubes-Porphyrine suspensions optimisation for energy transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Michel</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the GDRI Graphene-Nanotubes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Coma-Ruga, Spain</w:t>
+              <w:t xml:space="preserve">Tenth International Conference on the Science and Application of Nanotubes (NT09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515959v1</w:t>
+                <w:t xml:space="preserve">hal-00414539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Transfer in functionalized carbon nanotubes</w:t>
+                <w:t xml:space="preserve">Synthesis of nanotube-porphyrin complexes for energy transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fleurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on the Science and Application of Nanotubes (NT09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Pékin, China</w:t>
+              <w:t xml:space="preserve">Annual meeting of the GDRI Graphene-Nanotubes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Coma-Ruga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414543v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy transfer in functionalized carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10495,307 +10495,307 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Optics of Excitons in Confined Systems (OECS 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of nanotube-porphyrin complexes for energy transfer</w:t>
+                <w:t xml:space="preserve">Energy Transfer in functionalized carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Fleurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the GDRI Graphene-Nanotubes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Coma-Ruga, Spain</w:t>
+              <w:t xml:space="preserve">Tenth International Conference on the Science and Application of Nanotubes (NT09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515955v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotubes-Porphyrine suspensions optimisation for energy transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Transfer in functionnalized carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Delarue</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on the Science and Application of Nanotubes (NT09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Beijing, China</w:t>
+              <w:t xml:space="preserve">Annual meeting of the GDRI Graphene-Nanotubes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Coma-Ruga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414539v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10871,51 +10871,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D18579C6"/>
+    <w:nsid w:val="4D9FC510"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11102,51 +11102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-garrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4865-8536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109571029" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Kameni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Py-Renaudie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Berenguier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501622" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Morice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Weil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202400211" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M Urban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Thi Huyen Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chehade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Delteil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202300005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cherasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Dong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03812431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Urban" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Jouaiti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gruber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC02040H" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC01028C" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779926v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Campos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Dally" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gbegnon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blaizot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c04957" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03648330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Garcia-Arella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bernardot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12091399" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MH01904F" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370543v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Garcia-Arellano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01790" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouteyre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.410249" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Dyksik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Menahem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Surrente" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01714" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384710v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L.R. Jacques" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gallo-Frantz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tejeda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Bolloc&#8217;h" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab202e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266950v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Diab" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi-Brault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01595" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Val&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driffa Guerfa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201900199" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00625" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668271v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00240H" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268867v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesheng Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-I Lee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailan Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.045402" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Trippe-Allard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Jemli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Vilar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02261" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21070885" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481071v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Sy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Slimani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel P&#225;ez-Espejo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201509294" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWZM09CZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yangui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Triki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abid" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915509" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521801v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damein Garrot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S Lauret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lusson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b06211" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oms" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolbecq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hakouk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC00378K" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829151v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Roquelet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Langlois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp207267e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249915v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabbri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lahlil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boilot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lassailly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp110567z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528347v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain-Rizzo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3496470" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495765v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fleurier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09035" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321027v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sonnefraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Boudou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.089" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249898v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peretti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3073742" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898875v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Boudou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200800655" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254173v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Ledee" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard-Tripp&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199972v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500064v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398495v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Delport" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168370v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmes Milesi Brault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962194v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi Brault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881446v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882387v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962094v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882383v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868017v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882390v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881449v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881447v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669786v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668288v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556307v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556301v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556306v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670064v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barragan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668284v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556305v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556298v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Abdel Baki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420987v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Abdel-Baki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boitier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421004v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420982v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420951v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420969v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420937v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420961v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420944v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162200v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sapori" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lanty" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Abdelbaki" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403372v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kepenekian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoula Jemli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705839v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630111v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705830v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641777v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641013v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632369v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474701v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515966v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474704v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515965v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515959v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414543v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414548v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515955v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414539v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delarue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-garrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4865-8536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109571029" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Kameni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Py-Renaudie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Berenguier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501622" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Morice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Weil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202400211" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M Urban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Thi Huyen Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chehade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Delteil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202300005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03648330v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Garcia-Arella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Campos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bernardot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12091399" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Dally" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gbegnon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blaizot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c04957" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC01028C" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03812431v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Urban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Jouaiti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gruber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC02040H" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cherasse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Dong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MH01904F" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370543v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Garcia-Arellano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01790" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouteyre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.410249" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Dyksik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Menahem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Surrente" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01714" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266950v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Diab" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi-Brault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01595" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384710v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L.R. Jacques" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gallo-Frantz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tejeda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Bolloc&#8217;h" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab202e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Val&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driffa Guerfa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201900199" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00625" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668271v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00240H" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268867v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesheng Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-I Lee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailan Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.045402" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Jemli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21070885" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Trippe-Allard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Vilar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02261" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481071v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Sy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Slimani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel P&#225;ez-Espejo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201509294" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWZM09CZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yangui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Triki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abid" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915509" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521801v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damein Garrot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S Lauret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lusson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b06211" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oms" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolbecq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hakouk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC00378K" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829151v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Roquelet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Langlois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp207267e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249915v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabbri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lahlil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boilot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lassailly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp110567z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528347v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain-Rizzo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3496470" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495765v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fleurier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09035" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249898v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peretti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3073742" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321027v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sonnefraud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Boudou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.089" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898875v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Boudou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200800655" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254173v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Ledee" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard-Tripp&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500064v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168370v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Delport" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmes Milesi Brault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398495v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881446v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi Brault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962194v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962094v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882387v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882383v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868017v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882390v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881449v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881447v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556307v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556301v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669786v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668288v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556306v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670064v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barragan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668284v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556305v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556298v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Abdel Baki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420951v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420982v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Abdel-Baki" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420987v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boitier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421004v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420969v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420961v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420937v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420944v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162200v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sapori" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lanty" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Abdelbaki" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403372v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kepenekian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoula Jemli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705839v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630111v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705830v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641777v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641013v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632369v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515966v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474701v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515965v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474704v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414539v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delarue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515955v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414548v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414543v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515959v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>