--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">109571029</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Tjl5OzQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -180,10630 +201,10898 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar Indirect Valley as a Limiting Factor for Radiative Efficiency in Gold-Based Mixed-Valence Double Perovskites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collective Spectral Diusion of Defect Luminescence in CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;PbI&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Halide Perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Py-Renaudie</w:t>
+                <w:t xml:space="preserve">Thi Huyen Trang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Garrot</w:t>
+                <w:t xml:space="preserve">Joanna Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Berenguier</w:t>
+                <w:t xml:space="preserve">Aymeric Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
+                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202501622⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6c00648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065097v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Transport and Spectroscopy of 2D Perovskite/Graphene Heterostructures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polar Indirect Valley as a Limiting Factor for Radiative Efficiency in Gold-Based Mixed-Valence Double Perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Morice</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ange Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Py-Renaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kenji Watanabe</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Berenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.202400211⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (32), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202501622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945016v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Donor‐Acceptor Pair Transitions in CH3NH3PbI3 Perovskite Single Crystals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum Transport and Spectroscopy of 2D Perovskite/Graphene Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Chehade</w:t>
+                <w:t xml:space="preserve">Yan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Delteil</w:t>
+                <w:t xml:space="preserve">Corentin Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
+                <w:t xml:space="preserve">Raphael Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssr.202300005⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202400211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038240v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Anisotropy of the Electron and Hole Landé g-Factors in Perovskite CH3NH3PbI3 Polycrystalline Films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Discrete Donor‐Acceptor Pair Transitions in CH3NH3PbI3 Perovskite Single Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna M Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang Thi Huyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (9), pp.1399. </w:t>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano12091399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssr.202300005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648330v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Formation Mechanism of the 2D/3D Perovskite Heterostructure for Perovskite Solar Cells Using Multi-Method Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Campos</w:t>
+                <w:t xml:space="preserve">Using chiral ammonium cations to modulate the structure of 1D hybrid lead bromide perovskites for linearly polarized broadband light emission at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pia Dally</w:t>
+                <w:t xml:space="preserve">Abdelaziz Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gbegnon</w:t>
+                <w:t xml:space="preserve">Nathalie Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Blaizot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Géraud Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126 (31), pp.13527-13538. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (34), pp.12436-12443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c04957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2TC02040H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779926v1</w:t>
+                <w:t xml:space="preserve">hal-03812431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis method of highly calibrated CsPbBr3 nanocrystals perovskites by soft chemistry</w:t>
+                <w:t xml:space="preserve">Electron Dynamics in Hybrid Perovskites Reveal the Role of Organic Cations on the Screening of Local Charges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Mayer</w:t>
+                <w:t xml:space="preserve">Marie Cherasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Levy-Falk</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Jingwei Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Fossard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CC01028C⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (5), pp.2065-2069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c00001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648784v1</w:t>
+                <w:t xml:space="preserve">hal-03642659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using chiral ammonium cations to modulate the structure of 1D hybrid lead bromide perovskites for linearly polarized broadband light emission at room temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unexpected Anisotropy of the Electron and Hole Landé g-Factors in Perovskite CH3NH3PbI3 Polycrystalline Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guadalupe Garcia-Arella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Urban</w:t>
+                <w:t xml:space="preserve">Frédérick Bernardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Jouaiti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
+                <w:t xml:space="preserve">Laurent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2TC02040H⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.1399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12091399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812431v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Dynamics in Hybrid Perovskites Reveal the Role of Organic Cations on the Screening of Local Charges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling the Formation Mechanism of the 2D/3D Perovskite Heterostructure for Perovskite Solar Cells Using Multi-Method Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Dally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gbegnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cherasse</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Alexandre Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c00001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (31), pp.13527-13538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c04957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642659v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrazine molecules as efficient electronic diversion channel in 2D organic-inorganic perovskites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis method of highly calibrated CsPbBr3 nanocrystals perovskites by soft chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Levy-Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+                <w:t xml:space="preserve">Maxime Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Audebert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
+                <w:t xml:space="preserve">Frederic Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0MH01904F⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CC01028C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164870v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Tuning of Electronic Spin Coherent Evolution in Methylammonium Lead Iodide Perovskites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetrazine molecules as efficient electronic diversion channel in 2D organic-inorganic perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guadalupe Garcia-Arellano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Barisien</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Laurent Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (34), pp.8272-8279. </w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (5), pp.1547-1560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c01790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0MH01904F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370543v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directing random lasing emission using cavity exciton-polaritons</w:t>
+                <w:t xml:space="preserve">Energy Tuning of Electronic Spin Coherent Evolution in Methylammonium Lead Iodide Perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bouteyre</w:t>
+                <w:t xml:space="preserve">Guadalupe Garcia-Arellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Géraud Delport</w:t>
+                <w:t xml:space="preserve">Thierry Barisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.410249⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (34), pp.8272-8279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c01790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079335v1</w:t>
+                <w:t xml:space="preserve">hal-03370543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing Excitonic Phonon Coupling in (PEA)2(MA)n-1PbnI3n+1 2D Layered Perovskites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Chehade</w:t>
+                <w:t xml:space="preserve">Directing random lasing emission using cavity exciton-polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouteyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Dyksik</w:t>
+                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matan Menahem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Surrente</w:t>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01714⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (26), pp.39739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.410249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938407v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton-Exciton Annihilation in Two-dimensional Halide Perovskites at Room Temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Revealing Excitonic Phonon Coupling in (PEA)2(MA)n-1PbnI3n+1 2D Layered Perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna M Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Dyksik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Diab</w:t>
+                <w:t xml:space="preserve">Matan Menahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosme Milesi-Brault</w:t>
+                <w:t xml:space="preserve">Alessandro Surrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (17), pp.5153-5159. </w:t>
+              <w:t xml:space="preserve">, 2020, 11 (15), pp.5830-5835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266950v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New long-range sub-structure found in the tetragonal phase of CH3NH3PbI3 single crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exciton-Exciton Annihilation in Two-dimensional Halide Perovskites at Room Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.L.R. Jacques</w:t>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gallo-Frantz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+                <w:t xml:space="preserve">Cosme Milesi-Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab202e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (17), pp.5153-5159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384710v1</w:t>
+                <w:t xml:space="preserve">hal-02266950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence Tuning Through Irradiation Defects in CH$_3$NH$_3$PbI$_3$ Perovskites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New long-range sub-structure found in the tetragonal phase of CH3NH3PbI3 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L.R. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gallo-Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Plantevin</w:t>
+                <w:t xml:space="preserve">Antonio Tejeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Valère</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">D Le Bolloc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201900199⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.314001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab202e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373144v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-Temperature Cavity Polaritons with 3D Hybrid Perovskite: Toward Large-Surface Polaritonic Devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+                <w:t xml:space="preserve">Photoluminescence Tuning Through Irradiation Defects in CH$_3$NH$_3$PbI$_3$ Perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraud Delport</w:t>
+                <w:t xml:space="preserve">Stéphanie Valère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driffa Guerfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b00625⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 256 (10), pp.1900199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201900199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400143v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast growth of monocrystalline thin films of 2D layered hybrid perovskite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Room-Temperature Cavity Polaritons with 3D Hybrid Perovskite: Toward Large-Surface Polaritonic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouteyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (7), pp.1804-1811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b00625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CE00240H⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01668271v1</w:t>
+                <w:t xml:space="preserve">hal-02400143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved photoemission spectroscopy of electronic cooling and localization in CH$_3$ NH$_3$ PbI$_3$ crystals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Fast growth of monocrystalline thin films of 2D layered hybrid perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.045402⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.2598-2602 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CE00240H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268867v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Low Temperature Photoluminescence Spectroscopy to Investigate CH$_3$NH$_3$PbI$_3$ Hybrid Perovskite Degradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-resolved photoemission spectroscopy of electronic cooling and localization in CH$_3$ NH$_3$ PbI$_3$ crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhesheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Jemli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Min-I Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zailan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules21070885⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (4), pp.045402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.045402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01634478v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrow Linewidth Excitonic Emission in Organic-Inorganic Lead Iodide Perovskite Single Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Vilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (24), pp.5093-5100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b02261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Control by Light of the High-Spin Low-Spin Elastic Interface inside the Bistable Region of a Robust Spin-Transition Single Crystal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Using Low Temperature Photoluminescence Spectroscopy to Investigate CH$_3$NH$_3$PbI$_3$ Hybrid Perovskite Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Varret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201509294⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules21070885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03481071v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01634478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence and detailed study of a second-order phase transition in the (C6H11NH3)(2)[PbI4] organic-inorganic hybrid material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reversible Control by Light of the High-Spin Low-Spin Elastic Interface inside the Bistable Region of a Robust Spin-Transition Single Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Páez-Espejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Yangui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Y. Abid</w:t>
+                <w:t xml:space="preserve">François Varret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4915509⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (5), pp.1755-1759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201509294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521906v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Investigation of Broadband White-Light Emission in Self-Assembled Organic-Inorganic Perovskite (C6H11NH3)(2)PbBr4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damein Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damein Garrot</w:t>
+                <w:t xml:space="preserve">A. Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (41), pp.23638-23647. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b06211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optical investigations of a spironaphthoxazine/polyoxometalate/spiropyran triad</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence and detailed study of a second-order phase transition in the (C6H11NH3)(2)[PbI4] organic-inorganic hybrid material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Saad</w:t>
+                <w:t xml:space="preserve">Smail Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Oms</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Khadija Hakouk</w:t>
+                <w:t xml:space="preserve">Y. Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4TC00378K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4915509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481016v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light harvesting with non covalent carbon nanotube / porphyrin compounds.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and optical investigations of a spironaphthoxazine/polyoxometalate/spiropyran triad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Oms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+                <w:t xml:space="preserve">Anne Dolbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Langlois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+                <w:t xml:space="preserve">Khadija Hakouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (24), pp.4748-4758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4TC00378K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829151v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved Investigation of Excitation Energy Transfer in Carbon Nanotube-Porphyrin Compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Light harvesting with non covalent carbon nanotube / porphyrin compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roussignol</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 413, pp.45-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661217v1</w:t>
+                <w:t xml:space="preserve">hal-00829151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Two Distinct Mechanisms Driving Photoinduced Matter Motion in Thin Films Containing Azobenzene Derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-Resolved Investigation of Excitation Energy Transfer in Carbon Nanotube-Porphyrin Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fabbri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Garrot</w:t>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Lahlil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Lassailly</w:t>
+                <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp110567z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115, pp.23283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp207267e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249915v1</w:t>
+                <w:t xml:space="preserve">hal-00661217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum efficiency of energy transfer in noncovalent carbon nanotube/porphyrin compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+                <w:t xml:space="preserve">Evidence of Two Distinct Mechanisms Driving Photoinduced Matter Motion in Thin Films Containing Azobenzene Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lahlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Voisin</w:t>
+                <w:t xml:space="preserve">J. Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
+                <w:t xml:space="preserve">Y. Lassailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 97 (14), pp.141918. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (6), pp.1363-1367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3496470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp110567z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528347v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pi-stacking functionalization through micelles swelling : Application to the synthesis of single wall carbon nanotube/porphyrin complexes for energy transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Quantum efficiency of energy transfer in noncovalent carbon nanotube/porphyrin compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Fleurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (14), pp.141918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3496470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495765v1</w:t>
+                <w:t xml:space="preserve">hal-00528347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the photoluminescence properties of semiconductor quantum dots and non-blinking diamond nanoparticles. Observation of the diffusion of diamond nanoparticles in living cells.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
+                <w:t xml:space="preserve">Pi-stacking functionalization through micelles swelling : Application to the synthesis of single wall carbon nanotube/porphyrin complexes for energy transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vandana Joshi</w:t>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Boudou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sauvage</w:t>
+                <w:t xml:space="preserve">Romain Fleurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.1667-1672</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375681v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time near-field imaging of photoinduced matter motion in thin solid films containing azobenzene derivatives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Boilot</w:t>
+                <w:t xml:space="preserve">Comparison of the photoluminescence properties of semiconductor quantum dots and non-blinking diamond nanoparticles. Observation of the diffusion of diamond nanoparticles in living cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orestis Faklaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Peretti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3073742⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.09035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2009.09035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249898v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond nanoparticles as photoluminescent nanoprobes for biology and near-field optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+                <w:t xml:space="preserve">Real-time near-field imaging of photoinduced matter motion in thin solid films containing azobenzene derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lassailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lahlil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Sonnefraud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.089⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (3), pp.033303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3073742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321027v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diamond nanoparticles as photoluminescent nanoprobes for biology and near-field optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sonnefraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orestis Faklaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 129 (12), pp.1475-1477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Detection of single photoluminescent diamond nanoparticles in cell and study of the internalization pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orestis Faklaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandana Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul P Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (12), pp.2236-2239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smll.200800655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrazine-incorporating layered halide perovskites featuring type II electronic interface: a small cation with several optical and electronic resonances</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ultra-sharp Luminescence from Defect States in CH3NH3PbI3 Single Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huyen Trang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna M Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6è Journées Pérovskites Halogénées (JPH 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MATSUS Spring 2026 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.matsusspring.2026.321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199972v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrazine-Incorporating Layered Halide Perovskites Featuring Type II Electronic Interface—A Small Cation with Several Optical and Electronic Resonances</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Tetrazine-incorporating layered halide perovskites featuring type II electronic interface: a small cation with several optical and electronic resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society - Spring Meeting 2021 (MRS 2021 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">6è Journées Pérovskites Halogénées (JPH 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254173v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussing optical processes in 2D layered perovskites incorporating photo-active spacers: tetrazine as ideal test-bed for charge and energy transfer processes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Tetrazine-Incorporating Layered Halide Perovskites Featuring Type II Electronic Interface—A Small Cation with Several Optical and Electronic Resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Ledee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galmiche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nanoGe Spring Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, online, Spain</w:t>
+              <w:t xml:space="preserve">Materials Research Society - Spring Meeting 2021 (MRS 2021 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500064v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of an important exciton dissociation in confined multi-layered Ruddlesden-Popper Perovskites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cosmes Milesi Brault</w:t>
+                <w:t xml:space="preserve">Discussing optical processes in 2D layered perovskites incorporating photo-active spacers: tetrazine as ideal test-bed for charge and energy transfer processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2019 (E-MRS 2019 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">nanoGe Spring Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, online, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168370v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton Recombination and Annihilation in Pure-Phase Phenylethylammonium Based 2D-Layered Hybrid Perovskite Crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Observation of an important exciton dissociation in confined multi-layered Ruddlesden-Popper Perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Ledee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmes Milesi Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Fall Meeting 2019 (MRS 2019 Fall Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2019 (E-MRS 2019 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398495v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-photoluminescence study of 2D-layered hybrid perovskite monocrystalline thin films. Correlation between the structural and optoelectronics properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Exciton Recombination and Annihilation in Pure-Phase Phenylethylammonium Based 2D-Layered Hybrid Perovskite Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraud Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd International Conference on Physics of 2D Crystals (ICP2C3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, La Valletta, Malta</w:t>
+              <w:t xml:space="preserve">Materials Research Society Fall Meeting 2019 (MRS 2019 Fall Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881446v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exciton recombination dynamics in phenylethylammonium based 2D-layered hybrid perovskite monocrystalline thin films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosme Milesi Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Excitonics and Polaritonics International Conference EPIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of reabsorption on the emission spectra and recombination dynamics of hybrid perovskite single crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Micro-photoluminescence study of 2D-layered hybrid perovskite monocrystalline thin films. Correlation between the structural and optoelectronics properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Geraud Delport</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosme Milesi Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEROPTO (Perovskite Photonics and Optoelectronics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">The 3rd International Conference on Physics of 2D Crystals (ICP2C3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962094v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton dynamics in 2D layered Hybrid Perovskites Crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Impact of reabsorption on the emission spectra and recombination dynamics of hybrid perovskite single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telluride Workshop: Electronic and Structural Dynamics in Hybrid Perovskites: Theory meets experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Telluride, United States</w:t>
+              <w:t xml:space="preserve">PEROPTO (Perovskite Photonics and Optoelectronics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882387v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a confocal PL microscope to correlate the PL and structural properties of 2D-layered perovskites crystals and thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Exciton dynamics in 2D layered Hybrid Perovskites Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmes Milesi Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Telluride Workshop: Electronic and Structural Dynamics in Hybrid Perovskites: Theory meets experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Telluride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882383v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pérovskites hybrides halogénées: un nouveau semiconducteur pour le photovoltaïque et l'émission de lumière</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Using a confocal PL microscope to correlate the PL and structural properties of 2D-layered perovskites crystals and thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Géraud Delport</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Toulouse 2018 - Horizons de l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868017v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved microphotoluminescence study of 2D layered hybrid perovskites crystals. Correlation between the structural and optical properties.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Les pérovskites hybrides halogénées: un nouveau semiconducteur pour le photovoltaïque et l'émission de lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Delport</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Pérovskites Halogénées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Autrans, France</w:t>
+              <w:t xml:space="preserve">Optique Toulouse 2018 - Horizons de l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882390v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-photoluminescence study of 2D-layered perovskites crystals and thin films. Correlation between the structural and optoelectronics properties.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Time-resolved microphotoluminescence study of 2D layered hybrid perovskites crystals. Correlation between the structural and optical properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmes Milesi Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perovskite Photonics and Optoelectronics PEROPTO 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées des Pérovskites Halogénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881449v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast growth of monocrystalline thin films of 2D layered hybrid perovskites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Micro-photoluminescence study of 2D-layered perovskites crystals and thin films. Correlation between the structural and optoelectronics properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraud Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosme Milesi Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ABXPV Perovskite Thin Film Photovoltaics 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Perovskite Photonics and Optoelectronics PEROPTO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881447v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast growth of monocrystalline thin films of 2D layered hybrid perovskite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Fast growth of monocrystalline thin films of 2D layered hybrid perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée des Pérovskites Hybrides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">ABXPV Perovskite Thin Film Photovoltaics 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556307v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic emission of hybrid lead iodide perovskite single crystals.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Photophysics of self-assembled luminophore-perovskite systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSI-21, 21st International Conference on Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">SPIC: 2eme Congrès National Science et Technologie des Systèmes pi-Conjugués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556301v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysics of self-assembled luminophore-perovskite systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Fast growth of monocrystalline thin films of 2D layered hybrid perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIC: 2eme Congrès National Science et Technologie des Systèmes pi-Conjugués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">1st International Momentom Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669786v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast growth of monocrystalline thin films of 2D layered hybrid perovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Momentom Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Cachan, France</w:t>
+              <w:t xml:space="preserve">3ème Journée des Pérovskites Hybrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668288v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-photoluminescence study of halide perovskites monocrystalline films. Correlation between the structural and optoelectronics properties.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Excitonic emission of hybrid lead iodide perovskite single crystals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Audebert</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OP2017, 12th International Conference on Optical Probes of Organic and Hybrid Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Québec City, Canada</w:t>
+              <w:t xml:space="preserve">SSI-21, 21st International Conference on Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556306v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Reabsorption on the Emission Spectra and Recombination Dynamics of Hybrid Perovskite Single Crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Micro-photoluminescence study of halide perovskites monocrystalline films. Correlation between the structural and optoelectronics properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraud Delport</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée des Pérovskites Hybrides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">OP2017, 12th International Conference on Optical Probes of Organic and Hybrid Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Québec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556311v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure and dynamics of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Lédée</w:t>
+                <w:t xml:space="preserve">The Impact of Reabsorption on the Emission Spectra and Recombination Dynamics of Hybrid Perovskite Single Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International MOMENTOM Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Cachan, France</w:t>
+              <w:t xml:space="preserve">3ème Journée des Pérovskites Hybrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670064v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitonic Emission and Electron-Phonon coupling in Organic-Inorganic Lead Iodide Perovskite single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International MOMENTOM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic emission of hybrid lead iodide perovskite single crystals.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
+                <w:t xml:space="preserve">Electronic structure and dynamics of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-I Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhesheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zailan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFSI-16, 16th International Conference on the Formation of Semiconductr Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Hanovre, Germany</w:t>
+              <w:t xml:space="preserve">1st International MOMENTOM Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556305v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitonic properties of hybrid organic perovskite crystals for photovoltaics and lasers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Abdel Baki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICP2C2, 2nd International Conference on Physics of 2D crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Ha Long, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés optiques comparées des monocristaux et couches minces de pérovskites hybrides organiques-inorganiques 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Excitonic emission of hybrid lead iodide perovskite single crystals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Pérovskites Hybrides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">ICFSI-16, 16th International Conference on the Formation of Semiconductr Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420951v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic properties and ultrafast carrier dynamics in hybrid organic-perovskites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Exciton dynamics and non-linearities in hybrid organic perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Abdel-Baki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telluride Workshop “Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Telluride Science Research Center, Los Alamos, USA, Jul 2016, Los Alamos, United States</w:t>
+              <w:t xml:space="preserve">Physics and Nanoelectronics Workshop : « 2D materials : from physics to engineering »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MINOS, LANEF, FMN and the Nanoscience Foundation, Nov 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420982v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton dynamics and non-linearities in hybrid organic perovskites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">2-dimensional hybrid perovskites activation with an organic luminophore for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Nanoelectronics Workshop : « 2D materials : from physics to engineering »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MINOS, LANEF, FMN and the Nanoscience Foundation, Nov 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">20th Krutyn Summer School 2016: Advanced perovskite, hybrid and thin-film photovoltaïcs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Piecki, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420987v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-dimensional hybrid perovskites activation with an organic luminophore for photovoltaic applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Propriétés optiques comparées des monocristaux et couches minces de pérovskites hybrides organiques-inorganiques 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Krutyn Summer School 2016: Advanced perovskite, hybrid and thin-film photovoltaïcs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Piecki, Poland</w:t>
+              <w:t xml:space="preserve">2èmes Journées Pérovskites Hybrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421004v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Low Temperature Photoluminescence Spectroscopy to Investigate CH3NH3PbI3 Hybrid Perovskite Degradation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Excitonic properties and ultrafast carrier dynamics in hybrid organic-perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Abdel-Baki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2nd International Conference on Perovskite Solar Cells and Optoelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Genova, Italy</w:t>
+              <w:t xml:space="preserve">Telluride Workshop “Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Telluride Science Research Center, Los Alamos, USA, Jul 2016, Los Alamos, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420969v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic Emission in Organic-Inorganic Lead Iodide Perovskite single crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Using Low Temperature Photoluminescence Spectroscopy to Investigate CH3NH3PbI3 Hybrid Perovskite Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Perovskite Solar Cells and Optoelectronics </w:t>
+              <w:t xml:space="preserve"> 2nd International Conference on Perovskite Solar Cells and Optoelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420961v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Low Temperature Photoluminescence Spectroscopy to Investigate CH3NH3PbI 3 Hybrid Perovskite Degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Frontiers of Polymers and Advanced Materials (ICFPAM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Daejon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of 3D hybrid organic perovskites monocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Conference on the Physics of Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic Properties of Hybrid Perovskites : Theoretical and Experimental Results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katia Abdelbaki</w:t>
+                <w:t xml:space="preserve">Excitonic Emission in Organic-Inorganic Lead Iodide Perovskite single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France (SCF'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Perovskite Solar Cells and Optoelectronics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162200v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum and dielectric confinement of charge Carriers and excitons in hybrid perovskite heterostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Optoelectronic Properties of Hybrid Perovskites : Theoretical and Experimental Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sapori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kaoula Jemli</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Abdelbaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2015 (E-MRS 2015 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France (SCF'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403372v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved Investigation of Energy Transfer in Carbon Nanotube-Porphyrins Compounds.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roussignol</w:t>
+                <w:t xml:space="preserve">Quantum and dielectric confinement of charge Carriers and excitons in hybrid perovskite heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sapori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Journées de la Matière Condensée (JMC13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2015 (E-MRS 2015 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705839v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transfer in functionnalized carbon nanotubes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Time-Resolved Investigation of Energy Transfer in Carbon Nanotube-Porphyrins Compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Vialla</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Nanotube Optics and Nanospectroscopy (WONTON'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13ème Journées de la Matière Condensée (JMC13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630111v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Transfer in Carbon Nanotube/Organic Chromophore Assemblies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Energy transfer in functionnalized carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Research Society Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Boston, United States</w:t>
+              <w:t xml:space="preserve">4th Workshop on Nanotube Optics and Nanospectroscopy (WONTON'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705830v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved investigation of excitation energy transfer in carbon nanotube-porphyrin compounds.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Energy Transfer in Carbon Nanotube/Organic Chromophore Assemblies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Langlois</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRI GNT Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Material Research Society Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641777v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Efficiency of Energy Transfer in Non-Covalent Carbon Nanotube/Porphyrin Compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Time-resolved investigation of excitation energy transfer in carbon nanotube-porphyrin compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDRI GNT Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641013v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved investigation of excitation energy transfer in carbon nanotube-porphyrin compounds.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Quantum Efficiency of Energy Transfer in Non-Covalent Carbon Nanotube/Porphyrin Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics of excitons in confined systems 12 (OECS12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">GDRI GNT Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632369v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transfer dynamics in functionnalized carbon nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Time-resolved investigation of excitation energy transfer in carbon nanotube-porphyrin compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on the Science and Applications of Nanotubes (NT10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Optics of excitons in confined systems 12 (OECS12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515966v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence properties of carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A nanoworld of tubes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Chatillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pi stacking functionnalization of single wall carbon nanotubes : synthesis of complexes for energy transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Energy transfer dynamics in functionnalized carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on the Science and Applications of Nanotubes (NT10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515965v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy transfer dynamics in functionalised carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum transport and dynamics in materials and biosystems: From molecular mechanisms to mesoscopic functionality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotubes-Porphyrine suspensions optimisation for energy transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Pi stacking functionnalization of single wall carbon nanotubes : synthesis of complexes for energy transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on the Science and Application of Nanotubes (NT09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Beijing, China</w:t>
+              <w:t xml:space="preserve">11th International Conference on the Science and Applications of Nanotubes (NT10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414539v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of nanotube-porphyrin complexes for energy transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Energy Transfer in functionnalized carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romain Fleurier</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the GDRI Graphene-Nanotubes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Coma-Ruga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515955v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transfer in functionalized carbon nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Synthesis of nanotube-porphyrin complexes for energy transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fleurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Optics of Excitons in Confined Systems (OECS 11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Annual meeting of the GDRI Graphene-Nanotubes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Coma-Ruga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414548v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Transfer in functionalized carbon nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Energy transfer in functionalized carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on the Science and Application of Nanotubes (NT09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Pékin, China</w:t>
+              <w:t xml:space="preserve">International Conference on Optics of Excitons in Confined Systems (OECS 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414543v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Transfer in functionnalized carbon nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Energy Transfer in functionalized carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Michel</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the GDRI Graphene-Nanotubes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Coma-Ruga, Spain</w:t>
+              <w:t xml:space="preserve">Tenth International Conference on the Science and Application of Nanotubes (NT09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515959v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanotubes-Porphyrine suspensions optimisation for energy transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tenth International Conference on the Science and Application of Nanotubes (NT09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId247"/>
+      <w:footerReference w:type="default" r:id="rId254"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10871,51 +11160,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D9FC510"/>
+    <w:nsid w:val="4C3CE16F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11102,51 +11391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-garrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4865-8536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109571029" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Kameni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Py-Renaudie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Berenguier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501622" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Morice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Weil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202400211" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M Urban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Thi Huyen Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chehade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Delteil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202300005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03648330v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Garcia-Arella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Campos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bernardot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12091399" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Dally" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gbegnon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blaizot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c04957" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC01028C" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03812431v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Urban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Jouaiti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gruber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC02040H" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cherasse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Dong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MH01904F" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370543v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Garcia-Arellano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01790" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouteyre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.410249" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Dyksik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Menahem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Surrente" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01714" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266950v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Diab" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi-Brault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01595" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384710v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L.R. Jacques" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gallo-Frantz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tejeda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Bolloc&#8217;h" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab202e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Val&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driffa Guerfa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201900199" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00625" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668271v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00240H" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268867v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesheng Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-I Lee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailan Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.045402" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Jemli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21070885" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Trippe-Allard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Vilar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02261" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481071v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Sy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Slimani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel P&#225;ez-Espejo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201509294" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWZM09CZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yangui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Triki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abid" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915509" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521801v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damein Garrot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S Lauret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lusson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b06211" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oms" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolbecq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hakouk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC00378K" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829151v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Roquelet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Langlois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp207267e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249915v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabbri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lahlil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boilot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lassailly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp110567z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528347v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain-Rizzo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3496470" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495765v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fleurier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09035" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249898v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peretti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3073742" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321027v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sonnefraud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Boudou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.089" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898875v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Boudou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200800655" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254173v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Ledee" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard-Tripp&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500064v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168370v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Delport" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmes Milesi Brault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398495v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881446v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi Brault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962194v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962094v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882387v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882383v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868017v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882390v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881449v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881447v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556307v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556301v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669786v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668288v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556306v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670064v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barragan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668284v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556305v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556298v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Abdel Baki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420951v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420982v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Abdel-Baki" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420987v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boitier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421004v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420969v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420961v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420937v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420944v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162200v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sapori" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lanty" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Abdelbaki" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403372v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kepenekian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoula Jemli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705839v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630111v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705830v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641777v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641013v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632369v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515966v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474701v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515965v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474704v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414539v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delarue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515955v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414548v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414543v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515959v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-garrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4865-8536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109571029" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Tjl5OzQAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615739v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen Trang Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Urban" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Delteil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6c00648" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065097v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Kameni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Py-Renaudie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Berenguier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501622" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945016v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Sun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Morice" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Weil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202400211" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038240v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M Urban" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Thi Huyen Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chehade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202300005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03812431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Jouaiti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gruber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC02040H" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cherasse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Dong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03648330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Garcia-Arella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Campos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bernardot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12091399" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779926v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Dally" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gbegnon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blaizot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c04957" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC01028C" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MH01904F" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370543v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Garcia-Arellano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01790" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouteyre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.410249" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Dyksik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Menahem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Surrente" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01714" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266950v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Diab" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi-Brault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01595" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L.R. Jacques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gallo-Frantz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tejeda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Bolloc&#8217;h" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab202e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373144v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Val&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driffa Guerfa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201900199" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400143v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00625" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668271v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00240H" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268867v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesheng Chen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-I Lee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailan Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.045402" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405439v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Trippe-Allard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Jemli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Vilar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02261" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634478v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21070885" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Sy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Slimani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel P&#225;ez-Espejo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201509294" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWZM09CZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yangui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damein Garrot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S Lauret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lusson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouchez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b06211" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garrot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Triki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915509" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481016v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oms" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolbecq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hakouk" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC00378K" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829151v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Roquelet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Langlois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661217v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp207267e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249915v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabbri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lahlil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boilot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lassailly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp110567z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528347v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain-Rizzo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3496470" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495765v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fleurier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375681v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09035" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249898v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peretti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3073742" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321027v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sonnefraud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Boudou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.089" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898875v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Boudou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200800655" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610480v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2026.321" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199972v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254173v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Ledee" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard-Tripp&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500064v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168370v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Delport" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmes Milesi Brault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398495v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962194v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi Brault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881446v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962094v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882387v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882383v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868017v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882390v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881449v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881447v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669786v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668288v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556307v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556301v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556306v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556311v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668284v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670064v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barragan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556298v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Abdel Baki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556305v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420987v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Abdel-Baki" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boitier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421004v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420951v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420982v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420969v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420937v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420944v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420961v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162200v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sapori" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lanty" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Abdelbaki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403372v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kepenekian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoula Jemli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705839v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630111v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705830v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641777v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641013v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632369v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474701v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515966v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474704v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515965v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515959v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515955v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414548v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414543v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414539v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delarue" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>