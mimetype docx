--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -789,287 +789,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth moduli spaces of associative submanifolds</w:t>
+                <w:t xml:space="preserve">Expected topology of random real algebraic submanifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.10.1093/qmath/hat042. </w:t>
+              <w:t xml:space="preserve">Journal of the Institute of Mathematics of Jussieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.10.1017/S1474748014000115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/qmath/hat042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1474748014000115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00532891v3</w:t>
+                <w:t xml:space="preserve">hal-00846761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expected topology of random real algebraic submanifolds</w:t>
+                <w:t xml:space="preserve">Lower estimates for the expected Betti numbers of random real hypersurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Institute of Mathematics of Jussieu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.10.1017/S1474748014000115. </w:t>
+              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, (2), 90 (no. 1), pp.105-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1474748014000115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1112/jlms/jdu018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846761v2</w:t>
+                <w:t xml:space="preserve">hal-00799627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower estimates for the expected Betti numbers of random real hypersurfaces</w:t>
+                <w:t xml:space="preserve">Smooth moduli spaces of associative submanifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gayet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, (2), 90 (no. 1), pp.105-120. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.10.1093/qmath/hat042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1112/jlms/jdu018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/qmath/hat042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799627v1</w:t>
+                <w:t xml:space="preserve">hal-00532891v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanishing theorems for associative submanifolds</w:t>
               </w:r>
@@ -1209,118 +1209,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential rarefaction of real curves with many components</w:t>
+                <w:t xml:space="preserve">Un homme à la mesure du mètre (II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gayet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publ. Math. Inst. Hautes Études Sci.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 113, pp.69-96. </w:t>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10240-011-0033-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.60868/zdjm-6w32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484611v1</w:t>
+                <w:t xml:space="preserve">hal-05557557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformations of associative submanifolds with boundary</w:t>
               </w:r>
@@ -1382,181 +1369,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258055v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational convexity of non generic immersed lagrangian submanifolds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Duval</w:t>
+                <w:t xml:space="preserve">Exponential rarefaction of real curves with many components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Gayet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematische Annalen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00208-009-0337-5⟩</w:t>
+              <w:t xml:space="preserve">Publ. Math. Inst. Hautes Études Sci.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 113, pp.69-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10240-011-0033-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362807v1</w:t>
+                <w:t xml:space="preserve">hal-00484611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un homme à la mesure du mètre (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/ns0v-v956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rational convexity of non generic immersed lagrangian submanifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematische Annalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 345 (1), pp.25-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00208-009-0337-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypersurfaces symplectiques réelles et pinceaux de Lefschetz réels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symplectic Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (3), pp.247-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115876v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1566,91 +1722,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invention du Réel, Les dessous philosophiques de l'astronomie, De Boeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1660,205 +1816,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower bound for the Cheeger constant of random complex curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Ancona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the curvatures of random complex submanifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Ancona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percolation without FKG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1867,127 +2023,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiberg-Witten invariants and real curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2134,51 +2290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Dewan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gayet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v21-15" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195383v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2022-0027" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291824v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1208" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321096v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beffara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10240-017-0093-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Welschinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/AJM.2017.v21.n5.a2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-016-2595-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715060v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/601" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/ny70-zm33" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532891v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/hat042" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846761v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748014000115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdu018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416114v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608248v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2012-0062" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484611v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10240-011-0033-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258055v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Witt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-009-0337-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115876v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ancona" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798627v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626674v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001505v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Dewan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gayet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v21-15" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195383v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2022-0027" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291824v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1208" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321096v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beffara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10240-017-0093-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Welschinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/AJM.2017.v21.n5.a2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-016-2595-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715060v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/601" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/ny70-zm33" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846761v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748014000115" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdu018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532891v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/hat042" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416114v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608248v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2012-0062" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/zdjm-6w32" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258055v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Witt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10240-011-0033-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/ns0v-v956" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-009-0337-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115876v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609348v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ancona" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626674v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>