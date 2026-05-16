--- v0 (2026-03-04)
+++ v1 (2026-05-16)
@@ -279,51 +279,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricae armorum, Ars barbaricaria et ateliers monétaires en contexte urbain. Entre adaptations techniques et contrôle étatique (IVe-VIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Glad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquité Tardive</w:t>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26, pp.277-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/J.AT.5.116759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">