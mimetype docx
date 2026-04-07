--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling chromium dynamics: XANES spectroscopy insights in two Fe-Mn nodule-rich red soil profiles</w:t>
+                <w:t xml:space="preserve">Lateritic Cenozoic paleoenvironmental and paleoclimatic conditions in the Central Amazon basin, Brazil, inferred from mineralogy, geochemistry and geochronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoquan Qin</w:t>
+                <w:t xml:space="preserve">C. Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Desmau</w:t>
+                <w:t xml:space="preserve">D. Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Guinoiseau</w:t>
+                <w:t xml:space="preserve">C. Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Rovezzi</w:t>
+                <w:t xml:space="preserve">D. Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
+                <w:t xml:space="preserve">C. Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 500, pp.140547. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 662, pp.112674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.140547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2024.112674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463113v1</w:t>
+                <w:t xml:space="preserve">hal-05221618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateritic Cenozoic paleoenvironmental and paleoclimatic conditions in the Central Amazon basin, Brazil, inferred from mineralogy, geochemistry and geochronology</w:t>
+                <w:t xml:space="preserve">Unveiling chromium dynamics: XANES spectroscopy insights in two Fe-Mn nodule-rich red soil profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ansart</w:t>
+                <w:t xml:space="preserve">Xiaoquan Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Guinoiseau</w:t>
+                <w:t xml:space="preserve">Morgane Desmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Quantin</w:t>
+                <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Calmels</w:t>
+                <w:t xml:space="preserve">Mauro Rovezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gautheron</w:t>
+                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 662, pp.112674. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 500, pp.140547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2024.112674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.140547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221618v1</w:t>
+                <w:t xml:space="preserve">hal-05463113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering Degassing Mechanisms of He and H2 ${\mathbf{H}}_{\mathbf{2}}$ at the Sedimentary Basin‐Basement Interface by Surface Geophysics and Gas Geochemistry</w:t>
               </w:r>
@@ -521,51 +521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human and climate impacts on the alpine Critical Zone over the past 10,000 y</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rapuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -642,64 +642,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox control of chromium in the red soils from China evidenced by Cr stable isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoquan Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongling Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -753,325 +753,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interannual Variability in the Source Location of North African Dust Transported to the Amazon</w:t>
+                <w:t xml:space="preserve">A multi-isotope and modelling approach for constraining hydro-connectivity in the East African Rift System, southern Ethiopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne E. Barkley</w:t>
+                <w:t xml:space="preserve">M. Markowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Pourmand</w:t>
+                <w:t xml:space="preserve">A.N. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Longman</w:t>
+                <w:t xml:space="preserve">H.B. Vonhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arash Sharifi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph M. Prospero</w:t>
+                <w:t xml:space="preserve">M.L. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021GL097344⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 279, pp.107387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03745284v1</w:t>
+                <w:t xml:space="preserve">ird-04427093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-isotope and modelling approach for constraining hydro-connectivity in the East African Rift System, southern Ethiopia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interannual Variability in the Source Location of North African Dust Transported to the Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne E. Barkley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Markowska</w:t>
+                <w:t xml:space="preserve">Ali Pourmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.N. Martin</w:t>
+                <w:t xml:space="preserve">Jack Longman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.B. Vonhof</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Guinoiseau</w:t>
+                <w:t xml:space="preserve">Arash Sharifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Fischer</w:t>
+                <w:t xml:space="preserve">Joseph M. Prospero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 279, pp.107387. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021GL097344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04427093v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03745284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Saharan and Sahelian dust sources based on geochemical and radiogenic isotope signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. P. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1155,295 +1155,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03846929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical Weathering History Recorded in the Silicon Isotopes of Lateritic Weathering Profiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cadmium isotope fractionation during complexation with humic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Chrastny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Druhan</w:t>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Balan</w:t>
+                <w:t xml:space="preserve">Zuzana Vaňková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 48 (19), pp.e2021GL092957. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (11), pp.7430-7444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021GL092957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.1c00646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442888v1</w:t>
+                <w:t xml:space="preserve">insu-03213057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium isotope fractionation during complexation with humic acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tropical Weathering History Recorded in the Silicon Isotopes of Lateritic Weathering Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guinoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Ratié</w:t>
+                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladislav Chrastny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Guinoiseau</w:t>
+                <w:t xml:space="preserve">Thierry Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Marsac</w:t>
+                <w:t xml:space="preserve">Jennifer Druhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Vaňková</w:t>
+                <w:t xml:space="preserve">Etienne Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 55 (11), pp.7430-7444. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (19), pp.e2021GL092957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.1c00646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021GL092957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03213057v1</w:t>
+                <w:t xml:space="preserve">hal-03442888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central Asian modulation of Northern Hemisphere moisture transfer over the Late Cenozoic</w:t>
               </w:r>
@@ -1468,51 +1468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Scardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vonhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Nigmatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1576,51 +1576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A frugal implementation of Surface Enhanced Raman Scattering for sensing Zn2+ in freshwaters – In depth investigation of the analytical performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennhaël Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Duponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1831,51 +1831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of Cadmium Sulfides for Biogeochemical Cycling of Cd and Its Isotopes in Oxygen Deficient Zones—A Case Study of the Angola Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. J. G. Galer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1965,51 +1965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are boron isotopes a reliable tracer of anthropogenic inputs to rivers over time?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2099,51 +2099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cadmium sulphide precipitation on the partitioning of Cd isotopes: Implications for the oceanic Cd cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J. G. Galer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2203,77 +2203,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of particulate copper and zinc isotopes at the Solimões-Negro river confluence, Amazon Basin, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gélabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2337,77 +2337,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc and copper behaviour at the soil-river interface: New insights by Zn and Cu isotopes in the organic-rich Rio Negro basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2471,51 +2471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zn Isotope Fractionation during Sorption onto Kaolinite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2601,77 +2601,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geochemical filter of large river confluences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gélabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2805,51 +2805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Fekiacova-Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrix Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2930,51 +2930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Sikander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Preud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3038,90 +3038,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to constrain long-term laterite formation using a multi-isotopic approach (Cr, Fe, Li).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yensinga Bafounga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Fekiacova-Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3189,51 +3189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Jullien‐sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Travé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinyet Baqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3310,51 +3310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human and climate impacts on the Critical Zone dynamic over the past 10,000 years in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rapuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3431,64 +3431,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox control on the chromium distribution of tropical red soils revealed by Cr isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoquan Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongling Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3548,51 +3548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Si and Li isotope signatures of chemical weathering in tectonically quiescent, tropical areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3682,103 +3682,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical weathering history recorded in the silicon isotopes of lateritic soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Druhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
@@ -3855,51 +3855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Demri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3995,51 +3995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of stable isotopes in soil science: Metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Soils in the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.107-115, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4396,51 +4396,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoquan Qin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Desmau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ansart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guinoiseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calmels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautheron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112674" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05053747v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;ger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC012021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2506030122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04375389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongling Ren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133406" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne E. Barkley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Pourmand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Longman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Sharifi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Prospero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097344" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04427093v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Markowska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Vonhof" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fischer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107387" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. G. Galer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abouchami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bhattacharyya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107729" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442888v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Druhan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL092957" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03213057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Chrastny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Va&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c00646" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Scardia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vonhof" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Nigmatova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00173-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennha&#235;l Brackx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reichel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58647-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04427086v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Lugli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Hattendorf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scholz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Mertz-Kraus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12296" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586594v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frank" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Achterberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006323" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu-Bin Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chetelat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.159" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589338v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. G. Galer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abouchami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02865484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.06.030" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02872487v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moureau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benedetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b05347" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133278v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziano Filizola" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.08.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G2PD6S1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova-Castanet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Heller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duvivier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375165v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Sikander" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Preud'Homme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29509" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221898v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yensinga Bafounga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ansart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jullien&#8208;sicre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trav&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinyet Baqu&#233;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Saint-Bezar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47079-0_11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19395" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515720v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.16845" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515721v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19156" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515724v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7309" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515722v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Demri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5063" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04427107v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822974-3.00092-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ansart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guinoiseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calmels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautheron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112674" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoquan Qin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Desmau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140547" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05053747v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;ger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC012021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2506030122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04375389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongling Ren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133406" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04427093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Markowska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Vonhof" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fischer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107387" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne E. Barkley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Pourmand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Longman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Sharifi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Prospero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097344" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. G. Galer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abouchami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bhattacharyya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107729" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03213057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Chrastny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Va&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c00646" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442888v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Druhan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL092957" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Scardia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vonhof" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Nigmatova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00173-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennha&#235;l Brackx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reichel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58647-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04427086v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Lugli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Hattendorf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scholz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Mertz-Kraus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12296" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586594v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frank" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Achterberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006323" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu-Bin Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chetelat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.159" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589338v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. G. Galer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abouchami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02865484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.06.030" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02872487v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moureau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benedetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b05347" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133278v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziano Filizola" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.08.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G2PD6S1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova-Castanet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Heller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duvivier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375165v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Sikander" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Preud'Homme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29509" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221898v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yensinga Bafounga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ansart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jullien&#8208;sicre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trav&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinyet Baqu&#233;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Saint-Bezar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47079-0_11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19395" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515720v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.16845" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515721v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19156" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515724v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7309" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515722v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Demri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5063" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04427107v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822974-3.00092-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>