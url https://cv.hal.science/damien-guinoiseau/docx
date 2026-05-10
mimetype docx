--- v1 (2026-04-07)
+++ v2 (2026-05-10)
@@ -100,606 +100,606 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateritic Cenozoic paleoenvironmental and paleoclimatic conditions in the Central Amazon basin, Brazil, inferred from mineralogy, geochemistry and geochronology</w:t>
+                <w:t xml:space="preserve">Human and climate impacts on the alpine Critical Zone over the past 10,000 y</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ansart</w:t>
+                <w:t xml:space="preserve">William Rapuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Guinoiseau</w:t>
+                <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Quantin</w:t>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Calmels</w:t>
+                <w:t xml:space="preserve">Mathieu Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gautheron</w:t>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 662, pp.112674. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (29), pp.e2506030122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2024.112674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2506030122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221618v1</w:t>
+                <w:t xml:space="preserve">hal-05190937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling chromium dynamics: XANES spectroscopy insights in two Fe-Mn nodule-rich red soil profiles</w:t>
+                <w:t xml:space="preserve">Lateritic Cenozoic paleoenvironmental and paleoclimatic conditions in the Central Amazon basin, Brazil, inferred from mineralogy, geochemistry and geochronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoquan Qin</w:t>
+                <w:t xml:space="preserve">C. Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Desmau</w:t>
+                <w:t xml:space="preserve">D. Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Guinoiseau</w:t>
+                <w:t xml:space="preserve">C. Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Rovezzi</w:t>
+                <w:t xml:space="preserve">D. Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
+                <w:t xml:space="preserve">C. Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 500, pp.140547. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 662, pp.112674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.140547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2024.112674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463113v1</w:t>
+                <w:t xml:space="preserve">hal-05221618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Degassing Mechanisms of He and H2 ${\mathbf{H}}_{\mathbf{2}}$ at the Sedimentary Basin‐Basement Interface by Surface Geophysics and Gas Geochemistry</w:t>
+                <w:t xml:space="preserve">Unveiling chromium dynamics: XANES spectroscopy insights in two Fe-Mn nodule-rich red soil profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Léger</w:t>
+                <w:t xml:space="preserve">Xiaoquan Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sarda</w:t>
+                <w:t xml:space="preserve">Morgane Desmau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bailly</w:t>
+                <w:t xml:space="preserve">Mauro Rovezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zeyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Pessel</w:t>
+                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024GC012021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 500, pp.140547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.140547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05053747v1</w:t>
+                <w:t xml:space="preserve">hal-05463113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human and climate impacts on the alpine Critical Zone over the past 10,000 y</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering Degassing Mechanisms of He and H2 ${\mathbf{H}}_{\mathbf{2}}$ at the Sedimentary Basin‐Basement Interface by Surface Geophysics and Gas Geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Rapuc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Guinoiseau</w:t>
+                <w:t xml:space="preserve">P. Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+                <w:t xml:space="preserve">C. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Dellinger</w:t>
+                <w:t xml:space="preserve">H. Zeyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+                <w:t xml:space="preserve">M. Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (29), pp.e2506030122. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2506030122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024GC012021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190937v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05053747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox control of chromium in the red soils from China evidenced by Cr stable isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoquan Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongling Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -798,51 +798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.N. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.B. Vonhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1027,51 +1027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Saharan and Sahelian dust sources based on geochemical and radiogenic isotope signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. P. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1187,51 +1187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Chrastny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1295,51 +1295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical Weathering History Recorded in the Silicon Isotopes of Lateritic Weathering Profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1468,51 +1468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Scardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vonhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Nigmatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1576,51 +1576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A frugal implementation of Surface Enhanced Raman Scattering for sensing Zn2+ in freshwaters – In depth investigation of the analytical performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennhaël Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Duponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1831,51 +1831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of Cadmium Sulfides for Biogeochemical Cycling of Cd and Its Isotopes in Oxygen Deficient Zones—A Case Study of the Angola Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. J. G. Galer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1965,51 +1965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are boron isotopes a reliable tracer of anthropogenic inputs to rivers over time?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2099,51 +2099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cadmium sulphide precipitation on the partitioning of Cd isotopes: Implications for the oceanic Cd cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J. G. Galer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2203,77 +2203,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of particulate copper and zinc isotopes at the Solimões-Negro river confluence, Amazon Basin, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gélabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2337,51 +2337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc and copper behaviour at the soil-river interface: New insights by Zn and Cu isotopes in the organic-rich Rio Negro basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2432,1656 +2432,1668 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 213, pp.178-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2017.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02865484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zn Isotope Fractionation during Sorption onto Kaolinite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The geochemical filter of large river confluences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Moureau</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benedetti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Naziano Filizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 50 (4), pp.1844-1852. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 441, pp.191-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b05347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02872487v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geochemical filter of large river confluences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Zn Isotope Fractionation during Sorption onto Kaolinite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.08.009⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (4), pp.1844-1852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b05347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02133278v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02872487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past changes of weathering regime in laterites recorded in Fe isotope signal preserved in Fe oxyhydroxides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Fekiacova-Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrix Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2025 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace metals reactivity during resuspension of river sediment: a source of contamination spread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Sikander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Preud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guédron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2025.29509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to constrain long-term laterite formation using a multi-isotopic approach (Cr, Fe, Li).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yensinga Bafounga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Fekiacova-Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2025 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Geothermal Systems of the Vallès Fault (NE of Spain): Fracture Network Characterization and Weathering Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Jullien‐sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Travé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinyet Baqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Saint-Bezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Geosciences Union 4th annual meeting (MedGU-2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Barcelone, France. pp.49-52, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-47079-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human and climate impacts on the Critical Zone dynamic over the past 10,000 years in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rapuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2023.19395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox control on the chromium distribution of tropical red soils revealed by Cr isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoquan Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongling Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2023.16845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Si and Li isotope signatures of chemical weathering in tectonically quiescent, tropical areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2023.19156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical weathering history recorded in the silicon isotopes of lateritic soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Guinoiseau</w:t>
+                <w:t xml:space="preserve">Record of Cenozoic weathering episodes in central Amazon basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Demri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.5063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/gold2021.7309⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04515724v1</w:t>
+                <w:t xml:space="preserve">hal-04515722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of Cenozoic weathering episodes in central Amazon basin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Djamila Demri</w:t>
+                <w:t xml:space="preserve">Tropical weathering history recorded in the silicon isotopes of lateritic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Calmels</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Druhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.7309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/gold2021.5063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04515722v1</w:t>
+                <w:t xml:space="preserve">hal-04515724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of stable isotopes in soil science: Metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Soils in the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.107-115, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-822974-3.00092-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04427107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4091,165 +4103,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4396,51 +4408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ansart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guinoiseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calmels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautheron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112674" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoquan Qin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Desmau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140547" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05053747v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;ger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC012021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2506030122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04375389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongling Ren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133406" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04427093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Markowska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Vonhof" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fischer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107387" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne E. Barkley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Pourmand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Longman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Sharifi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Prospero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097344" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. G. Galer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abouchami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bhattacharyya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107729" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03213057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Chrastny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Va&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c00646" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442888v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Druhan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL092957" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Scardia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vonhof" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Nigmatova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00173-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennha&#235;l Brackx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reichel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58647-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04427086v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Lugli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Hattendorf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scholz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Mertz-Kraus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12296" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586594v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frank" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Achterberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006323" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu-Bin Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chetelat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.159" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589338v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. G. Galer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abouchami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02865484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.06.030" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02872487v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moureau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benedetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b05347" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133278v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziano Filizola" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.08.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G2PD6S1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova-Castanet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Heller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duvivier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375165v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Sikander" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Preud'Homme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29509" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221898v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yensinga Bafounga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ansart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jullien&#8208;sicre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trav&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinyet Baqu&#233;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Saint-Bezar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47079-0_11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19395" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515720v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.16845" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515721v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19156" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515724v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7309" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515722v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Demri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5063" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04427107v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822974-3.00092-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190937v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2506030122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ansart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guinoiseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calmels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautheron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112674" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoquan Qin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Desmau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140547" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05053747v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;ger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC012021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04375389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongling Ren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133406" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04427093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Markowska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Vonhof" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fischer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107387" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne E. Barkley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Pourmand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Longman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Sharifi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Prospero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097344" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. G. Galer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abouchami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bhattacharyya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107729" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03213057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Chrastny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Va&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c00646" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442888v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Druhan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL092957" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Scardia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vonhof" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Nigmatova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00173-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennha&#235;l Brackx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reichel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58647-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04427086v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Lugli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Hattendorf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scholz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Mertz-Kraus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12296" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586594v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frank" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Achterberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006323" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu-Bin Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chetelat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.159" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589338v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. G. Galer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abouchami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02865484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.06.030" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3PV0WL9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133278v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziano Filizola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.08.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G2PD6S1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02872487v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moureau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benedetti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b05347" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221871v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova-Castanet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Heller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duvivier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375165v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Sikander" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Preud'Homme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29509" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221898v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yensinga Bafounga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ansart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jullien&#8208;sicre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trav&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinyet Baqu&#233;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Saint-Bezar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47079-0_11" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515719v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19395" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515720v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.16845" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515721v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19156" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515722v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Demri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5063" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515724v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7309" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04427107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822974-3.00092-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>