--- v0 (2026-03-10)
+++ v1 (2026-04-01)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Separation of Enantiomeric Products by Compartmentalized Parallel Kinetic Resolution</w:t>
+                <w:t xml:space="preserve">Indium-catalysed ring opening of 2-hydroxybutyrolactone through the cleavage of C(sp 3 )–O bond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingke Hou</w:t>
+                <w:t xml:space="preserve">Sameh Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Jean</w:t>
+                <w:t xml:space="preserve">Joe Massouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Favre</w:t>
+                <w:t xml:space="preserve">Noémie Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Hérault</w:t>
+                <w:t xml:space="preserve">Laurent Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Tenaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c12120⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (G1), pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410502v1</w:t>
+                <w:t xml:space="preserve">hal-04354097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indium-catalysed ring opening of 2-hydroxybutyrolactone through the cleavage of C(sp 3 )–O bond</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical Separation of Enantiomeric Products by Compartmentalized Parallel Kinetic Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Massouh</w:t>
+                <w:t xml:space="preserve">Jingke Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Scornet</w:t>
+                <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Giordano</w:t>
+                <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alphonse Tenaglia</w:t>
+                <w:t xml:space="preserve">Damien Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (G1), pp.89-98. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (50), pp.27236-27241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crchim.245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c12120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354097v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition metal complexes bearing atropisomeric saturated NHC ligands</w:t>
               </w:r>
@@ -776,90 +776,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhodium(III)‐Catalyzed Aldehyde C−H Activation and Functionalization with Dioxazolones: An Entry to Imide Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Massouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bellière-Baca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -932,51 +932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fortrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1168,693 +1168,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Chirality at Phosphorus Atoms: An Update on the Recent Synthetic Strategies for the Preparation of Optically Pure P-Stereogenic Molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enantiopure encaged Verkade's superbases: Synthesis, chiroptical properties, and use as chiral derivatizing agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lemouzy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202000406⟩</w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (2), pp.139-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.23156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180299v1</w:t>
+                <w:t xml:space="preserve">hal-02611880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantio- and Substrate-Selective Recognition of Chiral Neurotransmitters with C 3 -Symmetric Switchable Receptors</w:t>
+                <w:t xml:space="preserve">Azaphosphatranes Catalyzed Strecker Reaction in the Presence of Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Doriane Manick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bugaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b04440⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (46), pp.14764-14767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.202003602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611848v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiopure encaged Verkade's superbases: Synthesis, chiroptical properties, and use as chiral derivatizing agent</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">On-Line Analysis of the Heterogeneous Pd-Catalyzed Transfer Hydrogenation of p -Nitrophenol in Water with Formic Acid in a Flow Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaotong Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chir.23156⟩</w:t>
+              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (5), pp.686-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.oprd.9b00291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611880v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azaphosphatranes Catalyzed Strecker Reaction in the Presence of Water</w:t>
+                <w:t xml:space="preserve">Enantio- and Substrate-Selective Recognition of Chiral Neurotransmitters with C 3 -Symmetric Switchable Receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.202003602⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (3), pp.891-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b04440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180316v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Line Analysis of the Heterogeneous Pd-Catalyzed Transfer Hydrogenation of p -Nitrophenol in Water with Formic Acid in a Flow Reactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
+                <w:t xml:space="preserve">Introducing Chirality at Phosphorus Atoms: An Update on the Recent Synthetic Strategies for the Preparation of Optically Pure P-Stereogenic Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damien Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Duprat</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Buono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (5), pp.686-694. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (23), pp.3351 - 3366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.oprd.9b00291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202000406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611832v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umpolung Reactivity of in Situ Generated Phosphido-Boranes: An Entry to P-Stereogenic Aminophosphine-Boranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Membrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1944,51 +1944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable P‐Stereogenic P,N‐Phosphine Ligands Design: Synthesis and Coordination Chemistry to Palladium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1996,51 +1996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Deplante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Albalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemistrySelect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (43), pp.12281-12286. </w:t>
@@ -2072,351 +2072,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verkade's Superbase as an Organocatalyst for the Strecker Reaction</w:t>
+                <w:t xml:space="preserve">Endohedral Functionalized Cage as a Tool to Create Frustrated Lewis Pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Hérault</w:t>
+                <w:t xml:space="preserve">Damien Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018 (45), pp.6328-6332. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (43), pp.4212-14215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201801170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201808291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079946v1</w:t>
+                <w:t xml:space="preserve">hal-01896309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endohedral Functionalized Cage as a Tool to Create Frustrated Lewis Pairs</w:t>
+                <w:t xml:space="preserve">Verkade's Superbase as an Organocatalyst for the Strecker Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (43), pp.4212-14215. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (45), pp.6328-6332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201808291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201801170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896309v1</w:t>
+                <w:t xml:space="preserve">hal-02079946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent Cages with Inwardly Directed Reactive Centers as Confined Metal and Organocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2476,103 +2476,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic aspects of the stereospecific reduction of chiral hydroxyalkyl phosphinates and phosphine oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
@@ -2601,90 +2601,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hydroxyalkyl Moiety As a Protecting Group for the Stereospeci c Alkylation of Masked Secondary Phosphine-Boranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Buono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2716,269 +2716,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of secondary and tertiary phosphine oxides to phosphines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Hérault</w:t>
+                <w:t xml:space="preserve">Stereospecific Synthesis of a- and b-Hydroxyalkyl P-Stereogenic Phosphine–Boranes and Functionalized Derivatives: Evidence of the P=O Activation in the BH3-Mediated Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentine Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gatineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471001v1</w:t>
+                <w:t xml:space="preserve">hal-01439382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereospecific Synthesis of a- and b-Hydroxyalkyl P-Stereogenic Phosphine–Boranes and Functionalized Derivatives: Evidence of the P=O Activation in the BH3-Mediated Reduction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduction of secondary and tertiary phosphine oxides to phosphines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Nuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Buono</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (8), pp.2508 - 2528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cs00311j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439382v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Adamantylphosphinates as Universal Precursors of P Stereogenic Compounds</w:t>
               </w:r>
@@ -2990,51 +2990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3111,51 +3111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two soft chemistry routes for the synthesis of mesoporous carbon/β-SiC nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deschanels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3244,51 +3244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New mesostructured organosilica with chiral sugar derived structures: nice host for gold nanoparticles stabilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cerveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3400,51 +3400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Magnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3507,51 +3507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of by-products of sugar industry : New nanostructured hybrid materials containing sugar derived structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiano Rodembusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3813,51 +3813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lamouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3948,103 +3948,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Separation of Enantiomeric Products by Compartmentalized Parallel Kinetic Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingke Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
@@ -4066,90 +4066,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhodium(III)‐Catalyzed Aldehyde C−H Activation and Functionalization with Dioxazolones: An Entry to Imide Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Massouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bellière-Baca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4475,51 +4475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Chou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ronzi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Serradeil-Albalat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2722-7001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Mattalia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Javierre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fortrie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buono" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400375" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingke Hou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c12120" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Aoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Massouh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Scornet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Tenaglia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.245" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Savchuk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bocquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23378" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petrelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Belli&#232;re-Baca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202101099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;al" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23383" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516842v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Doriane Manick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Givaudan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180299v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemouzy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000406" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611848v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dufaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b04440" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23156" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180316v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bugaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202003602" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Zhan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00291" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079962v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Olivieri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00333" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deplante" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201803376" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079946v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801170" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201808291" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913751v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800867" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439393v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hanh Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nuel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cs00311j" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439382v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Camy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439323v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b00548" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7222-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F77FLM41-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557614v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cerveau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. P. Corriu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01162b" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ghazzal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delchet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13461-6_10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1DHWWVLN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520529v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Rodembusch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Campo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gingras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.04.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHB58V8X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Camara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se S. Kagbadouno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000392" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132977v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saluzzo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamouille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(02)00258-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D9T78SJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04410546v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03590251v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03513576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Chou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ronzi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Serradeil-Albalat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2722-7001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Mattalia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Javierre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fortrie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buono" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400375" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Aoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Massouh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Scornet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Tenaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.245" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410502v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingke Hou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c12120" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Savchuk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bocquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23378" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petrelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Belli&#232;re-Baca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202101099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;al" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23383" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516842v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Doriane Manick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Givaudan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dufaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23156" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bugaut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202003602" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Zhan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00291" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611848v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b04440" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemouzy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000406" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079962v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Olivieri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00333" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deplante" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201803376" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201808291" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801170" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913751v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800867" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439393v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hanh Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Camy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471001v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nuel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cs00311j" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439323v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b00548" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7222-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F77FLM41-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557614v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cerveau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. P. Corriu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01162b" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ghazzal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delchet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13461-6_10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1DHWWVLN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520529v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Rodembusch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Campo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gingras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.04.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHB58V8X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Camara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se S. Kagbadouno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000392" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132977v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saluzzo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamouille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(02)00258-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D9T78SJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04410546v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03590251v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03513576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>