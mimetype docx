--- v1 (2026-04-01)
+++ v2 (2026-05-03)
@@ -2072,295 +2072,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endohedral Functionalized Cage as a Tool to Create Frustrated Lewis Pairs</w:t>
+                <w:t xml:space="preserve">Verkade's Superbase as an Organocatalyst for the Strecker Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (43), pp.4212-14215. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (45), pp.6328-6332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201808291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201801170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896309v1</w:t>
+                <w:t xml:space="preserve">hal-02079946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verkade's Superbase as an Organocatalyst for the Strecker Reaction</w:t>
+                <w:t xml:space="preserve">Endohedral Functionalized Cage as a Tool to Create Frustrated Lewis Pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Hérault</w:t>
+                <w:t xml:space="preserve">Damien Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018 (45), pp.6328-6332. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (43), pp.4212-14215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201801170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201808291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079946v1</w:t>
+                <w:t xml:space="preserve">hal-01896309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent Cages with Inwardly Directed Reactive Centers as Confined Metal and Organocatalysts</w:t>
               </w:r>
@@ -2716,269 +2716,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereospecific Synthesis of a- and b-Hydroxyalkyl P-Stereogenic Phosphine–Boranes and Functionalized Derivatives: Evidence of the P=O Activation in the BH3-Mediated Reduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
+                <w:t xml:space="preserve">Reduction of secondary and tertiary phosphine oxides to phosphines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Camy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Nuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Buono</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (8), pp.2508 - 2528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cs00311j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439382v1</w:t>
+                <w:t xml:space="preserve">hal-01471001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of secondary and tertiary phosphine oxides to phosphines</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stereospecific Synthesis of a- and b-Hydroxyalkyl P-Stereogenic Phosphine–Boranes and Functionalized Derivatives: Evidence of the P=O Activation in the BH3-Mediated Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gatineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471001v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Adamantylphosphinates as Universal Precursors of P Stereogenic Compounds</w:t>
               </w:r>
@@ -3244,51 +3244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New mesostructured organosilica with chiral sugar derived structures: nice host for gold nanoparticles stabilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cerveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3400,51 +3400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Magnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4475,51 +4475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Chou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ronzi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Serradeil-Albalat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2722-7001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Mattalia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Javierre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fortrie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buono" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400375" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Aoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Massouh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Scornet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Tenaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.245" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410502v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingke Hou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c12120" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Savchuk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bocquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23378" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petrelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Belli&#232;re-Baca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202101099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;al" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23383" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516842v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Doriane Manick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Givaudan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dufaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23156" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bugaut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202003602" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Zhan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00291" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611848v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b04440" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemouzy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000406" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079962v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Olivieri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00333" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deplante" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201803376" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201808291" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801170" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913751v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800867" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439393v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hanh Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Camy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471001v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nuel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cs00311j" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439323v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b00548" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7222-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F77FLM41-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557614v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cerveau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. P. Corriu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01162b" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ghazzal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delchet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13461-6_10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1DHWWVLN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520529v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Rodembusch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Campo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gingras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.04.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHB58V8X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Camara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se S. Kagbadouno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000392" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132977v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saluzzo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamouille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(02)00258-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D9T78SJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04410546v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03590251v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03513576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Chou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ronzi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Serradeil-Albalat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2722-7001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Mattalia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Javierre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fortrie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buono" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400375" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Aoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Massouh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Scornet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Tenaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.245" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410502v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingke Hou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c12120" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Savchuk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bocquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23378" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petrelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Belli&#232;re-Baca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202101099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;al" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23383" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516842v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Doriane Manick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Givaudan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dufaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23156" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bugaut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202003602" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Zhan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00291" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611848v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b04440" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemouzy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000406" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079962v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Olivieri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00333" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deplante" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201803376" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079946v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801170" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201808291" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913751v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800867" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439393v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hanh Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nuel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cs00311j" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439382v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Camy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439323v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b00548" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7222-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F77FLM41-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557614v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cerveau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. P. Corriu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01162b" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ghazzal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delchet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13461-6_10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1DHWWVLN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520529v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Rodembusch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Campo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gingras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.04.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHB58V8X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Camara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se S. Kagbadouno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000392" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132977v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saluzzo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamouille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(02)00258-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D9T78SJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04410546v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03590251v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03513576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>