--- v2 (2026-05-03)
+++ v3 (2026-06-03)
@@ -2716,269 +2716,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of secondary and tertiary phosphine oxides to phosphines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Hérault</w:t>
+                <w:t xml:space="preserve">Stereospecific Synthesis of a- and b-Hydroxyalkyl P-Stereogenic Phosphine–Boranes and Functionalized Derivatives: Evidence of the P=O Activation in the BH3-Mediated Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentine Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gatineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471001v1</w:t>
+                <w:t xml:space="preserve">hal-01439382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereospecific Synthesis of a- and b-Hydroxyalkyl P-Stereogenic Phosphine–Boranes and Functionalized Derivatives: Evidence of the P=O Activation in the BH3-Mediated Reduction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduction of secondary and tertiary phosphine oxides to phosphines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Nuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Buono</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (8), pp.2508 - 2528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cs00311j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439382v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Adamantylphosphinates as Universal Precursors of P Stereogenic Compounds</w:t>
               </w:r>
@@ -4475,51 +4475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Chou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ronzi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Serradeil-Albalat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2722-7001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Mattalia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Javierre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fortrie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buono" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400375" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Aoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Massouh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Scornet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Tenaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.245" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410502v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingke Hou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c12120" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Savchuk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bocquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23378" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petrelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Belli&#232;re-Baca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202101099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;al" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23383" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516842v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Doriane Manick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Givaudan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dufaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23156" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bugaut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202003602" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Zhan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00291" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611848v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b04440" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemouzy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000406" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079962v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Olivieri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00333" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deplante" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201803376" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079946v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801170" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201808291" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913751v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800867" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439393v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hanh Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nuel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cs00311j" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439382v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Camy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439323v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b00548" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7222-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F77FLM41-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557614v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cerveau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. P. Corriu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01162b" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ghazzal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delchet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13461-6_10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1DHWWVLN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520529v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Rodembusch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Campo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gingras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.04.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHB58V8X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Camara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se S. Kagbadouno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000392" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132977v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saluzzo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamouille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(02)00258-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D9T78SJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04410546v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03590251v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03513576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Chou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ronzi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Serradeil-Albalat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2722-7001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Mattalia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Javierre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fortrie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buono" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400375" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Aoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Massouh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Scornet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Tenaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.245" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410502v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingke Hou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c12120" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Savchuk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bocquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23378" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petrelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Belli&#232;re-Baca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202101099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;al" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23383" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516842v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Doriane Manick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Givaudan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dufaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23156" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bugaut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202003602" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Zhan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00291" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611848v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b04440" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemouzy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000406" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079962v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Olivieri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00333" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deplante" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201803376" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079946v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801170" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201808291" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913751v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800867" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439393v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hanh Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Camy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471001v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nuel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cs00311j" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439323v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b00548" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7222-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F77FLM41-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557614v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cerveau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. P. Corriu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01162b" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ghazzal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delchet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13461-6_10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1DHWWVLN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520529v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Rodembusch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Campo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gingras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.04.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHB58V8X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Camara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se S. Kagbadouno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000392" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132977v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saluzzo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamouille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(02)00258-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D9T78SJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04410546v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03590251v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03513576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>