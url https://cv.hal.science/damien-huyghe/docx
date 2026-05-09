--- v0 (2026-03-22)
+++ v1 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien Huyghe </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[29] Marlot, L., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Briais, J., Daëron, M., Fléhoc, C., Emmanuel, L., Aguerre-Charriol, O., Merle, D., Lartaud, F., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Middle Eocene hyperthermal seasonality from Paris Basin marine mollusks. **Palaeogeography Palaeoclimatology Palaeoecology, 685, 113547. . **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[28] Mouthereau, F., Boschetti, L., Larrey, M., Brichau, S., Beaudoin, N., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roberts, N., Masini, E., Miegebielle, V., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Tracking lithospheric delamination and surface processes across the Messinian salinity crisis. **Nature Communication, 16, 4304. **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[27] Ballian, A., Meijers, M., Cojan, I., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernecker, M., Methner, K., Tagliavento, M., Fiebig, J., Mulch, A., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Middle Miocene climate evolution in the Northern Mediterranean region (Digne-Valensole basin, SE France). **Climate of the Past, 21, 841-856. **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[26] Mouchi, V., Andrus, C.F.T., Checa, A.G., Elliot, M., Griesshaber, E., Hausmann, N., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lartaud, F., Peharda, M., de Winter, N.J, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Oyster shells as archives of present and past environmental variability and life history traits: A multi-disciplinary review of sclerochronology methods and applications. **Limnology and Oceanography Letters, 10, 179-199. **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[25] Hamon, A., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mehl, C., Pichat, A., Revillon, S., Callot, J.-P., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Interplay between regional deformation, salt tectonics and climate controls the sedimentation in the southwestern Alps foreland during the Paleogene. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society, 181.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[24] Messager, G., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bonnel, C., Nivière, B., Fasentieux, B., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. The Neogene to Quaternary evolution of the Neuquén Andes broken foreland forced by tectonic, climatic and surface processes (Southern Central Andes). **Journal of South American Earth Sciences, 131, 104620. **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[23] Grimaud, J.-l., Gouge, P., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Petit, C., Lestel, L., Eschbach, D., Lemay, M., Catry, J., Quaisse, I., Imperor, A., Szewczyk, L., Mordant, D., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. River lateral erosion impacts the preservation of Neolithic enclosures in alluvial plains. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> **13, 16566. **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[22] Milesi, G., Valla, P.G., Münch, P., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023. Tectono-geomorphological evolution of the Eastern Pyrenees: insights from thermo-kinematic modeling. **Tectonophysics, 866, 230057. **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[21] </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daëron, M., de Rafelis, M., Blamart, D., Sébilo, M., Paulet, Y.-M., Lartaud, F., 2022. Clumped isotopes in modern marine bivalves. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta 316, 41-58.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[20] Larrey, M., Mouthereau, F., Masini, E., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaucher, E., Virgone, A., Miegebielle, V., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Quaternary tectonic and climate changes at the origin of travertine and calcrete in the eastern Betics (Almería region, SE Spain). </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society 177, 939-954.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[19] </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">., Emmanuel, L., de Rafelis, M., Renard, M., Ropert, M., Labourdette, N., Lartaud, F, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Stable isotope disequilibrium in the juvenile portion of bivalve shells biases the seawater temperatures reconstructions. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine and Coastal Schelf Science 240, 106777.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[18] </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouthereau, F., Ségalen, L., Furiò, M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Long-term dynamic topographic support during post-orogenic crustal thinning revealed by stable isotope (d18O) paleo-altimetry in eastern Pyrenees. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports 10, 2267.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[17] Nivière, B., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bonnel, C., Lacan, P., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Neogene sedimentation and tectonics in the Collón Curà Basin (Patagonian Andes of Argentina). </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences, 96, 102244.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[16] </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">., de Rafelis, M., Ropert, M., Mouchi, V., Emmanuel, L., Renard, M., Lartaud, F., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. New insights into oyster shell growth patterns: Implications for paleoenvironmental reconstructions. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology 166(4), 48.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[15] Daëron, M., Drysdale, R.N., Peral, M., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">., Blamart, D., Coplen, T.B., Lartaud, F., Zanchetta, G., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Most Earth-surface Calcites Precipitate Out of Isotopic Equilibrium. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communication 10(1), 429.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[14] Wildman, M., Webster, D., Brown, R., Chardon, D., Rouby, D., Ye, J., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dall’Asta, M., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Long-term landscape evolution of the West African Transform margin: Estimates of denudation from Benin using apatite thermochronology. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society 176, 97-114.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[13] </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouthereau, F., Sébilo, M., Vacherat, A., Ségalen, L., Richard, P., Biron, P., Bariac, T, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Impact of topography, climate and moisture sources on isotopic composition (d18O & dD) of rivers in the Pyrenees: implications for topographic reconstructions in small orogens. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters 484, 370-384.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[12]Vacherat, A., Mouthereau, F., Pik, R., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paquette, J.-L., Christophoul, F., Loget, N., Tibari, B, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Rift-to-collision sediment routing in the Pyrenees: a synthesis from sedimentological, geochronological and kinematic constraints. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews,172, 43-74.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[11] </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">., Emmanuel, L., Renard, M, Lartaud, F., Génot, P., Riveline, J., Merle, D., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Significance of shallow-marine and non-marine algae stable isotope (d18O) compositions over long periods: Example from the Palaeogene of the Paris Basin. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology, 485, 247-259.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[10] Nivière, B., Lacan, P., Regard, V., Delmas, M., Calvet, M., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roddaz, B., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Chronology of the late Pleistocene Aspe river in the Foothills of the western Pyrenees (France). Signature of climatic events and active tectonics. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de Geoscience, 348, 203-212.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[9] </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nivière, B., Bonnel, C., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Geomorphologic evidence for Plio-Quaternary shortening in the southern Neuquén basin (40°S, Argentina). </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova, 27, 426-432.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[8] </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">., Lartaud, F. Emmanuel, L., Merle, D., Renard, M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Paleogene climate evolution during the Paleogene in the Paris Basin from marine molluscs oxygen stable isotope (d18O) compositions. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society, 172, 576-587</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[7] </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bonnel, C., Nivière, B., Fasentieux, B., Hervouët, Y, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Neogene tectonostratigraphic history of the southern Neuquén basin (39°-40°30’S, Argentina): implications for foreland basin evolution. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research 27, 613-635.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[6]Beaudoin, N., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,Bellahsen, N., Lacombe, O., Emmanuel, L., Mouthereau, F., Ouahnon, L., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Fluid-deformation interactions during syn-sedimentary growth of fold: example from the Pico del Aguilla Anticline, Sierras Marginales, Southern Pyrenees, Spain. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology, 70, 23-38.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[5] </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,Mouthereau, F., Emmanuel, L., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Oxygen isotopes of marine mollusc shells record Eocene elevation change in the Pyrenees. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters 345-348, 131-141.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[4]Guernet, C., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe,D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lartaud, F., Merle, D., Emmanuel, L., Gély, J.-P., Michel, F., Pilet, O., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. La faune d’Ostracodes de la falunière de Grignon (Lutétien du bassin de Paris) : implications stratigraphiques et paléogéographiques, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas, 34 (4), 909-959.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[3] </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,Merle, D., Lartaud, F., Cheype, E., Emmanuel, L., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Middle Lutetian climate in the Paris basin: implications for a marine hotspot of paleobiodiversity. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facies 58, 587-604.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2] </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,Castelltort, S., Mouthereau, F., Serra-Kiel, J., Filleaudeau, P.-Y., Berthier, B., Emmanuel, L., Renard, M., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Large scale facies change in the middle Eocene South-Pyrenean foreland basin: The role of tectonics and prelude to Cenozoic ice-age. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology 253-254, 25-46.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[1] </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouthereau, F., Castelltort, S., Filleaudeau, P-Y., Emmanuel, L., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Paleogene propagation of the southern Pyrenean thrust wedgerevealed by finite strain analysis in frontal thrust sheets: implications for mountain building, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters 288, 421-433</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Eocene hyperthermal seasonality from Paris Basin marine mollusks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Flehoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 685, pp.113547. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2026.113547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oyster shells as archives of present and past environmental variability and life history traits: A multi‐disciplinary review of sclerochronology methods and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fred T. Andrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Checa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Griesshaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), pp.179-199. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lol2.10461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking lithospheric delamination and surface processes across the Messinian salinity crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Larrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brichau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas E Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.4304. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-59481-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Miocene climate evolution in the northern Mediterranean region (Digne–Valensole basin, SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Ballian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Meijers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Bernecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (4), pp.841-856. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-21-841-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of X-ray fluorescence and strontium isotopes to track the influence of brine in continental deposits: study of Oligocene sediments in the Digne area (SE basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Revillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 181 (6), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/jgs2024-042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectono-geomorphological evolution of the Eastern Pyrenees: Insights from thermo-kinematic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre G Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 866, pp.230057. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2023.230057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral river erosion impacts the preservation of Neolithic enclosures in alluvial plains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.16566. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-43849-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clumped isotopes in modern marine bivalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 316, pp.41-58. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2021.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope disequilibrium in the juvenile portion of oyster shells biases seawater temperature reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ropert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 240, pp.106777. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary tectonic and climate changes at the origin of travertine and calcrete in the eastern Betics (Almería region, SE Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Larrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Masini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.jgs2020-025. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/jgs2020-025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term dynamic topographic support during post-orogenic crustal thinning revealed by stable isotope (δ18O) paleo-altimetry in eastern Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Segalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Furió</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-58903-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene sedimentation and tectonics in the Collón Curá basin (Patagonian Andes of Argentina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.102244. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2019.102244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into oyster high-resolution hinge growth patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ropert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166 (4), pp.48. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-019-3496-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Most Earth-surface calcites precipitate out of isotopic equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Drysdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.409. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-08336-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term evolution of the West African Transform margin : estimates of denudation from Benin using apatite thermochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark M Wildman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mark Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176 (1), pp.97-114. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/jgs2018-078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01875318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of topography, climate and moisture sources on isotopic composition ( δ 18 O & δ D) of rivers in the Pyrenees: Implications for topographic reconstructions in small orogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vacherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ségalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 484, pp.370 - 384. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rift-to-collision sediment routing in the Pyrenees: A synthesis from sedimentological, geochronological and kinematic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vacherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 172, pp.43 - 74. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2017.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of shallow-marine and non-marine algae stable isotope (δ18O) compositions over long periods: Example from the Palaeogene of the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 485, pp.247-259. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Late Pleistocene Aspe River (Western Pyrenees, France). Signature of climatic events and active tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene tectonostratigraphic history of the southern Neuquén basin (39°-40°30′S, Argentina): Implications for foreland basin evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Fasentieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hervouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (5), pp.613-635. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bre.12091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid systems and fracture development during syn-depositional 1 fold growth: an example from the Pico del Aguila anticline, Sierras Exteriores, Southern Pyrenees, Spain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.23-38. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2014.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphologic evidence for Plio-Quaternary shortening in the southern Neuquén basin (40°S, Argentina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (6), pp.426-432. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeogene climate evolution in the Paris Basin from oxygen stable isotope (δ18O) compositions of marine molluscs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 172 (5), pp.576-587. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/jgs2015-016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ostracod fauna from the outcroup &amp;quot;la falunière&amp;quot; of Grignon (Lutetian, Paris Basin): Stratigraphical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (4), pp.909-959. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2012n4a12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale facies change in the middle Eocene South-Pyrenean foreland basin: The role of tectonics and prelude to Cenozoic ice-ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Castelltort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Serra-Kiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Filleaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 253-254, pp.25-46. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2012.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Lutetian climate in the Paris Basin: Implications for a marine hotspot of paleobiodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cheype</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (4), pp.587-604. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10347-012-0307-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotopes of marine mollusc shells record Eocene elevation change in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 345-348, pp.131-141. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2012.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Lutetian climate in the Paris Basin: implications for a marine hotspot of paleobiodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cheype</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (4), pp.587-604. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10347-012-0307-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ostracodes de la falunière de Grignon (Lutétien du Bassin de Paris): implications stratigraphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (4), pp.909-959. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2012n4a12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogene propagation of the southern Pyrenean thrust wedge revealed by finite strain analysis in frontal thrust sheets : Implications for mountain building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Castelltort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Filleaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 288, pp.421-433. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2009.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diapir de Sorine, un témoin de 150 Ma de tectonique salifère (Sisteron, Bassin du Sud-Est, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression de l'Optimum Climatique de l'Éocène inférieur en domaine littoral et continental : exemple du Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La molasse rouge bréchique : un témoin du paléopaysage du bassin du sud-est au Paléogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion du bassin Vocontien à partir du Crétacé supérieur : mise en évidence par les datations U/Pb in-situ sur calcites syn-cinématiques de failles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ludovino Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Homberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio L. Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression de l’Optimum Climatique de l’Éocène inférieur en domaine littoral et continental : exempledu Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesozoic and Cenozoic tectono-halokinetic evolution in the &amp;lt;i&amp;gt;Baronnies Provençales&amp;lt;/i&amp;gt; (Alps, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ludovino Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Homberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nummulites : des témoins fiables des climats passés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Flehoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Miocene stable isotope paleoaltimetry estimates for the Central Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Ballian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Meijers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Fiebig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Mulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen stable isotopes signals of the early Eocene growth of the Pyrenees: implications for steady-state and response time of mountain ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Castelltort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Adatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Spangenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Poyatos-More</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-1771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do oyster shells tell us about paleoclimatology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine mollusk shells record the seasonal variations of temperature during the Mid Eocene Climatic Optimum in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Flehoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonics, Climate and Topography: Oxygen stable isotopes and the early Eocene growth of the Pyrenees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Adatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Spangenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Poyatos-Moré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dépôts oligocènes comme indices d’une activité salifère dans les Baronnies orientales et le Dignois (Bassin du Sud-Est de la France) au Paléogène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d’un couplage entre tectonique régionale, tectonique salifère et climat contrôlant la sédimentation à l’Oligocène dans la région de Digne (Alpes du Sud-Ouest, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Optimum Climatique de l’Eocène Moyen dans le Bassin de Paris. Enregistrement d’un événement hyperthermal en domaine littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fléhoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du couplage de données géochimiques, tectoniques et sédimentologiques dans la caractérisation de l’halocinèse : exemples des Baronnies, chaines subalpines méridionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Homberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt activity and diapirism during the Paleogene in the Baronnies Orientales (South-East basin, France) : paleogeographic and structural implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligocene continental deposits as clues of salt activity during Paleogene in the Baronnies Orientales and Dignois area (South-East basin, France)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Salzbourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du couplage de données géochimiques, tectoniques et sédimentologiques dans la caractérisation de l'halocinèse: exemples des Baronnies, chaînes subalpines méridionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Homberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Optimum climatique de l'Eocène Moyen dans le Bassin de Paris. Enregistrement d'un événement hyperthermal en domaine littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fléhoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d'un couplage entre tectonique regionale, tectonique salifère et climat contrôlant la sédimentation à l'Oligocène dans la région de Digne (Alpes du Sud-Ouest, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique sociétale et évolutions des paysages fluviatiles de la Seine : exemples de paléo-chenaux sur le territoire de la Petite-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme colloque des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene-to-Quaternary post-orogenic tectonic evolution and CaCO3-rich fluids from the Tabernas basin (eastern Betics, Spain) reveal control by deep-seated processes in the mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Larrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Masini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Virgone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatic growth anomalies and isotopic disequilibrium characterize the shell portion of oysters formed during the juvenile period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc De Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sclerochronology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Split - Croatia, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus sédimentaire à l’origine des dépôts de l’Eocène-Oligocène dans les Barronies orientales (Bassin du Sud-Est, France): implications paléogéographiques et morphostructurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso-Cenozoic Source-to-Sink of the African margin of the Equatorial Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic Source-to-Sink of the African margin of the Equatorial Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-4887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01309431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESO-CENOZOIC SOURCE-TO-SINK OF THE AFRICAN MARGIN OF THE EQUATORIAL ATLANTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01406571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry of the African margins of the Equatorial Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic surface dynamics of West Africa: Drainage, hot spot swell growth, erosion budget and offshore sedimentary record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicet Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02295419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and stratigraphic variability of the African margin of the Equatorial Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Broucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01080755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du mode de propagation de la déformation sur la préservation des sédi- ments dans les bassins intra-montagneux : Cas des Andes de Neuquén (Argentine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dhont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic evolution of the Ivory Coast- Ghana transform margin : implication for a source-to-sink analysis of the Volta drainage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01080728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene and Quanternary evolution of the Neuquén foreland (Argentina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INGEPET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphologic evidences for Pliocene shortening in the Southern Neuquén Basin (40 ̊S, Argentina),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium (Sr) signal in the Mesozoic Southeastern French Basin (Alps) and its relation with pre-compression tectono-halokinetic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Homberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ludovino Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05127328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélations stratigraphiques des dépôts Bartonien du Bassin de Paris grâce à l’outil géochimique (d18O - d13C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Flehoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF 2022 - Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene-to-Quaternary post-orogenic tectonic evolution and CaCO3-rich fluids from the Tabernas basin (eastern Betics, Spain) reveal control by deep-seated processes in the mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Larrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Masini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Virgone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienne (Austria), Austria. 2020, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et signal géochimique chez les bivalves : quels enseignements pour les reconstitutions paléoenvironnementales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc De Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesozoic Source-to-Sink of the African margin of the Equatorial Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-4904, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01309435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balade géologique à Paris XVIIIe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dartigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">biotope, 2021, Balade géologiques, Isabelle Rouget, 978-2-36662-241-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIREN-Seine phase 9 -Rapport 2025 -Evolution fluviatile en Bassée depuis la Préhistoire 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Gabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIREN Seine. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer l’avenir en étudiant l’ancien : quel scénario climatique en cas de réchauffement extrême ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Di Filippo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piren Seine. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des paysages dans la plaine alluviale de la Petite-Seine depuis le Néolithique, restitution des tracés fluviatiles et contexte paléoenvironnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIREN Seine phase 8. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d’abandon de chenaux dans le territoire de la Petite-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Szewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIREN Seine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques globaux et forçage tectonique au Paléogène. Exemples du Bassin de Paris et des Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stratigraphie. Université Pierre et Marie Curie - Paris VI, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00687530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de contrôle de la sédimentation au Cénozoïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université de Pau et des Pays de l'Adour, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03650678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien Huyghe </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[29] Marlot, L., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Briais, J., Daëron, M., Fléhoc, C., Emmanuel, L., Aguerre-Charriol, O., Merle, D., Lartaud, F., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Middle Eocene hyperthermal seasonality from Paris Basin marine mollusks. **Palaeogeography Palaeoclimatology Palaeoecology, 685, 113547. . **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[28] Mouthereau, F., Boschetti, L., Larrey, M., Brichau, S., Beaudoin, N., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roberts, N., Masini, E., Miegebielle, V., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Tracking lithospheric delamination and surface processes across the Messinian salinity crisis. **Nature Communication, 16, 4304. **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[27] Ballian, A., Meijers, M., Cojan, I., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernecker, M., Methner, K., Tagliavento, M., Fiebig, J., Mulch, A., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Middle Miocene climate evolution in the Northern Mediterranean region (Digne-Valensole basin, SE France). **Climate of the Past, 21, 841-856. **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[26] Mouchi, V., Andrus, C.F.T., Checa, A.G., Elliot, M., Griesshaber, E., Hausmann, N., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lartaud, F., Peharda, M., de Winter, N.J, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Oyster shells as archives of present and past environmental variability and life history traits: A multi-disciplinary review of sclerochronology methods and applications. **Limnology and Oceanography Letters, 10, 179-199. **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[25] Hamon, A., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mehl, C., Pichat, A., Revillon, S., Callot, J.-P., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Interplay between regional deformation, salt tectonics and climate controls the sedimentation in the southwestern Alps foreland during the Paleogene. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society, 181.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[24] Messager, G., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bonnel, C., Nivière, B., Fasentieux, B., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. The Neogene to Quaternary evolution of the Neuquén Andes broken foreland forced by tectonic, climatic and surface processes (Southern Central Andes). **Journal of South American Earth Sciences, 131, 104620. **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[23] Grimaud, J.-l., Gouge, P., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Petit, C., Lestel, L., Eschbach, D., Lemay, M., Catry, J., Quaisse, I., Imperor, A., Szewczyk, L., Mordant, D., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. River lateral erosion impacts the preservation of Neolithic enclosures in alluvial plains. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> **13, 16566. **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[22] Milesi, G., Valla, P.G., Münch, P., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023. Tectono-geomorphological evolution of the Eastern Pyrenees: insights from thermo-kinematic modeling. **Tectonophysics, 866, 230057. **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[21] </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daëron, M., de Rafelis, M., Blamart, D., Sébilo, M., Paulet, Y.-M., Lartaud, F., 2022. Clumped isotopes in modern marine bivalves. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta 316, 41-58.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[20] Larrey, M., Mouthereau, F., Masini, E., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaucher, E., Virgone, A., Miegebielle, V., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Quaternary tectonic and climate changes at the origin of travertine and calcrete in the eastern Betics (Almería region, SE Spain). </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society 177, 939-954.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[19] </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">., Emmanuel, L., de Rafelis, M., Renard, M., Ropert, M., Labourdette, N., Lartaud, F, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Stable isotope disequilibrium in the juvenile portion of bivalve shells biases the seawater temperatures reconstructions. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine and Coastal Schelf Science 240, 106777.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[18] </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouthereau, F., Ségalen, L., Furiò, M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Long-term dynamic topographic support during post-orogenic crustal thinning revealed by stable isotope (d18O) paleo-altimetry in eastern Pyrenees. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports 10, 2267.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[17] Nivière, B., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bonnel, C., Lacan, P., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Neogene sedimentation and tectonics in the Collón Curà Basin (Patagonian Andes of Argentina). </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences, 96, 102244.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[16] </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">., de Rafelis, M., Ropert, M., Mouchi, V., Emmanuel, L., Renard, M., Lartaud, F., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. New insights into oyster shell growth patterns: Implications for paleoenvironmental reconstructions. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology 166(4), 48.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[15] Daëron, M., Drysdale, R.N., Peral, M., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">., Blamart, D., Coplen, T.B., Lartaud, F., Zanchetta, G., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Most Earth-surface Calcites Precipitate Out of Isotopic Equilibrium. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communication 10(1), 429.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[14] Wildman, M., Webster, D., Brown, R., Chardon, D., Rouby, D., Ye, J., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dall’Asta, M., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Long-term landscape evolution of the West African Transform margin: Estimates of denudation from Benin using apatite thermochronology. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society 176, 97-114.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[13] </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouthereau, F., Sébilo, M., Vacherat, A., Ségalen, L., Richard, P., Biron, P., Bariac, T, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Impact of topography, climate and moisture sources on isotopic composition (d18O & dD) of rivers in the Pyrenees: implications for topographic reconstructions in small orogens. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters 484, 370-384.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[12]Vacherat, A., Mouthereau, F., Pik, R., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paquette, J.-L., Christophoul, F., Loget, N., Tibari, B, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Rift-to-collision sediment routing in the Pyrenees: a synthesis from sedimentological, geochronological and kinematic constraints. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews,172, 43-74.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[11] </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">., Emmanuel, L., Renard, M, Lartaud, F., Génot, P., Riveline, J., Merle, D., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Significance of shallow-marine and non-marine algae stable isotope (d18O) compositions over long periods: Example from the Palaeogene of the Paris Basin. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology, 485, 247-259.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[10] Nivière, B., Lacan, P., Regard, V., Delmas, M., Calvet, M., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roddaz, B., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Chronology of the late Pleistocene Aspe river in the Foothills of the western Pyrenees (France). Signature of climatic events and active tectonics. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de Geoscience, 348, 203-212.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[9] </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nivière, B., Bonnel, C., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Geomorphologic evidence for Plio-Quaternary shortening in the southern Neuquén basin (40°S, Argentina). </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova, 27, 426-432.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[8] </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">., Lartaud, F. Emmanuel, L., Merle, D., Renard, M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Paleogene climate evolution during the Paleogene in the Paris Basin from marine molluscs oxygen stable isotope (d18O) compositions. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society, 172, 576-587</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[7] </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bonnel, C., Nivière, B., Fasentieux, B., Hervouët, Y, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Neogene tectonostratigraphic history of the southern Neuquén basin (39°-40°30’S, Argentina): implications for foreland basin evolution. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research 27, 613-635.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[6]Beaudoin, N., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,Bellahsen, N., Lacombe, O., Emmanuel, L., Mouthereau, F., Ouahnon, L., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Fluid-deformation interactions during syn-sedimentary growth of fold: example from the Pico del Aguilla Anticline, Sierras Marginales, Southern Pyrenees, Spain. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology, 70, 23-38.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[5] </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,Mouthereau, F., Emmanuel, L., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Oxygen isotopes of marine mollusc shells record Eocene elevation change in the Pyrenees. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters 345-348, 131-141.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[4]Guernet, C., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe,D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lartaud, F., Merle, D., Emmanuel, L., Gély, J.-P., Michel, F., Pilet, O., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. La faune d’Ostracodes de la falunière de Grignon (Lutétien du bassin de Paris) : implications stratigraphiques et paléogéographiques, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas, 34 (4), 909-959.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[3] </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,Merle, D., Lartaud, F., Cheype, E., Emmanuel, L., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Middle Lutetian climate in the Paris basin: implications for a marine hotspot of paleobiodiversity. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facies 58, 587-604.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2] </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,Castelltort, S., Mouthereau, F., Serra-Kiel, J., Filleaudeau, P.-Y., Berthier, B., Emmanuel, L., Renard, M., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Large scale facies change in the middle Eocene South-Pyrenean foreland basin: The role of tectonics and prelude to Cenozoic ice-age. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology 253-254, 25-46.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[1] </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huyghe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouthereau, F., Castelltort, S., Filleaudeau, P-Y., Emmanuel, L., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Paleogene propagation of the southern Pyrenean thrust wedgerevealed by finite strain analysis in frontal thrust sheets: implications for mountain building, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters 288, 421-433</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Eocene hyperthermal seasonality from Paris Basin marine mollusks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Flehoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 685, pp.113547. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2026.113547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oyster shells as archives of present and past environmental variability and life history traits: A multi‐disciplinary review of sclerochronology methods and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fred T. Andrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Checa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Griesshaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), pp.179-199. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lol2.10461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking lithospheric delamination and surface processes across the Messinian salinity crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Larrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brichau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas E Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.4304. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-59481-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Miocene climate evolution in the northern Mediterranean region (Digne–Valensole basin, SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Ballian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Meijers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Bernecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (4), pp.841-856. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-21-841-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of X-ray fluorescence and strontium isotopes to track the influence of brine in continental deposits: study of Oligocene sediments in the Digne area (SE basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Revillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 181 (6), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/jgs2024-042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectono-geomorphological evolution of the Eastern Pyrenees: Insights from thermo-kinematic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre G Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 866, pp.230057. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2023.230057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral river erosion impacts the preservation of Neolithic enclosures in alluvial plains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.16566. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-43849-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clumped isotopes in modern marine bivalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 316, pp.41-58. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2021.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope disequilibrium in the juvenile portion of oyster shells biases seawater temperature reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ropert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 240, pp.106777. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary tectonic and climate changes at the origin of travertine and calcrete in the eastern Betics (Almería region, SE Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Larrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Masini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.jgs2020-025. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/jgs2020-025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term dynamic topographic support during post-orogenic crustal thinning revealed by stable isotope (δ18O) paleo-altimetry in eastern Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Segalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Furió</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-58903-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene sedimentation and tectonics in the Collón Curá basin (Patagonian Andes of Argentina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.102244. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2019.102244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into oyster high-resolution hinge growth patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ropert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166 (4), pp.48. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-019-3496-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Most Earth-surface calcites precipitate out of isotopic equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Drysdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.409. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-08336-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term evolution of the West African Transform margin : estimates of denudation from Benin using apatite thermochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark M Wildman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mark Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176 (1), pp.97-114. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/jgs2018-078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01875318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of topography, climate and moisture sources on isotopic composition ( δ 18 O & δ D) of rivers in the Pyrenees: Implications for topographic reconstructions in small orogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vacherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ségalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 484, pp.370 - 384. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rift-to-collision sediment routing in the Pyrenees: A synthesis from sedimentological, geochronological and kinematic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vacherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 172, pp.43 - 74. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2017.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of shallow-marine and non-marine algae stable isotope (δ18O) compositions over long periods: Example from the Palaeogene of the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 485, pp.247-259. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Late Pleistocene Aspe River (Western Pyrenees, France). Signature of climatic events and active tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene tectonostratigraphic history of the southern Neuquén basin (39°-40°30′S, Argentina): Implications for foreland basin evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Fasentieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hervouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (5), pp.613-635. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bre.12091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid systems and fracture development during syn-depositional 1 fold growth: an example from the Pico del Aguila anticline, Sierras Exteriores, Southern Pyrenees, Spain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.23-38. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2014.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphologic evidence for Plio-Quaternary shortening in the southern Neuquén basin (40°S, Argentina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (6), pp.426-432. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeogene climate evolution in the Paris Basin from oxygen stable isotope (δ18O) compositions of marine molluscs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 172 (5), pp.576-587. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/jgs2015-016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ostracod fauna from the outcroup &amp;quot;la falunière&amp;quot; of Grignon (Lutetian, Paris Basin): Stratigraphical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (4), pp.909-959. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2012n4a12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Lutetian climate in the Paris Basin: implications for a marine hotspot of paleobiodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cheype</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (4), pp.587-604. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10347-012-0307-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotopes of marine mollusc shells record Eocene elevation change in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 345-348, pp.131-141. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2012.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Lutetian climate in the Paris Basin: Implications for a marine hotspot of paleobiodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cheype</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (4), pp.587-604. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10347-012-0307-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale facies change in the middle Eocene South-Pyrenean foreland basin: The role of tectonics and prelude to Cenozoic ice-ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Castelltort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Serra-Kiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Filleaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 253-254, pp.25-46. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2012.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ostracodes de la falunière de Grignon (Lutétien du Bassin de Paris): implications stratigraphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (4), pp.909-959. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2012n4a12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogene propagation of the southern Pyrenean thrust wedge revealed by finite strain analysis in frontal thrust sheets : Implications for mountain building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Castelltort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Filleaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 288, pp.421-433. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2009.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diapir de Sorine, un témoin de 150 Ma de tectonique salifère (Sisteron, Bassin du Sud-Est, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion du bassin Vocontien à partir du Crétacé supérieur : mise en évidence par les datations U/Pb in-situ sur calcites syn-cinématiques de failles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ludovino Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Homberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio L. Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression de l'Optimum Climatique de l'Éocène inférieur en domaine littoral et continental : exemple du Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La molasse rouge bréchique : un témoin du paléopaysage du bassin du sud-est au Paléogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression de l’Optimum Climatique de l’Éocène inférieur en domaine littoral et continental : exempledu Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nummulites : des témoins fiables des climats passés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Flehoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesozoic and Cenozoic tectono-halokinetic evolution in the &amp;lt;i&amp;gt;Baronnies Provençales&amp;lt;/i&amp;gt; (Alps, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ludovino Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Homberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Miocene stable isotope paleoaltimetry estimates for the Central Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Ballian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Meijers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Fiebig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Mulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen stable isotopes signals of the early Eocene growth of the Pyrenees: implications for steady-state and response time of mountain ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Castelltort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Adatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Spangenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Poyatos-More</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-1771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do oyster shells tell us about paleoclimatology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine mollusk shells record the seasonal variations of temperature during the Mid Eocene Climatic Optimum in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Flehoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonics, Climate and Topography: Oxygen stable isotopes and the early Eocene growth of the Pyrenees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Adatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Spangenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Poyatos-Moré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dépôts oligocènes comme indices d’une activité salifère dans les Baronnies orientales et le Dignois (Bassin du Sud-Est de la France) au Paléogène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d’un couplage entre tectonique régionale, tectonique salifère et climat contrôlant la sédimentation à l’Oligocène dans la région de Digne (Alpes du Sud-Ouest, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Optimum Climatique de l’Eocène Moyen dans le Bassin de Paris. Enregistrement d’un événement hyperthermal en domaine littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fléhoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du couplage de données géochimiques, tectoniques et sédimentologiques dans la caractérisation de l’halocinèse : exemples des Baronnies, chaines subalpines méridionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Homberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Optimum climatique de l'Eocène Moyen dans le Bassin de Paris. Enregistrement d'un événement hyperthermal en domaine littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fléhoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt activity and diapirism during the Paleogene in the Baronnies Orientales (South-East basin, France) : paleogeographic and structural implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligocene continental deposits as clues of salt activity during Paleogene in the Baronnies Orientales and Dignois area (South-East basin, France)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Salzbourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d'un couplage entre tectonique regionale, tectonique salifère et climat contrôlant la sédimentation à l'Oligocène dans la région de Digne (Alpes du Sud-Ouest, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique sociétale et évolutions des paysages fluviatiles de la Seine : exemples de paléo-chenaux sur le territoire de la Petite-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme colloque des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene-to-Quaternary post-orogenic tectonic evolution and CaCO3-rich fluids from the Tabernas basin (eastern Betics, Spain) reveal control by deep-seated processes in the mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Larrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Masini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Virgone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatic growth anomalies and isotopic disequilibrium characterize the shell portion of oysters formed during the juvenile period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc De Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sclerochronology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Split - Croatia, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus sédimentaire à l’origine des dépôts de l’Eocène-Oligocène dans les Barronies orientales (Bassin du Sud-Est, France): implications paléogéographiques et morphostructurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESO-CENOZOIC SOURCE-TO-SINK OF THE AFRICAN MARGIN OF THE EQUATORIAL ATLANTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01406571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic Source-to-Sink of the African margin of the Equatorial Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-4887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01309431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry of the African margins of the Equatorial Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso-Cenozoic Source-to-Sink of the African margin of the Equatorial Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic surface dynamics of West Africa: Drainage, hot spot swell growth, erosion budget and offshore sedimentary record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicet Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02295419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and stratigraphic variability of the African margin of the Equatorial Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Broucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01080755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic evolution of the Ivory Coast- Ghana transform margin : implication for a source-to-sink analysis of the Volta drainage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01080728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du mode de propagation de la déformation sur la préservation des sédi- ments dans les bassins intra-montagneux : Cas des Andes de Neuquén (Argentine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dhont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene and Quanternary evolution of the Neuquén foreland (Argentina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INGEPET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphologic evidences for Pliocene shortening in the Southern Neuquén Basin (40 ̊S, Argentina),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium (Sr) signal in the Mesozoic Southeastern French Basin (Alps) and its relation with pre-compression tectono-halokinetic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Homberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ludovino Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05127328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélations stratigraphiques des dépôts Bartonien du Bassin de Paris grâce à l’outil géochimique (d18O - d13C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Flehoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF 2022 - Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene-to-Quaternary post-orogenic tectonic evolution and CaCO3-rich fluids from the Tabernas basin (eastern Betics, Spain) reveal control by deep-seated processes in the mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Larrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Masini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Virgone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienne (Austria), Austria. 2020, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et signal géochimique chez les bivalves : quels enseignements pour les reconstitutions paléoenvironnementales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc De Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesozoic Source-to-Sink of the African margin of the Equatorial Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-4904, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01309435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balade géologique à Paris XVIIIe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dartigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">biotope, 2021, Balade géologiques, Isabelle Rouget, 978-2-36662-241-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIREN-Seine phase 9 -Rapport 2025 -Evolution fluviatile en Bassée depuis la Préhistoire 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Gabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIREN Seine. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer l’avenir en étudiant l’ancien : quel scénario climatique en cas de réchauffement extrême ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Di Filippo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piren Seine. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des paysages dans la plaine alluviale de la Petite-Seine depuis le Néolithique, restitution des tracés fluviatiles et contexte paléoenvironnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIREN Seine phase 8. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d’abandon de chenaux dans le territoire de la Petite-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Szewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIREN Seine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques globaux et forçage tectonique au Paléogène. Exemples du Bassin de Paris et des Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stratigraphie. Université Pierre et Marie Curie - Paris VI, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00687530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de contrôle de la sédimentation au Cénozoïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université de Pau et des Pays de l'Adour, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03650678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marlot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Da&#235;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Flehoc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2026.113547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fred T. Andrus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Checa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Griesshaber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10461" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boschetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Larrey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brichau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas E Beaudoin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59481-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421549v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ballian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Meijers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernecker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-841-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04930173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hamon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Revillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-042" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gouge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43849-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443241v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Rafelis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.09.019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ropert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106777" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859941v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Masini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2020-025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Segalen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Furi&#243;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58903-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nivi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bonnel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2019.102244" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-019-3496-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Da&#235;ron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drysdale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08336-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01875318v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M Wildman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mark Webster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Brown" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rouby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2018-078" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vacherat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c S&#233;galen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.035" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.07.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01557354v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;not" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.06.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01291321v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.07.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279520v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fasentieux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hervou&#235;t" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12091" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N3D37RXR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2014.11.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12176" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJ76BB0K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404227v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2015-016" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00785363v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guernet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2012n4a12" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Castelltort" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Serra-Kiel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Filleaudeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2012.01.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909770v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lartaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cheype" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-012-0307-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G9BP5LZ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909541v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MD7QWQ29-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962398v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cheype" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962300v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442117v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.10.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQSR14RC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447187v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05417357v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Di Filippo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leroy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447180v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447209v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ludovino Aranda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L. Rosenberg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447194v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447156v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11458" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447171v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03654941v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Fiebig" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mulch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2346" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032859v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Castelltort" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Honegger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Spangenberg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Poyatos-More" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1771" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654638v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654653v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533903v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Spangenberg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Poyatos-Mor&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ortiz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033042v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533914v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533935v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonnec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Soueidan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522083v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15420" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533944v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588996v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soueidan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588004v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589526v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Huyghe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118705v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114947v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calassou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Virgone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032926v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc De Raf&#233;lis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032910v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388683v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309431v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406571v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388687v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Ye" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02295419v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Beauvais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080755v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Broucke" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803276v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nivi&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Messager" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dhont" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080728v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815925v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815929v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127328v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10551" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000828v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032890v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Virgone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9221" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032923v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309435v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038687v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Obert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Steinberg" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dartigues" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494845v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fournier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Gabert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447213v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555666v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118347v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Szewczyk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00687530v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03650678v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marlot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Da&#235;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Flehoc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2026.113547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fred T. Andrus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Checa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Griesshaber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10461" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boschetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Larrey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brichau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas E Beaudoin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59481-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421549v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ballian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Meijers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernecker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-841-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04930173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hamon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Revillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-042" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gouge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43849-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443241v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Rafelis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.09.019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ropert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106777" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859941v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Masini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2020-025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Segalen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Furi&#243;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58903-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nivi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bonnel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2019.102244" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-019-3496-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Da&#235;ron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drysdale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08336-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01875318v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M Wildman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mark Webster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Brown" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rouby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2018-078" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vacherat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c S&#233;galen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.035" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.07.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5K9MFB1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01557354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;not" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.06.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01291321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.07.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279520v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fasentieux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hervou&#235;t" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12091" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N3D37RXR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083732v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2014.11.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279475v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12176" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJ76BB0K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404227v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2015-016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00785363v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guernet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2012n4a12" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962398v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cheype" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-012-0307-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G9BP5LZ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.035" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MD7QWQ29-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909770v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lartaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cheype" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556633v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Castelltort" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Serra-Kiel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Filleaudeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2012.01.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962300v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442117v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.10.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447187v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447209v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ludovino Aranda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L. Rosenberg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05417357v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Di Filippo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leroy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447194v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447171v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447156v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11458" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03654941v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Fiebig" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mulch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2346" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032859v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Castelltort" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Honegger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Spangenberg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Poyatos-More" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1771" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654638v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654653v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533903v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Spangenberg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Poyatos-Mor&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ortiz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033042v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533914v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533935v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonnec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Soueidan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588004v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522083v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15420" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533944v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589526v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Huyghe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118705v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114947v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calassou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Virgone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032926v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc De Raf&#233;lis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032910v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406571v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ye" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309431v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388687v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Ye" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388683v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02295419v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Beauvais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080755v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Broucke" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080728v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803276v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nivi&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Messager" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dhont" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815925v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815929v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127328v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10551" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000828v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032890v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Virgone" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9221" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032923v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309435v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038687v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Obert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Steinberg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dartigues" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494845v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fournier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Gabert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447213v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555666v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118347v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Szewczyk" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00687530v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03650678v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>