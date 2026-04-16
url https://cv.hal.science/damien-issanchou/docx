--- v0 (2026-03-09)
+++ v1 (2026-04-16)
@@ -819,248 +819,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récits de soi de jeunes vivant avec la mucoviscidose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Torterat</w:t>
+                <w:t xml:space="preserve">Du modèle médical vers un modèle social de l'autonomie des personnes atteintes de mucoviscidose.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Silvestri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nresi.090.0065⟩</w:t>
+              <w:t xml:space="preserve">Recherche en soins infirmiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147, pp.42-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsi.147.0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256935v1</w:t>
+                <w:t xml:space="preserve">hal-03475224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du modèle médical vers un modèle social de l'autonomie des personnes atteintes de mucoviscidose.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Récits de soi de jeunes vivant avec la mucoviscidose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Torterat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Silvestri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en soins infirmiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 147, pp.42-54. </w:t>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Varia, 2 (89-90), pp.65-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rsi.147.0042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nresi.090.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475224v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les obstacles à la participation professionnelle rencontrés par les jeunes atteints de mucoviscidose</w:t>
               </w:r>
@@ -2251,292 +2251,305 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PULM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héritages olympiques et patrimoine des événements sportifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PULM, pp.293-308, 2023, Territoires en mutation, 978-2-36781-386-5</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PULM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.293-308, 2023, Territoires en mutation, 978-2-36781-386-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adopter-adapter un dispositif de prévention par l'activité physique à l'échelle d'une ville</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dizin</w:t>
+                <w:t xml:space="preserve">L'activité physique dans les trajectoires épileptiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d'une injonction contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sports, cultures, sociétés, PUG - UGA, pp.125-134, 2022, 978-2-7061-4355-7</w:t>
+              <w:t xml:space="preserve">Épilepsie et activité physique. Une pratique adaptée pour tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autrement, pp.271-279, 2022, 978-2-0802-8246-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697427v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'activité physique dans les trajectoires épileptiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Lion</w:t>
+                <w:t xml:space="preserve">Adopter-adapter un dispositif de prévention par l'activité physique à l'échelle d'une ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dizin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUG -UGA. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épilepsie et activité physique. Une pratique adaptée pour tous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Autrement, pp.271-279, 2022, 978-2-0802-8246-0</w:t>
+              <w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d'une injonction contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sports, cultures, sociétés, PUG - UGA, pp.125-134, 2022, 978-2-7061-4355-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697414v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rompre avec les évidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2569,73 +2582,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUG - UGA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d'une injonction contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUG -UGA, pp.199-202, 2022, Sports, cultures, sociétés, 978-2-7061-4355-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les liens entre le handicap et la technologie...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2655,280 +2668,280 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Téraèdre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps, Sport, Handicaps. Expérimentations et expériences de la technologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-29, 2020, 978-2-36085-104-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La performance &amp;quot;trop&amp;quot; importante d'Oscar Pistorius : les limites de la (dé)mesure sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Léséleuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boisvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démesure - 2e Congrès international de l'AFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, sciencesconf.org, pp.87-98, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Sydney à Pékin : la couverture médiatique des Jeux paralympiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Leseleuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pappous Athanasios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Téraèdre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps, Sport, Handicaps. Le mouvement handisport au XXIe siècle : Lectures sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75-85, 2014, 978-2-36085-056-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Pistorius ou une catégorie sportive impossible à penser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2948,150 +2961,150 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'humain augmenté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-136, 2013, 978-2-271-07914-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique internationale (1977 1989)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Liotard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Téraèdre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps, Sport, Handicaps. L’institutionnalisation du mouvement handisport (1954 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.133-148, 2013, 978-2-336-00019-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3101,487 +3114,487 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in the temporalities of bodily evolution post-bariatric surgery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'opération est la voie du travail. C'est compliqué d'expliquer ça aux autres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2025 meeting of the Society for social studies of science (4S)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Seattle (USA), United States</w:t>
+              <w:t xml:space="preserve">Les enjeux des Jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Sabatier, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305129v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'opération est la voie du travail. C'est compliqué d'expliquer ça aux autres.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity in the temporalities of bodily evolution post-bariatric surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux des Jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Sabatier, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The 2025 meeting of the Society for social studies of science (4S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Seattle (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413119v1</w:t>
+                <w:t xml:space="preserve">hal-05305129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épreuves et critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Le genre et le sexe de la performance sportive. Un bouleversement des catégories ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept d'épreuve. Un instrument de rupture avec le langage sportif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la proscription à la prescription de l’activité physique dans la trajectoire de l'épilepsie pharmaco-résistante : Enquête à l'Institut La Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ferez</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dire, faire et analyser. La sociologie du sport face au langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes (Campus Villejean), France</w:t>
+              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoires SantESiH (Montpellier), CRESCO (Toulouse) et Groupe de Recherche ACHAC, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959113v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la proscription à la prescription de l’activité physique dans la trajectoire de l'épilepsie pharmaco-résistante : Enquête à l'Institut La Teppe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le concept d'épreuve. Un instrument de rupture avec le langage sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Perrin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoires SantESiH (Montpellier), CRESCO (Toulouse) et Groupe de Recherche ACHAC, Dec 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Dire, faire et analyser. La sociologie du sport face au langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes (Campus Villejean), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346609v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epreuves et construction de soi par l'activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3590,486 +3603,486 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Derumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux des jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intéresser et enrôler pour développer les pouvoirs d’agir en APA. Analyse sociotechnique d’un dispositif de prescription d’activité physique à l’échelle d’une ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dizin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAPAS - Les capacitaires activations physiques adaptées de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des sciences du sport-santé de Paris, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handicap, diversité corporelle et paradigme de la compétition sportive : analyse historique des évolutions catégorielles à la FFSHP (1968-1975)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Cybathlon: Third kind of Games or Games of a Third kind?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paradigmes des corps en mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Université Claude Bernard (Lyon 1), Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">2018 Annual conference of the International Sociology of Sport Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417924v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cybathlon: Third kind of Games or Games of a Third kind?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pratiques physiques et sportives des jeunes &amp;quot;mucos&amp;quot;. Dynamiques identitaires, singularisation et construction de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Silvestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Annual conference of the International Sociology of Sport Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque intermédiaire du CR 35 de l’AISLF "Activité physique, santé et innovations : questions scientifiques, questions sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417926v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques physiques et sportives des jeunes &amp;quot;mucos&amp;quot;. Dynamiques identitaires, singularisation et construction de soi</w:t>
+                <w:t xml:space="preserve">Handicap, diversité corporelle et paradigme de la compétition sportive : analyse historique des évolutions catégorielles à la FFSHP (1968-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque intermédiaire du CR 35 de l’AISLF "Activité physique, santé et innovations : questions scientifiques, questions sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Paradigmes des corps en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Université Claude Bernard (Lyon 1), Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417923v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire une mémoire commune pour faire institution : le cas de la fédération française handisport (1954-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4098,73 +4111,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Carrefour d’histoire du sport, Héritage et dynamique patrimoniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'affaire Pistorius au cybathlon : compensation du handicap ou amélioration de l'humain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4193,263 +4206,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de l'Institut Fédératif de Recherche sur le Handicap (IFRH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacles et freins à la participation scolaire ou professionnelle des personnes porteuses de mucoviscidose : la perception des soignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale ALTER, handicap, reconnaissance et “vivre ensemble,”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Université de Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Pistorius - Caster Semenya. Résistances par corps à la métrologie sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Léséleuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps en mouvement 3, transformations des corps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Université de Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistances à l'ingénierie médicale. Évolutions des catégories sportives et des critères de classification des &amp;quot;handicapés physiques de France (1965-1973)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4478,142 +4491,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps en mouvement 3, transformations des corps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Université de Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limites de la mise en ordre sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démesure - 2e Congrès International de l'AFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejoindre le panthéon sportif. Enjeux mémoriels de l'institutionnalisation du mouvement handisport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4642,73 +4655,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e congrès de la 3SLF, “Faire la passe et marquer,”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Université d'Artois, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence d'un pouvoir médico-sportif : Les conseillers médicotechniques de la FFSHP (1968-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4737,73 +4750,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Carrefour d'histoire du sport, « Le sport et ses pouvoirs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport et handicap ; Pistorius ne rentre pas dans les catégories !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Leseleuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4819,73 +4832,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What's ecology of Sport ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du nécessaire et de l'impur : Ambivalence du rapport à la technologie dans l'institution sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4914,142 +4927,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être handicapé, devenir champion » : De l’institutionnalisation d’un mouvement sportif minoritaire à la technologisation des corps atteints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire du sens sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cas Oscar Pistorius : analyse des débats médiatiques à propos de la technologisation du corps humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Leseleuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5065,73 +5078,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII ISA World Congress of Sociology. Facing an unequal world : Challenges for global sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Yokohama, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The borderline case of Oscar Pistorius: an analyser of sports institution's discrepancies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5147,306 +5160,306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII International Conference of the Spanish Association of Social Research Applied to Sport (AEISAD), Crisis, Social Change and Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le “cas Pistoriusˮ ou la remise en cause d’une structure d’ordre contemporaine</w:t>
+                <w:t xml:space="preserve">Oscar Pistorius, the questioning of a contemporary structure of order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « intégration corporelle de la technique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Third International Conference on Sport and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261084v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Pistorius, the questioning of a contemporary structure of order</w:t>
+                <w:t xml:space="preserve">Le “cas Pistoriusˮ ou la remise en cause d’une structure d’ordre contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Sport and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque « intégration corporelle de la technique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261063v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une indicible monstruosité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paris Ouest Nanterre - La Défense, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03259171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5514,51 +5527,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD027F56"/>
+    <w:nsid w:val="7E29B016"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5662,51 +5675,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21E987C3"/>
+    <w:nsid w:val="88F4B389"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5896,51 +5909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-issanchou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4749-3039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080227v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Charissou-Pujol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-101199" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Issanchou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruffi&#233; S&#233;bastien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silvestri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593231185265" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Boucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fougeyrollas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256935v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.147.0042" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475203v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.214.0137" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02938971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2020.1818278" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02168470v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffi&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornaton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2016.1273610" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de L&#233;s&#233;leuc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2016.1273633" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680444v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2016.1223587" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260345v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Leseleuc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Mcnamee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peh.2011.11.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3671FKG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198063v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02942428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697427v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dizin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697414v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697430v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258971v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359623v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;s&#233;leuc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boisvert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260702v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Cherif" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pappous Athanasios" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260356v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lantz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liotard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305129v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pujol Charissou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413119v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959113v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346609v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198143v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Derumaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287086v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417925v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261035v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419746v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419743v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261090v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261024v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261066v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261089v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261087v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261063v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03259171v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-issanchou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4749-3039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080227v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Charissou-Pujol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-101199" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Issanchou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruffi&#233; S&#233;bastien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silvestri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593231185265" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Boucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fougeyrollas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475224v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.147.0042" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475203v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.214.0137" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02938971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2020.1818278" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02168470v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffi&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornaton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2016.1273610" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de L&#233;s&#233;leuc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2016.1273633" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680444v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2016.1223587" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260345v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Leseleuc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Mcnamee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peh.2011.11.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3671FKG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198063v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02942428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pulm/27507" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dizin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258971v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;s&#233;leuc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boisvert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260702v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Cherif" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pappous Athanasios" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260676v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260356v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lantz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liotard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413119v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pujol Charissou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198730v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346609v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959113v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198143v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Derumaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417925v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261035v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419748v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419746v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419743v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261024v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261089v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261087v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261063v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261084v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03259171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>