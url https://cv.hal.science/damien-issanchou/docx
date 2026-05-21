--- v1 (2026-04-16)
+++ v2 (2026-05-21)
@@ -486,265 +486,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How workplaces produce or reduce disability along the career paths of young people with cystic fibrosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer les obstacles et les facilitateurs à la participation sociale en contextes scolaires et professionnels de jeunes atteints de mucoviscidose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Schuft</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ferez</w:t>
+                <w:t xml:space="preserve">Normand Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fougeyrollas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (2), pp.5-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198036v1</w:t>
+                <w:t xml:space="preserve">hal-04198007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les obstacles et les facilitateurs à la participation sociale en contextes scolaires et professionnels de jeunes atteints de mucoviscidose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How workplaces produce or reduce disability along the career paths of young people with cystic fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Silvestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Schuft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Fougeyrollas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13634593231185265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198007v1</w:t>
+                <w:t xml:space="preserve">hal-04198036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages des activités physiques et sportives dans la &amp;quot;carrière d'épileptique&amp;quot; de l'Institut La Teppe</w:t>
               </w:r>
@@ -819,248 +819,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du modèle médical vers un modèle social de l'autonomie des personnes atteintes de mucoviscidose.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Récits de soi de jeunes vivant avec la mucoviscidose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Torterat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Silvestri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en soins infirmiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rsi.147.0042⟩</w:t>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Varia, 2 (89-90), pp.65-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.090.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475224v1</w:t>
+                <w:t xml:space="preserve">hal-03256935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récits de soi de jeunes vivant avec la mucoviscidose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Torterat</w:t>
+                <w:t xml:space="preserve">Du modèle médical vers un modèle social de l'autonomie des personnes atteintes de mucoviscidose.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Silvestri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Varia, 2 (89-90), pp.65-87. </w:t>
+              <w:t xml:space="preserve">Recherche en soins infirmiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147, pp.42-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nresi.090.0065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rsi.147.0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256935v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les obstacles à la participation professionnelle rencontrés par les jeunes atteints de mucoviscidose</w:t>
               </w:r>
@@ -2306,234 +2306,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'activité physique dans les trajectoires épileptiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Lion</w:t>
+                <w:t xml:space="preserve">Adopter-adapter un dispositif de prévention par l'activité physique à l'échelle d'une ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dizin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUG -UGA. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épilepsie et activité physique. Une pratique adaptée pour tous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Autrement, pp.271-279, 2022, 978-2-0802-8246-0</w:t>
+              <w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d'une injonction contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sports, cultures, sociétés, PUG - UGA, pp.125-134, 2022, 978-2-7061-4355-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697414v1</w:t>
+                <w:t xml:space="preserve">hal-03697427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adopter-adapter un dispositif de prévention par l'activité physique à l'échelle d'une ville</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dizin</w:t>
+                <w:t xml:space="preserve">L'activité physique dans les trajectoires épileptiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d'une injonction contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sports, cultures, sociétés, PUG - UGA, pp.125-134, 2022, 978-2-7061-4355-7</w:t>
+              <w:t xml:space="preserve">Épilepsie et activité physique. Une pratique adaptée pour tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autrement, pp.271-279, 2022, 978-2-0802-8246-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697427v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rompre avec les évidences</w:t>
               </w:r>
@@ -3672,90 +3672,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intéresser et enrôler pour développer les pouvoirs d’agir en APA. Analyse sociotechnique d’un dispositif de prescription d’activité physique à l’échelle d’une ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dizin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAPAS - Les capacitaires activations physiques adaptées de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des sciences du sport-santé de Paris, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4141,571 +4141,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'affaire Pistorius au cybathlon : compensation du handicap ou amélioration de l'humain ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obstacles et freins à la participation scolaire ou professionnelle des personnes porteuses de mucoviscidose : la perception des soignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l'Institut Fédératif de Recherche sur le Handicap (IFRH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale ALTER, handicap, reconnaissance et “vivre ensemble,”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Université de Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261035v1</w:t>
+                <w:t xml:space="preserve">hal-02419748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstacles et freins à la participation scolaire ou professionnelle des personnes porteuses de mucoviscidose : la perception des soignants</w:t>
+                <w:t xml:space="preserve">Oscar Pistorius - Caster Semenya. Résistances par corps à la métrologie sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Perez</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Léséleuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale ALTER, handicap, reconnaissance et “vivre ensemble,”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Université de Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Le corps en mouvement 3, transformations des corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Université de Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419748v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Pistorius - Caster Semenya. Résistances par corps à la métrologie sportive</w:t>
+                <w:t xml:space="preserve">Résistances à l'ingénierie médicale. Évolutions des catégories sportives et des critères de classification des &amp;quot;handicapés physiques de France (1965-1973)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Léséleuc</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps en mouvement 3, transformations des corps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Université de Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419746v1</w:t>
+                <w:t xml:space="preserve">hal-02419743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistances à l'ingénierie médicale. Évolutions des catégories sportives et des critères de classification des &amp;quot;handicapés physiques de France (1965-1973)</w:t>
+                <w:t xml:space="preserve">Les limites de la mise en ordre sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Cornaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le corps en mouvement 3, transformations des corps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Université de Montpellier, France</w:t>
+              <w:t xml:space="preserve">Démesure - 2e Congrès International de l'AFEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419743v1</w:t>
+                <w:t xml:space="preserve">hal-03261074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les limites de la mise en ordre sportive</w:t>
+                <w:t xml:space="preserve">Rejoindre le panthéon sportif. Enjeux mémoriels de l'institutionnalisation du mouvement handisport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ruffié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démesure - 2e Congrès International de l'AFEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">9e congrès de la 3SLF, “Faire la passe et marquer,”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Université d'Artois, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261074v1</w:t>
+                <w:t xml:space="preserve">hal-02419744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rejoindre le panthéon sportif. Enjeux mémoriels de l'institutionnalisation du mouvement handisport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'affaire Pistorius au cybathlon : compensation du handicap ou amélioration de l'humain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e congrès de la 3SLF, “Faire la passe et marquer,”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Université d'Artois, Arras, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l'Institut Fédératif de Recherche sur le Handicap (IFRH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419744v1</w:t>
+                <w:t xml:space="preserve">hal-03261035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence d'un pouvoir médico-sportif : Les conseillers médicotechniques de la FFSHP (1968-1975)</w:t>
               </w:r>
@@ -4780,273 +4780,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport et handicap ; Pistorius ne rentre pas dans les catégories !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du nécessaire et de l'impur : Ambivalence du rapport à la technologie dans l'institution sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Leseleuc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">What's ecology of Sport ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Être handicapé, devenir champion » : De l’institutionnalisation d’un mouvement sportif minoritaire à la technologisation des corps atteints</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261024v1</w:t>
+                <w:t xml:space="preserve">hal-03259167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du nécessaire et de l'impur : Ambivalence du rapport à la technologie dans l'institution sportive</w:t>
+                <w:t xml:space="preserve">Produire du sens sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric de Leseleuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Être handicapé, devenir champion » : De l’institutionnalisation d’un mouvement sportif minoritaire à la technologisation des corps atteints</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">8e congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259167v1</w:t>
+                <w:t xml:space="preserve">hal-03261066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire du sens sportif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sport et handicap ; Pistorius ne rentre pas dans les catégories !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Leseleuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">What's ecology of Sport ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261066v1</w:t>
+                <w:t xml:space="preserve">hal-03261024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cas Oscar Pistorius : analyse des débats médiatiques à propos de la technologisation du corps humain</w:t>
               </w:r>
@@ -5527,51 +5527,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E29B016"/>
+    <w:nsid w:val="7E3BF9E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5675,51 +5675,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="88F4B389"/>
+    <w:nsid w:val="AD26DC08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5909,51 +5909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-issanchou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4749-3039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080227v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Charissou-Pujol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-101199" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Issanchou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruffi&#233; S&#233;bastien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silvestri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593231185265" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Boucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fougeyrollas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475224v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.147.0042" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475203v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.214.0137" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02938971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2020.1818278" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02168470v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffi&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornaton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2016.1273610" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de L&#233;s&#233;leuc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2016.1273633" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680444v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2016.1223587" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260345v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Leseleuc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Mcnamee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peh.2011.11.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3671FKG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198063v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02942428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pulm/27507" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dizin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258971v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;s&#233;leuc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boisvert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260702v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Cherif" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pappous Athanasios" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260676v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260356v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lantz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liotard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413119v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pujol Charissou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198730v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346609v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959113v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198143v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Derumaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417925v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261035v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419748v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419746v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419743v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261024v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261089v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261087v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261063v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261084v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03259171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-issanchou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4749-3039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080227v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Charissou-Pujol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-101199" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Issanchou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruffi&#233; S&#233;bastien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silvestri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Boucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fougeyrollas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593231185265" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256935v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.147.0042" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475203v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.214.0137" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02938971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2020.1818278" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02168470v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffi&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornaton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2016.1273610" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de L&#233;s&#233;leuc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2016.1273633" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680444v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2016.1223587" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260345v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Leseleuc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Mcnamee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peh.2011.11.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3671FKG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198063v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02942428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pulm/27507" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697427v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dizin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258971v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;s&#233;leuc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boisvert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260702v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Cherif" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pappous Athanasios" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260676v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260356v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lantz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liotard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413119v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pujol Charissou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198730v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346609v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959113v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198143v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Derumaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417925v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419746v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419743v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261035v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261066v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261089v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261087v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261063v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261084v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03259171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>