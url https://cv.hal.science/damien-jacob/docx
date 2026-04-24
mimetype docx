--- v0 (2026-03-26)
+++ v1 (2026-04-24)
@@ -15,11451 +15,5247 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Damien Jacob </w:t>
+        <w:t xml:space="preserve"> Jacob damien </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">damien-jacob</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0001-7931-7171</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relics of possible (Mg,Fe)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Si&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; and (Mg,Fe)&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;Si&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;: potential messengers from the Earth’s mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonpietro Di Pierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Gnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 53 (1), pp.3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00269-025-01336-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicate–sulfide interaction within quenched melts of space weathered Ryugu grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Meteoritics and Planetary Science, pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/maps.14366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Cause and Effect: Nanoscale Vibrational Spectroscopy of Space Weathering from Asteroid Ryugu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Occurrence and characterization of nanosulfide‐rich regions on asteroid Ryugu: Insights from mackinawite and pyrrhotite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Conconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luiz H.G. Tizei</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, The Astrophysical Journal Letters, 963 (2), pp.L45. </w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (1), pp.168-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ad2b65⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.70083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505901v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influx of nitrogen-rich material from the outer Solar System indicated by iron nitride in Ryugu samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phyllosilicates with embedded Fe‐based nanophases in Ryugu and Orgueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toru Matsumoto</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mitsutaka Haruta</w:t>
+                <w:t xml:space="preserve">Jean‐christophe Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-023-02137-z⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1947-1965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.14101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426486v1</w:t>
+                <w:t xml:space="preserve">hal-04295482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic slickenside as a record of weak shock metamorphism in the surface layer of asteroid Ryugu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incipient space weathering on asteroid 162173 Ryugu recorded by pyrrhotite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Harries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falko Langenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Noguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Miyake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.14271⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Meteoritics and Planetary Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.14176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715742v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient space weathering on asteroid 162173 Ryugu recorded by pyrrhotite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influx of nitrogen-rich material from the outer Solar System indicated by iron nitride in Ryugu samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Noguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Miyake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohei Igami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Harries</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Akira Miyake</w:t>
+                <w:t xml:space="preserve">Mitsutaka Haruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.14176⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nature Astronomy, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-023-02137-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624950v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phyllosilicates with embedded Fe‐based nanophases in Ryugu and Orgueil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Laforet</w:t>
+                <w:t xml:space="preserve">Microscopic slickenside as a record of weak shock metamorphism in the surface layer of asteroid Ryugu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaaki Miyahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Noguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐christophe Viennet</w:t>
+                <w:t xml:space="preserve">Naotaka Tomioka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Miyake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1947-1965. </w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/maps.14101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.14271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295482v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ investigation of an organic micro‐globule and its mineralogical context within a Ryugu “sand” grain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking Cause and Effect: Nanoscale Vibrational Spectroscopy of Space Weathering from Asteroid Ryugu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van T H Phan</w:t>
+                <w:t xml:space="preserve">Francisco de la Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Beck</w:t>
+                <w:t xml:space="preserve">Michael Walls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolando Rebois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Takaaki Noguchi</w:t>
+                <w:t xml:space="preserve">Luiz H.G. Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.14122⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, The Astrophysical Journal Letters, 963 (2), pp.L45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ad2b65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396528v1</w:t>
+                <w:t xml:space="preserve">hal-04505901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four‐dimensional‐STEM analysis of the phyllosilicate‐rich matrix of Ryugu samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahae-Eddine Mouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco de la Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Meteoritics &amp; Planetary Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/maps.14124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron microscopy observations of the diversity of Ryugu organic matter and its relationship to minerals at the micro-to nano-scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ investigation of an organic micro‐globule and its mineralogical context within a Ryugu “sand” grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van T H Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhonda M Stroud</w:t>
+                <w:t xml:space="preserve">Pierre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Barosch</w:t>
+                <w:t xml:space="preserve">Rolando Rebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Bonal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">George D Cody</w:t>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 59 (8), pp.2023-2043. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.14128⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 59 (8), pp.1983-2001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.14122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417663v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy and petrology of fine‐grained samples recovered from the asteroid (162173) Ryugu</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mitsutaka Haruta</w:t>
+                <w:t xml:space="preserve">Electron microscopy observations of the diversity of Ryugu organic matter and its relationship to minerals at the micro-to nano-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhonda M Stroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Barosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Burgess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George D Cody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Meteoritics and Planetary Science, pp.877-1906. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.14093⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 59 (8), pp.2023-2043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.14128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395233v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium spherulitic magnetite in the Ryugu samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrian J. Brearley</w:t>
+                <w:t xml:space="preserve">Mineralogy and petrology of fine‐grained samples recovered from the asteroid (162173) Ryugu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Noguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Miyake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohei Igami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsutaka Haruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2023.02.003⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Meteoritics and Planetary Science, pp.877-1906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.14093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138625v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dehydrated space-weathered skin cloaking the hydrated interior of Ryugu</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mitsutaka Haruta</w:t>
+                <w:t xml:space="preserve">Nonequilibrium spherulitic magnetite in the Ryugu samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Dobrică</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hope A. Ishii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P. Bradley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenta Ohtaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian J. Brearley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-022-01841-6⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Geochimica et Cosmochimica Acta, 346, pp.65-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2023.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138464v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of EELS over the last 50 years by Christian Colliex</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A dehydrated space-weathered skin cloaking the hydrated interior of Ryugu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Noguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Miyake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohei Igami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsutaka Haruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nature Astronomy, 7, pp.170-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-022-01841-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2022220059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03704449v1</w:t>
+                <w:t xml:space="preserve">hal-04138464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation of Polycrystalline MgO Up to 8.3 GPa and 1270 K: Microstructures, Dominant Slip-Systems, and Transition to Grain Boundary Sliding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Ledoux</w:t>
+                <w:t xml:space="preserve">Review of EELS over the last 50 years by Christian Colliex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Lin</w:t>
+                <w:t xml:space="preserve">Suzanne Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowell Miyagi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie Serin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2022.849777⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97, pp.E1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2022220059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664119v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STEM-EELS Investigation of Planar Defects in Olivine in the Allende Meteorite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Leroux</w:t>
+                <w:t xml:space="preserve">Deformation of Polycrystalline MgO Up to 8.3 GPa and 1270 K: Microstructures, Dominant Slip-Systems, and Transition to Grain Boundary Sliding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscille Cuvillier</w:t>
+                <w:t xml:space="preserve">Lowell Miyagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gloter</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min11010035⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.849777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2022.849777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133000v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Fe and S isotope analyses in pyrite from the 3.2 Ga Mendon Formation (Barberton Greenstone Belt, South Africa): Evidence for early microbial iron reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
+                <w:t xml:space="preserve">STEM-EELS Investigation of Planar Defects in Olivine in the Allende Meteorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Busigny</w:t>
+                <w:t xml:space="preserve">Priscille Cuvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennyfer Miot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gbi.12385⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Advances in Applying Electron Microscopy in Studying the Microstructure of Minerals, 11 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min11010035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510783v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anhydrous Phase B: Transmission Electron Microscope Characterization and Elastic Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Addad</w:t>
+                <w:t xml:space="preserve">In Situ Fe and S isotope analyses in pyrite from the 3.2 Ga Mendon Formation (Barberton Greenstone Belt, South Africa): Evidence for early microbial iron reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Carrez</w:t>
+                <w:t xml:space="preserve">Jennyfer Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Cordier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Jacob</w:t>
+                <w:t xml:space="preserve">Claire Rollion-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.-I. Karato</w:t>
+                <w:t xml:space="preserve">Elodie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (8), pp.4059-4072. </w:t>
+              <w:t xml:space="preserve">Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, pp.306- 325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019gc008429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gbi.12385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310376v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasnierite, (Ca,Sr)(Mg,Fe)2Al(PO4)3, a new phosphate accompanying lazulite from Mt. Ibity, Madagascar: an example of structural characterization from dynamical refinement of precession electron diffraction data on submicrometre sample</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anhydrous Phase B: Transmission Electron Microscope Characterization and Elastic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rondeau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Philippe Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stéphant</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-I. Karato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/ejm/2019/0031-2817⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (8), pp.4059-4072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019gc008429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153951v1</w:t>
+                <w:t xml:space="preserve">hal-02310376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TEM study of exsolution in Ca-rich pyroxenes from the Paris and Renazzo chondrites: Determination of type I chondrule cooling rates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lasnierite, (Ca,Sr)(Mg,Fe)2Al(PO4)3, a new phosphate accompanying lazulite from Mt. Ibity, Madagascar: an example of structural characterization from dynamical refinement of precession electron diffraction data on submicrometre sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Zanda</w:t>
+                <w:t xml:space="preserve">Benjamin Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger H. Hewins</w:t>
+                <w:t xml:space="preserve">Nicolas Stéphant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 53 (3), pp.482-492. </w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (2), pp.379-388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/maps.13032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/ejm/2019/0031-2817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765559v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exsolution and shock microstructures of igneous pyroxene clasts in the Northwest Africa 7533 Martian meteorite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A TEM study of exsolution in Ca-rich pyroxenes from the Paris and Renazzo chondrites: Determination of type I chondrule cooling rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Cuvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Chaumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Zanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger H. Hewins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 51 (5), pp.932-945. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.12637⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 53 (3), pp.482-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.13032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308839v1</w:t>
+                <w:t xml:space="preserve">hal-01765559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe-Mg interdiffusion profiles in rimmed forsterite grains in the Allende matrix: Time-temperature constraints for the parent body metamorphism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Exsolution and shock microstructures of igneous pyroxene clasts in the Northwest Africa 7533 Martian meteorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Hewins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Zanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Meteoritics and Planetary Science, 50, pp.1529-1545. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 51 (5), pp.932-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.12637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/maps.12493⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03144391v1</w:t>
+                <w:t xml:space="preserve">hal-02308839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickeliferous pyrite tracks pervasive hydrothermal alteration in Martian regolith breccia: A study in NWA 7533</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Zanda</w:t>
+                <w:t xml:space="preserve">Fe-Mg interdiffusion profiles in rimmed forsterite grains in the Allende matrix: Time-temperature constraints for the parent body metamorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Cuvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pont</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 50 (12), pp.2099-2120. </w:t>
+              <w:t xml:space="preserve">, 2015, Meteoritics and Planetary Science, 50, pp.1529-1545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/maps.12565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.12493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308853v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale structure refinement of pyroxenes using precession electron diffraction tomography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nickeliferous pyrite tracks pervasive hydrothermal alteration in Martian regolith breccia: A study in NWA 7533</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Palatinus</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Lorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Hewins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Ngassa Tankeu</w:t>
+                <w:t xml:space="preserve">Laurent Remusat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Zanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Domeneghetti</w:t>
+                <w:t xml:space="preserve">Sylvain Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 71 (a1), pp.s304-s305. </w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (12), pp.2099-2120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2053273315095418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.12565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268868v1</w:t>
+                <w:t xml:space="preserve">hal-02308853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure refinement using precession electron diffraction tomography and dynamical diffraction: tests on experimental data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale structure refinement of pyroxenes using precession electron diffraction tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukáš Palatinus</w:t>
+                <w:t xml:space="preserve">Lukas Palatinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinthia Antunes Corrêa</w:t>
+                <w:t xml:space="preserve">Yvan Ngassa Tankeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
+                <w:t xml:space="preserve">Chiara Domeneghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, B71 (6), pp.740-751. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (a1), pp.s304-s305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2052520615017023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2053273315095418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112206v1</w:t>
+                <w:t xml:space="preserve">hal-02268868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering state in orthopyroxene as determined by precession electron diffraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structure refinement using precession electron diffraction tomography and dynamical diffraction: tests on experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Palatinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinthia Antunes Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chiara Domeneghetti</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2013.4296⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, B71 (6), pp.740-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520615017023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147277v1</w:t>
+                <w:t xml:space="preserve">hal-02112206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-grained material encased in microtracks of Stardust samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ordering state in orthopyroxene as determined by precession electron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Palatinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Cuvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Domeneghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.12185⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, American Mineralogist, 98, pp.1526-1534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2013.4296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138488v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A petrographic and isotopic criterion of the state of preservation of Precambrian cherts based on the characterization of the quartz veins</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fine-grained material encased in microtracks of Stardust samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jacob</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 231, pp.290 - 300. </w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Meteoritics and Planetary Science, 48, pp.1607-1617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.03.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.12185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01761436v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron valence state of fine-grained material from the Jupiter family comet 81P/Wild 2 - A coordinated TEM / STEM EDS / STXM study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A petrographic and isotopic criterion of the state of preservation of Precambrian cherts based on the characterization of the quartz veins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Stodolna</w:t>
+                <w:t xml:space="preserve">Marc Chaussidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zack Gainsforth</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.08.006⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 231, pp.290 - 300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144595v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure modifications of silicates induced by the collection in aerogel: Experimental approach and comparison with Stardust results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Iron valence state of fine-grained material from the Jupiter family comet 81P/Wild 2 - A coordinated TEM / STEM EDS / STXM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Stodolna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zack Gainsforth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark J. Burchell</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna L. Butterworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolek Tyliszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2011.01305.x⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Geochimica et Cosmochimica Acta, 122, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147285v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic method to identify the space group from PED and CBED patterns part I - theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Morniroli</w:t>
+                <w:t xml:space="preserve">Microstructure modifications of silicates induced by the collection in aerogel: Experimental approach and comparison with Stardust results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Stodolna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Ji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Jacob</w:t>
+                <w:t xml:space="preserve">Mark J. Burchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Ultramicroscopy, 121, pp.42-60. </w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Meteoritics and Planetary Science, 47, pp.696-707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2011.01305.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353558v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy and petrology of Stardust particles encased in the bulb of track 80: TEM investigation of the Wild 2 fine-grained material</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A systematic method to identify the space group from PED and CBED patterns part I - theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Morniroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jacob</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.03.026⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ultramicroscopy, 121, pp.42-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147291v1</w:t>
+                <w:t xml:space="preserve">hal-02353558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic method to identify the space group from PED and CBED patterns part II - practical examples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mineralogy and petrology of Stardust particles encased in the bulb of track 80: TEM investigation of the Wild 2 fine-grained material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Stodolna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Morniroli</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.04.015⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Geochimica et Cosmochimica Acta, 87, pp.35-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02368009v1</w:t>
+                <w:t xml:space="preserve">hal-03147291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic microstructures of metal grains in equilibrated ordinary chondrites and implications for paleomagnetism of meteorites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A systematic method to identify the space group from PED and CBED patterns part II - practical examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Morniroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ultramicroscopy, 121, pp.61-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.04.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579515v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The state of order in Fe-Al studied by precession electron diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Morniroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Philosophical Magazine Letters, 91, pp.57-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09500839.2010.524898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyroxenes microstructure in comet 81P/Wild 2 terminal Stardust particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Magnetic microstructures of metal grains in equilibrated ordinary chondrites and implications for paleomagnetism of meteorites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Uehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florent Houdellier</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2009.tb01187.x⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 306 (3-4), pp.241 - 252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742027v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comet 81P/Wild 2 under a microscope</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Tsou</w:t>
+                <w:t xml:space="preserve">Pyroxenes microstructure in comet 81P/Wild 2 terminal Stardust particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Stodolna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falko Langenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Aléon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1135840⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (10), pp.1475 - 1488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2009.tb01187.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138911v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy and Petrology of Comet 81P/Wild 2 Nucleus Samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comet 81P/Wild 2 under a microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Brownlee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Tsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Zolensky</w:t>
+                <w:t xml:space="preserve">Jérôme Aléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Zega</w:t>
+                <w:t xml:space="preserve">Conel O'D. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajime Yano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrew Westphal</w:t>
+                <w:t xml:space="preserve">Tohru Araki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 314 (5806), pp.1735. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1135842⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 314, pp.1711-1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1135840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-04267674v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation 4D-STEM de matériaux sensibles : Etude de l’astéroide Ryugu et des météorites carbonées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Leroux</w:t>
+                <w:t xml:space="preserve">Mineralogy and Petrology of Comet 81P/Wild 2 Nucleus Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zolensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajime Yano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sue Wirick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Francaise des Microscopies (Sfmu)</w:t>
-[...286 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 314 (5806), pp.1735. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...5846 lines deleted...]
-                <w:t xml:space="preserve">hal-03145649v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1135842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00291519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId269"/>
+      <w:footerReference w:type="default" r:id="rId190"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11525,51 +5321,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="93F8CE3B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -11606,51 +5554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonpietro Di Pierro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Gnos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-025-01336-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05133611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laforet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Guillou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Neri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14366" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505901v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de la Pe&#241;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walls" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H.G. Tizei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad2b65" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04426486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Matsumoto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Noguchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyake" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Igami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsutaka Haruta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02137-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715742v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Miyahara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naotaka Tomioka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14271" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04624950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Harries" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falko Langenhorst" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14176" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Viennet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14101" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396528v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van T H Phan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Rebois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14122" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04440920v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahae-Eddine Mouloud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14124" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda M Stroud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Barosch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Burgess" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D Cody" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14128" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14093" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138625v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dobric&#259;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope A. Ishii" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Bradley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Ohtaki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Brearley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.02.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138464v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01841-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Giorgio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220059" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ledoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowell Miyagi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.849777" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03133000v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Cuvillier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11010035" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02510783v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Miot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12385" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-I. Karato" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019gc008429" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rondeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2019/0031-2817" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Chaumard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H. Hewins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308839v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hewins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12637" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03144391v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12493" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308853v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12565" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268868v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Palatinus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Ngassa Tankeu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Domeneghetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315095418" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112206v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Palatinus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Antunes Corr&#234;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615017023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03147277v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4296" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03138488v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12185" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaussidon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.03.019" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV630BZM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03144595v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stodolna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zack Gainsforth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L. Butterworth" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolek Tyliszczak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.08.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPWTC326-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03147285v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Burchell" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2011.01305.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZV376ZR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02353558v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morniroli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ji" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.04.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V5PMDWB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03147291v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.03.026" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VHRPBZW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02368009v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.04.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR6K2S5Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579515v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.04.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2H67GNH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02353547v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2010.524898" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2009.tb01187.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138911v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Brownlee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tsou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conel O'D. Alexander" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Araki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1135840" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291519v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zolensky" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zega" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Yano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Wirick" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Westphal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1135842" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04267674v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04266395v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04267692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04266362v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04267683v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04269160v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04264784v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04447649v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03528321v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey-Phillip Gay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Krug" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03134926v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowell M Miyagi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330691v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03582430v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colmont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan-Georges Ngassa Tankeu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331889v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Ichiro Karato" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291133v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584144v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331877v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y G Ngassa Tankeu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roskosz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Andreozzi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330894v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andreozzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331917v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331906v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331303v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331819v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roskos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331723v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331412v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331558v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Correa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gemmi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315099192" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330874v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02503151v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331925v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Palatinus" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Domeneghetti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03144364v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03144563v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03144560v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145387v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Patout" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arab" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Peirera de Souza" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03144344v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03144515v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145606v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03138475v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stodolna" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02341394v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03138481v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03134911v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krug Matthias" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvarid Saki" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277925v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02503125v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02497386v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colleit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02324890v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Blanchenet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331864v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02503139v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331869v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02503130v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145587v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Chaumard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03144366v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02319124v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145551v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318775v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145639v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03144396v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03144410v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145649v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-jacob" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7931-7171" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496163v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonpietro Di Pierro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Gnos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-025-01336-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05133611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laforet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Guillou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Neri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14366" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Conconi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.70083" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Viennet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04624950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Harries" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Matsumoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falko Langenhorst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Noguchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyake" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14176" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04426486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Igami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsutaka Haruta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02137-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Miyahara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naotaka Tomioka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14271" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505901v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de la Pe&#241;a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walls" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H.G. Tizei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad2b65" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04440920v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahae-Eddine Mouloud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14124" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van T H Phan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Rebois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14122" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda M Stroud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Barosch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Burgess" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D Cody" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14128" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14093" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dobric&#259;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope A. Ishii" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Bradley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Ohtaki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Brearley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.02.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01841-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Giorgio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220059" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664119v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ledoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowell Miyagi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.849777" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03133000v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Cuvillier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11010035" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02510783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Miot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12385" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-I. Karato" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019gc008429" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rondeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2019/0031-2817" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Chaumard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H. Hewins" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13032" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308839v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hewins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12637" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03144391v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12493" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12565" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268868v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Palatinus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Ngassa Tankeu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Domeneghetti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315095418" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112206v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Palatinus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Antunes Corr&#234;a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615017023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03147277v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4296" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03138488v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12185" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761436v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaussidon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.03.019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV630BZM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03144595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stodolna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zack Gainsforth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L. Butterworth" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolek Tyliszczak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.08.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPWTC326-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03147285v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Burchell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2011.01305.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZV376ZR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02353558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morniroli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ji" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.04.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V5PMDWB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03147291v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.03.026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VHRPBZW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02368009v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.04.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR6K2S5Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02353547v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2010.524898" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579515v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.04.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2H67GNH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742027v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2009.tb01187.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138911v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Brownlee" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tsou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conel O'D. Alexander" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Araki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1135840" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291519v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zolensky" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zega" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Yano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Wirick" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Westphal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1135842" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11903,39 +5851,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>Damien Jacob</dc:title>
+  <dc:title>Jacob damien</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>