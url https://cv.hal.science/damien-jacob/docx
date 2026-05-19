--- v1 (2026-04-24)
+++ v2 (2026-05-19)
@@ -562,697 +562,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phyllosilicates with embedded Fe‐based nanophases in Ryugu and Orgueil</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incipient space weathering on asteroid 162173 Ryugu recorded by pyrrhotite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐christophe Viennet</w:t>
+                <w:t xml:space="preserve">Dennis Harries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falko Langenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Noguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Miyake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1947-1965. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.14101⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Meteoritics and Planetary Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.14176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295482v1</w:t>
+                <w:t xml:space="preserve">hal-04624950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient space weathering on asteroid 162173 Ryugu recorded by pyrrhotite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influx of nitrogen-rich material from the outer Solar System indicated by iron nitride in Ryugu samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Harries</w:t>
+                <w:t xml:space="preserve">Takaaki Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toru Matsumoto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Takaaki Noguchi</w:t>
+                <w:t xml:space="preserve">Akira Miyake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira Miyake</w:t>
+                <w:t xml:space="preserve">Yohei Igami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsutaka Haruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.14176⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nature Astronomy, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-023-02137-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624950v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influx of nitrogen-rich material from the outer Solar System indicated by iron nitride in Ryugu samples</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yohei Igami</w:t>
+                <w:t xml:space="preserve">Linking Cause and Effect: Nanoscale Vibrational Spectroscopy of Space Weathering from Asteroid Ryugu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitsutaka Haruta</w:t>
+                <w:t xml:space="preserve">Francisco de la Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz H.G. Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-023-02137-z⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, The Astrophysical Journal Letters, 963 (2), pp.L45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ad2b65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426486v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic slickenside as a record of weak shock metamorphism in the surface layer of asteroid Ryugu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaaki Miyahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naotaka Tomioka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Miyake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/maps.14271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Cause and Effect: Nanoscale Vibrational Spectroscopy of Space Weathering from Asteroid Ryugu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phyllosilicates with embedded Fe‐based nanophases in Ryugu and Orgueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz H.G. Tizei</w:t>
+                <w:t xml:space="preserve">Jean‐christophe Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, The Astrophysical Journal Letters, 963 (2), pp.L45. </w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1947-1965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ad2b65⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.14101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505901v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four‐dimensional‐STEM analysis of the phyllosilicate‐rich matrix of Ryugu samples</w:t>
               </w:r>
@@ -1264,51 +1264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahae-Eddine Mouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco de la Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1424,51 +1424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Rebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 59 (8), pp.1983-2001. </w:t>
@@ -1640,103 +1640,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogy and petrology of fine‐grained samples recovered from the asteroid (162173) Ryugu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toru Matsumoto</w:t>
+                <w:t xml:space="preserve">Akira Miyake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira Miyake</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yohei Igami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsutaka Haruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Meteoritics and Planetary Science, pp.877-1906. </w:t>
@@ -1908,103 +1908,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dehydrated space-weathered skin cloaking the hydrated interior of Ryugu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toru Matsumoto</w:t>
+                <w:t xml:space="preserve">Akira Miyake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira Miyake</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yohei Igami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsutaka Haruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nature Astronomy, 7, pp.170-181. </w:t>
@@ -4874,51 +4874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Stodolna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falko Langenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5323,51 +5323,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93F8CE3B"/>
+    <w:nsid w:val="1BFC3C41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5554,51 +5554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-jacob" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7931-7171" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496163v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonpietro Di Pierro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Gnos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-025-01336-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05133611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laforet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Guillou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Neri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14366" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Conconi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.70083" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Viennet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04624950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Harries" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Matsumoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falko Langenhorst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Noguchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyake" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14176" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04426486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Igami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsutaka Haruta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02137-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Miyahara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naotaka Tomioka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14271" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505901v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de la Pe&#241;a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walls" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H.G. Tizei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad2b65" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04440920v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahae-Eddine Mouloud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14124" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van T H Phan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Rebois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14122" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda M Stroud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Barosch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Burgess" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D Cody" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14128" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14093" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dobric&#259;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope A. Ishii" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Bradley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Ohtaki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Brearley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.02.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01841-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Giorgio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220059" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664119v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ledoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowell Miyagi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.849777" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03133000v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Cuvillier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11010035" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02510783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Miot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12385" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-I. Karato" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019gc008429" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rondeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2019/0031-2817" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Chaumard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H. Hewins" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13032" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308839v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hewins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12637" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03144391v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12493" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12565" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268868v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Palatinus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Ngassa Tankeu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Domeneghetti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315095418" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112206v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Palatinus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Antunes Corr&#234;a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615017023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03147277v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4296" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03138488v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12185" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761436v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaussidon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.03.019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV630BZM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03144595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stodolna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zack Gainsforth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L. Butterworth" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolek Tyliszczak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.08.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPWTC326-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03147285v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Burchell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2011.01305.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZV376ZR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02353558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morniroli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ji" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.04.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V5PMDWB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03147291v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.03.026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VHRPBZW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02368009v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.04.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR6K2S5Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02353547v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2010.524898" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579515v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.04.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2H67GNH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742027v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2009.tb01187.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138911v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Brownlee" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tsou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conel O'D. Alexander" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Araki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1135840" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291519v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zolensky" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zega" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Yano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Wirick" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Westphal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1135842" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-jacob" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7931-7171" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496163v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonpietro Di Pierro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Gnos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-025-01336-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05133611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laforet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Guillou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Neri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14366" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Conconi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.70083" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04624950v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Harries" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Matsumoto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falko Langenhorst" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Noguchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyake" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14176" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04426486v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Igami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsutaka Haruta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02137-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505901v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de la Pe&#241;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walls" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H.G. Tizei" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad2b65" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Miyahara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naotaka Tomioka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14271" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295482v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Viennet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04440920v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahae-Eddine Mouloud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14124" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van T H Phan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Rebois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14122" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda M Stroud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Barosch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Burgess" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D Cody" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14128" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14093" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dobric&#259;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope A. Ishii" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Bradley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Ohtaki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Brearley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.02.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01841-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Giorgio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220059" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664119v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ledoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowell Miyagi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.849777" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03133000v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Cuvillier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11010035" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02510783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Miot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12385" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-I. Karato" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019gc008429" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rondeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2019/0031-2817" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Chaumard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H. Hewins" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13032" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308839v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hewins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12637" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03144391v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12493" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12565" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268868v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Palatinus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Ngassa Tankeu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Domeneghetti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315095418" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112206v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Palatinus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Antunes Corr&#234;a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615017023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03147277v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4296" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03138488v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12185" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761436v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaussidon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.03.019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV630BZM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03144595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stodolna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zack Gainsforth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L. Butterworth" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolek Tyliszczak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.08.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPWTC326-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03147285v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Burchell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2011.01305.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZV376ZR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02353558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morniroli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ji" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.04.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V5PMDWB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03147291v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.03.026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VHRPBZW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02368009v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.04.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR6K2S5Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02353547v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2010.524898" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579515v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.04.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2H67GNH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742027v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2009.tb01187.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138911v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Brownlee" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tsou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conel O'D. Alexander" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Araki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1135840" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291519v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zolensky" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zega" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Yano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Wirick" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Westphal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1135842" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>